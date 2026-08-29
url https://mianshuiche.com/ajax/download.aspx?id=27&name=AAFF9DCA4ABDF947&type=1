--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -20,110 +20,115 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\86153\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView windowWidth="23145" windowHeight="9675" tabRatio="894"/>
   </bookViews>
   <sheets>
     <sheet name="免税价目表首页" sheetId="25" r:id="rId1"/>
     <sheet name="联系我们" sheetId="32" r:id="rId2"/>
     <sheet name=" 华晨宝马 " sheetId="41" r:id="rId3"/>
     <sheet name="上汽奥迪" sheetId="31" r:id="rId4"/>
     <sheet name="一汽奥迪" sheetId="39" r:id="rId5"/>
     <sheet name="沃尔沃" sheetId="44" r:id="rId6"/>
     <sheet name=" 北京奔驰 " sheetId="23" r:id="rId7"/>
     <sheet name="长安林肯" sheetId="35" r:id="rId8"/>
     <sheet name="上汽大众" sheetId="22" r:id="rId9"/>
     <sheet name="一汽丰田" sheetId="13" r:id="rId10"/>
     <sheet name="上汽通用" sheetId="7" r:id="rId11"/>
     <sheet name="广汽丰田" sheetId="12" r:id="rId12"/>
     <sheet name="长安福特" sheetId="14" r:id="rId13"/>
     <sheet name="东风本田" sheetId="4" r:id="rId14"/>
     <sheet name="东风日产" sheetId="11" r:id="rId15"/>
     <sheet name="广汽本田" sheetId="18" r:id="rId16"/>
     <sheet name="东风英菲尼迪" sheetId="29" r:id="rId17"/>
     <sheet name="长安马自达" sheetId="24" r:id="rId18"/>
     <sheet name="一汽大众" sheetId="21" r:id="rId19"/>
     <sheet name="奇瑞捷豹路虎" sheetId="27" r:id="rId20"/>
     <sheet name="北京现代" sheetId="30" r:id="rId21"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">东风本田!$A:$F</definedName>
     <definedName name="_Toc317164767" localSheetId="2">' 华晨宝马 '!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2717" uniqueCount="1540">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2762" uniqueCount="1563">
   <si>
     <t>北京中企诚谊留学回国人员购车服务有限公司</t>
   </si>
   <si>
     <t>留学生免税车价目表</t>
   </si>
   <si>
-    <t>更新日期：2026/7/6</t>
+    <t>更新日期：2026/8/26</t>
   </si>
   <si>
     <t>华晨宝马</t>
   </si>
   <si>
     <t>上汽奥迪</t>
   </si>
   <si>
     <t>一汽奥迪</t>
   </si>
   <si>
     <t>北京奔驰</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">5系、3系、2系
 X5、X3、X1
 </t>
@@ -251,50 +256,57 @@
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">、XC90特惠车
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>EX90、ES90</t>
     </r>
   </si>
   <si>
     <t>林肯Z、冒险家
 航海家、飞行家</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="4" tint="-0.249977111117893"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
       <t xml:space="preserve">帕萨特、途昂、途观L、途安、威然、途岳、朗逸
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF006600"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>ID.ERA 9X</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">普拉多、格瑞维亚、皇冠陆放、亚洲龙、凌放、荣放、锐放、亚洲狮、卡罗拉
 </t>
@@ -523,50 +535,74 @@
     <t>新胜达、索纳塔、名图
 ix25、ix35、朗动
 、全新途胜</t>
   </si>
   <si>
     <t>海关总署批准成立
 全品牌免税车服务
 全国资深服务团队</t>
   </si>
   <si>
     <t xml:space="preserve"> 咨询服务热线  010-64097221      了解最新价格   www.mianshuiche.com</t>
   </si>
   <si>
     <t>1.留学回国人员以免税价格购车，上牌照时免缴车辆购置税；</t>
   </si>
   <si>
     <t>2.留学生免税车系汽车厂家直销，免税价格由厂家确立，不同厂家价格政策调整周期不尽相同。另外汽车厂家可能 不定期对产品进行改</t>
   </si>
   <si>
     <t xml:space="preserve">  进或升级，对应产品配置亦可能发生变化。表中价格供参考,最终价格及车型配置以厂家实时  价格政策及生产状态为准。</t>
   </si>
   <si>
     <t>价格更新：</t>
   </si>
   <si>
+    <t>2026/08/26 一汽奥迪留学生免税价格更新，至高降幅1.9万元！</t>
+  </si>
+  <si>
+    <t>2026/08/25 大众增程满级旗舰SUV，ID.ERA 9X留学生免税车价格政策发布！</t>
+  </si>
+  <si>
+    <t>2026/08/21 新世代BMW iX3现已开启预订</t>
+  </si>
+  <si>
+    <t>2026/08/19 一汽丰田留学生免税价格更新！</t>
+  </si>
+  <si>
+    <t>2026/08/17 长安福特留学生免税价格更新，全新探险者免税价格发布！</t>
+  </si>
+  <si>
+    <t>2026/07/27 长安林肯免税价价格更新，最新免税价格发布！</t>
+  </si>
+  <si>
+    <t>2026/07/24 宝马7月留学生免税车新政，X3热门车型限时额外叠加优惠7千元，更有试驾礼、购车礼可享！</t>
+  </si>
+  <si>
+    <t>2026/07/21 全新梅赛德斯-奔驰纯电GLC，留学生免税车政策发布！</t>
+  </si>
+  <si>
     <t>2026/07/06 沃尔沃全系留学生免税车最新免税价格政策发布！</t>
   </si>
   <si>
     <t>2026/07/03 一汽丰田留学生免税车价格更新！</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="4" tint="-0.249977111117893"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>2026/07/01 奥迪智慧性能旗舰</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF008000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>纯电SUV</t>
     </r>
     <r>
@@ -1016,53 +1052,50 @@
     <t>联系电话</t>
   </si>
   <si>
     <t>微信号</t>
   </si>
   <si>
     <t>地址/备注</t>
   </si>
   <si>
     <t>华东地区</t>
   </si>
   <si>
     <t>浙江省</t>
   </si>
   <si>
     <t>杭州代办处</t>
   </si>
   <si>
     <t>程吉</t>
   </si>
   <si>
     <t>杭州市滨江区长河街道长河路590号东忠科技园2幢7楼D706室
 杭州市江干区解放东路18号杭州市民中心H楼2楼杭州海关办事大厅</t>
   </si>
   <si>
-    <t>毕伟冬</t>
-[...1 lines deleted...]
-  <si>
     <t>宁波代办处</t>
   </si>
   <si>
     <t>王启超</t>
   </si>
   <si>
     <t>宁波市海曙区新青年创享中心A幢A310</t>
   </si>
   <si>
     <t>上海市</t>
   </si>
   <si>
     <t>上海代办处</t>
   </si>
   <si>
     <t>陈纯</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>上海市浦东新区张杨路620号中融恒瑞国际大厦东塔1001A室
@@ -1492,77 +1525,111 @@
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>此价格只适用价格发布时对应的产品，如遇车辆型号及年款等调整，需以厂家新公布价格政策为准</t>
   </si>
   <si>
     <t>车型</t>
   </si>
   <si>
     <t>型    号</t>
   </si>
   <si>
     <t>建议零售价</t>
   </si>
   <si>
     <t>免税价格</t>
   </si>
   <si>
     <t>折扣率</t>
   </si>
   <si>
     <t>备  注</t>
   </si>
   <si>
+    <t>新世代BMW iX3</t>
+  </si>
+  <si>
+    <t>BMW iX3 30L</t>
+  </si>
+  <si>
+    <t>代办服务费
+2,800元
+（限时免费）</t>
+  </si>
+  <si>
+    <t>BMW iX3 40L xDrive</t>
+  </si>
+  <si>
+    <t>BMW iX3 50L xDrive</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">外观颜色：空间银、极昼灰、沙丘灰、火焰红、蓝岭山脉色、矿石白、碳黑色、滨海湾蓝、磨砂空间银
+内饰颜色：琥珀栗/阿特拉斯灰、晶薰蓝/阿特拉斯灰、幻光白、琥珀栗/烟白色
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+*上述信息仅供参考，车型配置信息适用于一定生产月</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>全新BMW</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> X5</t>
     </r>
   </si>
   <si>
     <t>X5 xDrive 30Li 尊享型M运动曜夜套装</t>
-  </si>
-[...3 lines deleted...]
-（限时免费）</t>
   </si>
   <si>
     <t>X5 xDrive 40Li M 运动曜夜套装</t>
   </si>
   <si>
     <t>X5 xDrive40Li 马年版（限量）</t>
   </si>
   <si>
     <t>X5 xDrive 40Li 尊享型M运动曜夜套装</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">车身颜色：碳黑色、宝石青、神秘灰、矿石白、摩天灰、量子蓝、个性化定制磨砂纯灰色
 内饰颜色：摩卡色、火山红、黑色、火山红/黑色、海蓝（Veganza皮革）
 X5 xDrive40Li 马年版：个性化定制磨砂宝石青、火山红内饰
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
@@ -1590,215 +1657,240 @@
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> X3</t>
     </r>
   </si>
   <si>
     <t>X3 xDrive25L M运动曜夜套装</t>
   </si>
   <si>
     <t>X3 xDrive30L 领先型 M运动曜夜套装</t>
   </si>
   <si>
     <t>X3 xDrive30L 马年版（限量）</t>
   </si>
   <si>
     <t>X3 xDrive30L 尊享型 M运动曜夜套装</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="3" tint="0.398022400585955"/>
+        <color theme="3" tint="0.397930845057527"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">BMW Care 燃油车型服务套餐
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="3" tint="0.398022400585955"/>
+        <color theme="3" tint="0.397930845057527"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">购买全新BMW X3 长轴距版车型可享受随车赠送的“BMW Care 燃油车型服务套餐”（参考价值9388元）
 Ø  时间要求：在2026年7月1日-9月30日内通过MY BMW小程序或BMW官方商城创建订单（成功支付全部定金），且车辆在2026年12月31日前完成系统零售上报
 Ø  服务范围
 - 5年基础保养服务：包括机油机滤保养项目5次。
 - 2年核心部件延长保修服务：包括发动机、变速箱、分动器、传动轴、半轴、差速器。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 车身颜色：矿石白、极速蓝、布鲁克林灰、摩天灰、碳黑色、个性化定制磨砂纯灰色
 内饰颜色：摩卡色、星辰蓝、赤焰红
 X3 xDrive30L 马年版：个性化定制磨砂宝石青、双调赤焰红内饰
-*上述信息仅供参考，车型配置信息适用于一定生产月</t>
+*上述信息仅供参考，车型配置信息适用于一定生产月
+</t>
     </r>
-  </si>
-[...32 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="3" tint="0.398174993133335"/>
+        <color theme="3" tint="0.399914548173467"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>试驾礼、购车礼活动</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="3" tint="0.399914548173467"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+Ø 试驾礼
+活动期间（7月24日-8月31日），与中企诚谊预约，亲临BMW授权经销商试驾全新BMW X3 30L，并完成留学生资质认证及材料提交，即有机会获得试驾礼一份。
+Ø 购车礼
+活动期间完成任意车型试驾，并于8月31日前通过MY BMW小程序下单 X3 xDrive30L 领先型或尊享型并成功支付定金，在下单后的3个工作日提交材料，于11月30日前完成全额车款支付即有机会获得购车礼一份。
+*提交材料、礼品发放、及活动规则请详询中企诚谊</t>
+    </r>
+  </si>
+  <si>
+    <t>全新BMW 5系</t>
+  </si>
+  <si>
+    <t>525Li 豪华套装</t>
+  </si>
+  <si>
+    <t>代办服务费
+2,500元
+（限时免费）</t>
+  </si>
+  <si>
+    <t>525Li M运动套装</t>
+  </si>
+  <si>
+    <t>530Li 领先型豪华套装</t>
+  </si>
+  <si>
+    <t>530Li 领先型M运动套装</t>
+  </si>
+  <si>
+    <t>530Li 马年版（限量）</t>
+  </si>
+  <si>
+    <t>530Li xDrive M运动套装</t>
+  </si>
+  <si>
+    <t>530Li 尊享型豪华套装</t>
+  </si>
+  <si>
+    <t>530Li 尊享型M运动套装</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="3" tint="0.398083437604907"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">BMW Care 燃油车型服务套餐
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="3" tint="0.398174993133335"/>
+        <color theme="3" tint="0.398083437604907"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">购买BMW 5系长轴距版车型可享受随车赠送的“BMW Care 燃油车型服务套餐”（参考价值9288元）
 Ø  时间要求：在2026年7月1日-9月30日内通过MY BMW小程序或BMW官方商城创建订单（成功支付全部定金），且车辆在2026年12月31日前完成系统零售上报
 Ø  服务范围
 - 5年基础保养服务：包括机油机滤保养项目5次。
 - 2年核心部件延长保修服务：包括发动机、变速箱、分动器、传动轴、半轴、差速器。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 车身颜色：矿石白、碳黑色、量子蓝、闪耀铜灰色、岩石灰、宝石青、磨砂纯灰色
 内饰颜色：525LI、530Li 领先型、530Li xDrive：铜棕、勃艮第红、深咖啡色；530Li 尊享型：铜棕/阿特拉斯灰、勃艮第红/黑色、海蓝/黑色
 530Li 马年版：个性化定制磨砂宝石青，勃艮第红/黑色内饰
 *上述信息仅供参考，车型配置信息适用于一定生产月</t>
     </r>
   </si>
   <si>
     <t>新BMW 3系</t>
   </si>
   <si>
     <t>325i M运动套装</t>
   </si>
   <si>
     <t>330i M运动曜夜套装</t>
   </si>
   <si>
     <t>325Li M运动套装</t>
   </si>
   <si>
     <t>330Li M运动曜夜套装</t>
   </si>
   <si>
     <t>330Li 马年版（限量）</t>
   </si>
   <si>
     <t>330Li 尊享型M运动曜夜套装</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <color theme="3" tint="0.398022400585955"/>
+        <color theme="3" tint="0.397930845057527"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>BMW Care 燃油车型服务套餐</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
-        <color theme="3" tint="0.398022400585955"/>
+        <color theme="3" tint="0.397930845057527"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 购买新BMW 3系车型可享受随车赠送的“BMW Care 燃油车型服务套餐”（参考价值8488元）
 Ø  时间要求：在2026年7月1日-9月30日内通过MY BMW小程序或BMW官方商城创建订单（成功支付全部定金），且车辆在2026年12月31日前完成系统零售上报
 Ø  服务范围
 - 5年基础保养服务：包括机油机滤保养项目5次。
 - 2年核心部件延长保修服务：包括发动机、变速箱、分动器、传动轴、半轴、差速器。
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 外观颜色：矿石白、摩天灰、海岸蓝、极速蓝、碳黑色、布鲁克林灰
 内饰颜色：摩卡色、火山红、黑色、火山红/黑色
-330Li 马年版：个性化定制磨砂宝石青+火山红内饰
+330Li 马年版：个性化定制磨砂宝石青+火山红内饰、个性化定制磨砂纯红+黑色, 带蓝色装饰缝线内饰
 *上述信息仅供参考，车型配置信息适用于一定生产月</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 查看最新免税价格请登录 中企诚谊网站：www.mianshuiche.com</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>上汽奥迪</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
@@ -2139,78 +2231,75 @@
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>一汽奥迪针对留学生免税车提供奥迪VIP专享待遇，包括资源供应、售前整备、交车服务以及售后服务，奥迪车型权益升级悦行无忧，尊享3次原厂免费机油（全新一代奥迪Q5L/A6L为：3次奥迪标准保养服务，客户权益具体信息及规则请以一汽奥迪官网为准）
 一汽奥迪全系车型支持个性化定制（定制选装装备同享整车折扣率）</t>
   </si>
   <si>
     <t>奥迪 A6L
 全新一代</t>
   </si>
   <si>
     <t>全新 A6L 2.0T 臻选型</t>
   </si>
   <si>
     <t>全新 A6L 2.0T 尊享型</t>
   </si>
   <si>
     <t>全新 A6L 2.0T quattro 尊享型</t>
   </si>
   <si>
     <t>全新 A6L 2.0T quattro 尊享型+奥迪高级驾驶辅助系统(搭载华为乾崑智驾技术)</t>
   </si>
   <si>
-    <t>全新 A6L 3.0T quattro 旗舰型</t>
-[...1 lines deleted...]
-  <si>
     <t>全新 A6L 3.0T quattro 旗舰型+奥迪高级驾驶辅助系统(搭载华为乾崑智驾技术)</t>
   </si>
   <si>
     <t>外观颜色：香槟黑、深洋蓝、曼达洛银、传奇黑、茉莉白
 内饰颜色：黑色、黑/红双色、棕色、银白色</t>
   </si>
   <si>
     <t>全新一代奥迪 Q5L
 2026款</t>
   </si>
   <si>
     <t>全新Q5L 智混豪华型</t>
   </si>
   <si>
     <t>全新Q5L 智混臻选型</t>
   </si>
   <si>
     <t>全新Q5L 智混尊享型</t>
   </si>
   <si>
     <t>全新Q5L 智混旗舰型+奥迪高级驾驶辅助系统(搭载华为乾崑智驾技术)</t>
   </si>
   <si>
     <t>外观颜色：茉莉白、传奇黑、曼达洛银、卡其棕、青城绿
-内饰颜色：黑色、珠母米、芝麻棕、赤陶红</t>
+内饰颜色：黑色、米色、棕色、赤陶红</t>
   </si>
   <si>
     <t>奥迪 Q5L
 2026款</t>
   </si>
   <si>
     <t>Q5L quattro 45周年典藏版 40 TFSI 豪华动感型</t>
   </si>
   <si>
     <t>外观颜色：传奇黑
 内饰颜色：黑色</t>
   </si>
   <si>
     <t>奥迪 A6L
 2026款</t>
   </si>
   <si>
     <t>A6L 40 TFSI 豪华动感型</t>
   </si>
   <si>
     <t>A6L 45 TFSI 臻选动感型</t>
   </si>
   <si>
     <t>A6L 45 TFSI quattro 臻选动感型</t>
   </si>
@@ -2219,83 +2308,159 @@
   </si>
   <si>
     <t>奥迪 A5L
 2026款</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版 Plus</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版 Plus(燃擎星驰包)</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 乾崑智驾版</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 运动版 quattro</t>
   </si>
   <si>
     <t>2026款 A5L 2.0T 全域智混版 quattro</t>
   </si>
   <si>
     <t>外观颜色：极光紫、茉莉白、飞驰灰、天云灰、传奇黑、青城绿、丹霞棕
-内饰颜色：玄夜黑、琥珀红、月光银、珠母米</t>
+内饰颜色：玄夜黑、阿拉斯红、月光银、珠母米</t>
   </si>
   <si>
     <t>奥迪 Q5L轿跑
 45周年典藏款</t>
   </si>
   <si>
     <t>Q5L轿跑 quattro 45周年典藏版 40 TFSI 豪华型</t>
   </si>
   <si>
-    <t>奥迪 Q6L e-tron
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>奥迪</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>A3</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+Sportback
 2026款</t>
-  </si>
-[...18 lines deleted...]
-e-tron
+    </r>
+  </si>
+  <si>
+    <t>A3 Sportback 35TFSI 飞驰悦享型</t>
+  </si>
+  <si>
+    <t>A3 Sportback 35TFSI 飞驰尊享型</t>
+  </si>
+  <si>
+    <t>A3 Sportback 35TFSI 飞驰尊享型 +豪华臻选包</t>
+  </si>
+  <si>
+    <t>外观颜色：冰川白、天云灰、哥特兰绿、极光紫、飞驰灰</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>奥迪</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>A3L</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+Limousine
 2026款</t>
+    </r>
+  </si>
+  <si>
+    <t>A3L Limousine 35TFSI 飞驰悦享型</t>
+  </si>
+  <si>
+    <t>A3L Limousine 35TFSI 飞驰尊享型</t>
+  </si>
+  <si>
+    <t>A3L Limousine 35TFSI 飞驰尊享型 +豪华臻选包</t>
   </si>
   <si>
     <t>奥迪 A4L
 2026款</t>
   </si>
   <si>
     <t>2025款 200万辆悦享版 40 TFSI 时尚动感型</t>
   </si>
   <si>
     <t>2025款 200万辆悦享版 40 TFSI 豪华动感型</t>
   </si>
   <si>
     <t>2025款 200万辆悦享版 40 TFSI 豪华动感型 B&amp;O 星夜版</t>
   </si>
   <si>
     <t>可选颜色：阿科纳白、传奇黑、天云灰、纳多灰
 内饰颜色：黑色、阿拉斯红色、黑色/岩浆红、黑色/灰色、灰色</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
@@ -2332,52 +2497,52 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>2026款</t>
     </r>
   </si>
   <si>
     <t>Q3 quattro 45周年典藏版 35TFSI 进取动感型</t>
   </si>
   <si>
     <t>Q3 quattro 45周年典藏版 35TFSI 时尚动感型</t>
   </si>
   <si>
     <t>Q3 quattro 45周年典藏版 40TFSI 时尚动感型</t>
   </si>
   <si>
     <t xml:space="preserve">Q3 quattro 45周年典藏版 45TFSl quattro 时尚动感型 </t>
   </si>
   <si>
-    <t>外观颜色：雪邦蓝、冰川白、天云灰、阿瓦隆绿、量子灰、哑光天云灰
-内饰颜色：黑色、棕色</t>
+    <t>外观颜色：冰川白、天云灰、阿瓦隆绿、量子灰
+内饰颜色：黑色、棕色、泰坦灰、月光银</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>奥迪</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
@@ -2399,149 +2564,73 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>2026款</t>
     </r>
   </si>
   <si>
     <t>Q3 Sportback 轿跑 45周年典藏版 35TFSI 进取型</t>
   </si>
   <si>
     <t>Q3 Sportback 轿跑 45周年典藏版 40TFSI 时尚型</t>
   </si>
   <si>
     <t>Q3 Sportback 轿跑 45周年典藏版 45TFSI quattro 时尚型</t>
   </si>
   <si>
     <t>外观颜色：冰川白、雪邦蓝、天云灰 、阿瓦隆绿、量子灰、哑光天云灰
 内饰颜色：黑色、棕色</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-Sportback
+    <t>奥迪 Q6L e-tron
 2026款</t>
-    </r>
-[...49 lines deleted...]
-Limousine
+  </si>
+  <si>
+    <t>2026款 超长续航版</t>
+  </si>
+  <si>
+    <t>即将发布</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026款 首发领航版</t>
+  </si>
+  <si>
+    <t>外观颜色：传奇黑、磁曜灰、流霞紫、青城绿、茉莉白、猎风灰、阿斯卡丽蓝
+内饰颜色：黑色/暖陶色、黑色、黑色/摩纳哥海岸色</t>
+  </si>
+  <si>
+    <t>奥迪Q6L Sportback
+e-tron
 2026款</t>
-    </r>
-[...8 lines deleted...]
-    <t>A3L Limousine 35TFSI 飞驰尊享型 +豪华臻选包</t>
   </si>
   <si>
     <t>奥迪 Q4 e-tron
 2024款</t>
   </si>
   <si>
     <t>Q4 e-tron 40 创行版</t>
   </si>
   <si>
     <t>Q4 e-tron 40 创境耀夜版</t>
   </si>
   <si>
     <t>Q4 e-tron 40 创境版</t>
   </si>
   <si>
     <t>Q4 e-tron 50 quattro 创境曜夜版</t>
   </si>
   <si>
     <t>Q4 e-tron 50 quattro 创享曜夜版</t>
   </si>
   <si>
     <t>外观颜色：冰川白、量子灰、星光蓝、异星蓝 
 内饰颜色：黑色、灰色、米色</t>
   </si>
   <si>
@@ -2582,70 +2671,50 @@
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>沃尔沃免税车型须通过“</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>沃尔沃汽车沃世界</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">”官方微信服务号预订，并需支付订金500元。
-</t>
-[...18 lines deleted...]
-      <t xml:space="preserve">7月1日至7月31日成功办理沃尔沃品牌“关封”的客户（以海关审批通过为准），即可获赠沃尔沃精美礼品一份。
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>出行无忧礼</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 1.首任车主终身免费车机基础流量
 2.维修期间免费代步车服务
 3.维保无限次免费取送车服务
 2026年7月1日起至9月30日，通过中企诚谊购买沃尔沃免税车型（以系统提报订单时间为准），可享出行无忧礼，权益细则以沃尔沃官方发布为准。</t>
     </r>
   </si>
@@ -3062,185 +3131,282 @@
   <si>
     <t>XC70 四驱 超长续航Plus+霞光灰+21轮毂+Nappa真皮座椅+HUD</t>
   </si>
   <si>
     <t>XC70 四驱 超长续航Ultra</t>
   </si>
   <si>
     <t>XC70 四驱 超长续航Ultra+霞光灰</t>
   </si>
   <si>
     <t>XC70 金融分期方案</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>终身守护礼：</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...11 lines deleted...]
-        <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
-超值升级礼：
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>限时免费享价值20,000元NPA智能领航辅助终身免费使用
+限时免费享价值15,000元终身免费保养</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
-      <t xml:space="preserve">价值8,000元的霞光灰金属漆，限时优惠
-[...1 lines deleted...]
-</t>
+      <t>*NPA智能领航辅助终身免费使用:仅限插电式混合动力四驱超长续航版本车型可享，该功能将通过OTA(远程软件更新)的方式逐步开通，具体覆盖地区、路段以后续通知为准。</t>
     </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
+      <t>超值升级礼：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
       <t xml:space="preserve">
-安心无忧礼：
+价值8,000元的霞光灰金属漆，限时优惠
+价值6,199元的品牌家充桩及基础安装服务限时优惠价2000元</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="宋体"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
+      <t>*品牌家充桩及基础安装服务限时优惠价2000元:品牌家充桩为7kW产品，产品价值参考目前沃商城7kW品牌家充桩售价。车主需在沃尔沃汽车中国官方服务号“沃尔沃汽车沃世界”或沃尔沃汽车App的“家充桩”模块提前发起安装申请(含30米电缆基础安装服务)；
+*充电桩权益在上牌后需用【行驶证】绑定车辆至沃尔沃汽车App，权益在上牌后次月完成下发。此权益购前请先自行确认安装条件，仅限随车购买且不可退换。</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>安心无忧礼：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
       <t>三电系统8年12万公里质保
 首任车主终身免费车机基础流量
 维修期间免费代步车服务
 维保无限次免费取送车服务
-3年免费沃尔沃救援服务
-*2026年7月1日起至9月30日，通过中企诚谊购买沃尔沃XC70车型（以系统提报订单时间为准），可享终身守护礼、超值升级礼、安心无忧礼</t>
+3年免费沃尔沃救援服务</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="宋体"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>*三电系统(高压动力部件)质保:三电系统质保是指沃尔沃汽车中国将通过授权经销商或授权服务中心为您在中国大陆地区购买和使用的XC70车辆的三电系统(涵盖动力电池、驱动电机及电机控制单元(DC-DC直流变压器，逆变器))提供有效期最长为8年或者120,000公里(以先到者为准)的保修服务。权益具体内容及其他限制详见服务条款；
+*终身免费基础流量:首任车主可享终身免费车机基础流量(支持车机地图导航、手机APP远程车辆控制及OTA功能)，仅限4G/5G数据流量，由第三方基础电信运营商提供服务。实际使用流量时，通信网络信号和状态受限于届时车辆所在地电信运营商设施和技术服务的实际状态，无信号或信号不佳将导致部分功能无法使用；
+*维修期间免费代步车服务:受限于《沃尔沃售后六大服务承诺》的具体规定和限制条件，单次事故或单次保修留店超过3天，可预约免费品牌代步车；
+*维保无限次免费取送车服务:受限于《沃尔沃售后六大服务承诺》的具体规定和限制条件，自购车之日起，通过沃尔沃汽车APP或致电经销商预约保养、维修等售后服务，可享受无限次20公里内免费上门取送车权益；
+*3年免费沃尔沃救援服务:受限于《沃尔沃救援服务手册》的具体规定和限制条件，您可自购车之日(以开具机动车销售统一发票之日为准)起，享3年免费沃尔沃救援服务。沃尔沃汽车中国通过授权服务商在中国大陆地区提供的、7*24小时沃尔沃救援服务支持，包含简单故障排除指引、现场抢修、拖车抢修和一定的后续权益。</t>
+    </r>
+  </si>
+  <si>
+    <t>*2026年7月1日起至9月30日，通过中企诚谊购买沃尔沃XC70车型（以系统提报订单时间为准），可享终身守护礼、超值升级礼、安心无忧礼</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">终身免费保养*
 </t>
     </r>
     <r>
       <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>2026年7月1日-9月30日下单（以系统提报订单时间为准）购买XC70新车的首任入会车主，可享终身免费保养服务权益</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
-      <t xml:space="preserve">2026年7月1日-9月30下单（以系统提报订单时间为准）购买XC70新车的首任入会车主，可享终身免费保养服务权益
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
-      <t>上述期限内购买沃尔沃XC70的首任车主提供终身免费保养服务权益；
-[...1 lines deleted...]
-- 为免疑义，此服务权益仅适用于前述“期限”内中企诚谊向沃尔沃销售系统提报的XC70车辆订单，对应车辆的首任入会车主可享受终身免费保养，在“期限”之前或之后提报的车辆订单所对应的车主及其所购买的对应车辆均不可享受此服务权益；</t>
+      <t>- 为免疑义，终身免费保养服务权益是指：沃尔沃汽车中国通过授权经销商根据一定时间间隔(每365天提供1次)为车主在车辆的使用寿命周期内提供的免费高品质机油更新保养服务 (包含机滤、机油 (0W20) 及工时，包含必要的更换和检查服务；
+- 为免疑义，此服务权益仅适用于前述“期限”内中企诚谊向沃尔沃销售系统提报的XC70车辆订单，对应车辆的首任入会车主可享受终身免费保养，在“期限”之前或之后提报的车辆订单所对应的车主及其所购买的对应车辆均不可享受此服务权益；
+- 沃尔沃官方发放的“1次免费机油更新保养服务”卡券，使用有效期为1年，过期则权益自动失效。
+- 仅限首任车主。客户需通过“沃世界”微信小程序/“沃尔沃汽车”APP中领取保养券后方可激活权益并实际享受服务。
+- 具体服务内容、使用周期以及适用范围和限制，详见卡券服务条款。仅限首任车主享有，营运车辆不享受该权益。</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>3000元精品赠礼*</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 2026年7月1日-9月30日，通过中企诚谊购买</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>2026款沃尔沃XC70 超长续航Core\超长续航Plus车型</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>（以系统提报订单时间为准），可享受价格不超过3000元的沃尔沃精品，精品按月度发放</t>
     </r>
   </si>
   <si>
+    <t>*2026年7月1日起至9月30日，通过中企诚谊购买沃尔沃XC70车型（以系统提报订单时间为准），可享相应权益。
+*以上活动的适用条件和限制以沃尔沃官方为准，相关需享受以上服务权益的车主及其所购买的对应车辆的零售开票价格金额必须按照当期报价单中所示的对应车型报价。如相关车辆的后续零售开票金额发生变化，则视为车主主动放弃以上服务权益。</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>外观颜色：水晶白珍珠漆、玛瑙黑金属漆、牛仔蓝金属漆、薄雾灰金属漆、瀚漠沙金属漆、松湖绿金属漆、</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>霞光灰金属漆（需加2000元）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
@@ -3413,153 +3579,174 @@
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>北京奔驰</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>免税价格及供货情况以实际购车时厂家价格政策及生产情况为准</t>
   </si>
   <si>
-    <t>北京奔驰   GLC L
-[...70 lines deleted...]
-  <si>
     <t>北京奔驰 E级
 长轴距轿车
 2026款</t>
   </si>
   <si>
     <t>E 260 L 经典版</t>
   </si>
   <si>
+    <t>暂无</t>
+  </si>
+  <si>
     <t>E 260 L</t>
   </si>
   <si>
     <t>E 260 L 4MATIC</t>
   </si>
   <si>
     <t>E 300 L 时尚型</t>
   </si>
   <si>
     <t>E 300 L 运动时尚型</t>
   </si>
   <si>
     <t>E 300 L 豪华型</t>
   </si>
   <si>
     <t>E 300 L 运动豪华型</t>
   </si>
   <si>
     <t>E 300 L 尊贵型</t>
   </si>
   <si>
     <t>车身颜色：曜岩黑、北极白、海岳蓝、松石绿、红宝石黑、石墨灰
 内饰颜色：棕色、黑色</t>
+  </si>
+  <si>
+    <t>北京奔驰   GLC L
+2026款</t>
+  </si>
+  <si>
+    <t>GLC 260 L 4MATIC 经典版 5座</t>
+  </si>
+  <si>
+    <t>GLC 260 L 4MATIC 动感型 5座</t>
+  </si>
+  <si>
+    <t>GLC 260 L 4MATIC 豪华型 5座</t>
+  </si>
+  <si>
+    <t>GLC 300 L 4MATIC 动感型 5座</t>
+  </si>
+  <si>
+    <t>GLC 300 L 4MATIC 动感型 7座</t>
+  </si>
+  <si>
+    <t>GLC 300 L 4MATIC 豪华型 5座</t>
+  </si>
+  <si>
+    <t>车身颜色：北极白、曜岩黑、时空银、松石绿、红宝石黑、石墨灰、绿砾石银
+内饰颜色：赭石棕色、黑色</t>
+  </si>
+  <si>
+    <t>北京奔驰 
+纯电GLC
+2026款</t>
+  </si>
+  <si>
+    <t>2026款 纯电GLC 350 L 4MATIC 鎏金版</t>
+  </si>
+  <si>
+    <t>(预售)2026款 纯电GLC 星铂版</t>
+  </si>
+  <si>
+    <t>详询中企诚谊</t>
+  </si>
+  <si>
+    <t>(预售)2026款 纯电GLC 晖银版</t>
+  </si>
+  <si>
+    <t>车身颜色：曜岩黑，北极白，红宝石黑，松石绿，紫晞银
+内饰颜色：黑色，榉木棕色，巴劳木褐色</t>
+  </si>
+  <si>
+    <t>北京奔驰 GLB
+2026款</t>
+  </si>
+  <si>
+    <t>GLB 200 动感型</t>
+  </si>
+  <si>
+    <t>GLB 220 动感型</t>
+  </si>
+  <si>
+    <t>GLB 220 时尚型</t>
+  </si>
+  <si>
+    <t>GLB 220 典藏型</t>
+  </si>
+  <si>
+    <t>车身颜色：北极白、曜岩黑、时空银、熔岩红、海夜蓝、远峰灰（仅典藏型）
+内饰颜色：黑色、棕色</t>
+  </si>
+  <si>
+    <t>北京奔驰 C级
+2026款</t>
+  </si>
+  <si>
+    <t>C 200 L 运动版</t>
+  </si>
+  <si>
+    <t>C 260 L 运动特别版</t>
+  </si>
+  <si>
+    <t>C 260 L</t>
+  </si>
+  <si>
+    <t>C 260 L 运动版</t>
+  </si>
+  <si>
+    <t>C 260 L 皓夜运动版</t>
+  </si>
+  <si>
+    <t>车身颜色：北极白、曜岩黑、松石绿、时空银、绿砾石银
+内饰颜色：黑色、灰色、棕色、米色</t>
   </si>
   <si>
     <t>北京奔驰 
 纯电CLA
 2026款</t>
   </si>
   <si>
     <t>纯电CLA 260L</t>
   </si>
   <si>
     <t>纯电CLA 300L 超长续航版</t>
   </si>
   <si>
     <t>纯电CLA 300L 超长续航领智版</t>
   </si>
   <si>
     <t>车身颜色：北极白、松雾青、曜岩黑、冰海蓝、水月银、熔岩红、远峰灰
 内饰颜色：黑色、冷空灰色</t>
   </si>
   <si>
     <t>北京奔驰 A级
 2026款</t>
   </si>
   <si>
     <t>A 180 L</t>
@@ -3607,53 +3794,50 @@
 2025款</t>
   </si>
   <si>
     <t>林肯Z 2.0T 燃油 尊尚版</t>
   </si>
   <si>
     <t>林肯Z 2.0T 燃油 尊逸版</t>
   </si>
   <si>
     <t>林肯Z 2.0T 混动 尊尚版</t>
   </si>
   <si>
     <t>林肯Z 2.0T 混动 尊逸版</t>
   </si>
   <si>
     <t>林肯Z 2.0T 混动 尊耀版</t>
   </si>
   <si>
     <t>车身颜色：电光银、鱼子酱灰、冰川蓝、瀚金黑、铂钻白（加2000元）
 内饰颜色：质子黑（燃油版可选）、木星棕（燃油：尊尚、尊逸）、谧静蓝（混动：尊尚、尊逸）、秋栗棕（混动：尊尚、尊逸）
 购买林肯车型可享：①免费首次保养 ②5年或14万公里质保（需以林肯汽车官方执行为准）</t>
   </si>
   <si>
     <t>冒险家
 2026款</t>
-  </si>
-[...1 lines deleted...]
-    <t>冒险家 2.0T 两驱 风雅型</t>
   </si>
   <si>
     <t>冒险家 2.0T 两驱 典雅型</t>
   </si>
   <si>
     <t>冒险家 2.0T 两驱 高雅型</t>
   </si>
   <si>
     <t>冒险家 2.0T 四驱 奢雅型</t>
   </si>
   <si>
     <t>冒险家 1.5T 电混 两驱 高雅型</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>车身颜色：凝霜紫、玄武黑、远山黛、冰川蓝、极地白（加2000元）
 内饰颜色：乌木黑、木槿紫（典雅、电混高雅）、麦浪棕（典雅、高雅、奢雅、电混高雅）、银叶灰（高雅、奢雅）
 典雅型可选装:540度全景影像系统(1000元)
 高雅型及奢雅型可选装:Revel®锐威高级音响系统(8000元)</t>
@@ -3691,109 +3875,120 @@
   <si>
     <t>航海家 尊睿版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 总裁版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 强混 尊逸混动版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 强混 尊睿混动版 2.0T 四驱</t>
   </si>
   <si>
     <t>航海家 强混 总统混动版 2.0T 四驱</t>
   </si>
   <si>
     <t>车身颜色：逐浪白（加2000）、深海黑、烟波灰、流光银、砾岩灰、海湾蓝
 内饰颜色：珍珠黑（启航、尊享、亚特兰蒂斯尊享版、尊睿、尊逸、尊睿混动、尊逸混动）、珊瑚棕（尊享混动、尊逸、尊逸混动）、母贝灰（尊睿、尊睿混动、尊逸、尊逸混动）、谧海之境（总裁版）、海洋之心（总统混动版）
 购买林肯车型可享：①免费首次保养 ②5年或14万公里质保，混动版为7年或18万公里质保（需以林肯汽车官方执行为准）</t>
   </si>
   <si>
     <t>飞行家
 2024款</t>
   </si>
   <si>
-    <t>飞行家 典雅版 3.0T 四驱 六/七座</t>
-[...4 lines deleted...]
-  <si>
     <t>飞行家 高雅版 3.0T 四驱 六/七座</t>
   </si>
   <si>
     <t>飞行家 奢雅版 3.0T 四驱 六座</t>
   </si>
   <si>
     <t>飞行家 奢雅版 3.0T 四驱 六座（+二排带中央扶手）</t>
   </si>
   <si>
     <t>飞行家 总统版 3.0T 四驱 六座</t>
   </si>
   <si>
     <t>飞行家 总统版 3.0T 四驱 六座（+二排带中央扶手）</t>
   </si>
   <si>
     <t>车身颜色：长空蓝、玄云灰、苍穹黑、皓月白（加2000）
 内饰颜色：土星灰、木星棕（高雅版、奢雅版）、金星橙（总统版）
 购买林肯车型可享：①免费首次保养 ②5年或14万公里质保（需以林肯汽车官方执行为准）</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>上汽大众</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
-    <t>途昂Pro
+    <t>ID.ERA 9X
 2026款</t>
   </si>
   <si>
-    <t>途昂Pro 380TSI 越境版</t>
+    <t>ID.ERA 9X Pro 四驱版</t>
   </si>
   <si>
     <t>代办服务费
 2,800元
 （限时1800元）</t>
+  </si>
+  <si>
+    <t>ID.ERA 9X Max 四驱版</t>
+  </si>
+  <si>
+    <t>ID.ERA 9X Ultra 四驱版</t>
+  </si>
+  <si>
+    <t>车身颜色：曜石黑、雪域白、大漠金、仙踪绿、天境蓝、远山灰
+内饰颜色：本色、锦橙、墨宝</t>
+  </si>
+  <si>
+    <t>途昂Pro
+2026款</t>
+  </si>
+  <si>
+    <t>途昂Pro 380TSI 越境版</t>
   </si>
   <si>
     <t>途昂Pro 380TSI 纵横版</t>
   </si>
   <si>
     <t>途昂Pro 450TSI 四驱越境版</t>
   </si>
   <si>
     <t>途昂Pro 450TSI 四驱纵横版</t>
   </si>
   <si>
     <t>途昂Pro 450TSI 四驱登峰版</t>
   </si>
   <si>
     <t>车身颜色：玄武黑、极地白、朝霞紫、云岭灰、沙丘棕
 内饰颜色：星夜黑、星耀黑、黑色/云海白</t>
   </si>
   <si>
     <t>途观L Pro
 2026款</t>
   </si>
   <si>
     <t>途观L PRO 380TSI两驱智行版</t>
   </si>
   <si>
@@ -4226,51 +4421,52 @@
 2027款</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 舒适PLUS版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊贵PLUS版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊贵MAX四驱版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊爵ULTRA四驱版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊爵ULTRA版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 尊贵福祉PLUS版</t>
   </si>
   <si>
     <t>格瑞维亚 2.5L HEV 旗舰ULTRA版</t>
   </si>
   <si>
     <t>车身颜色：铂金白（加2000）、墨青蓝（加2000）、流光银、墨渊黑、碳晶棕
-内饰颜色：黑色/段奢驼、黑色/至尊棕、典雅黑</t>
+内饰颜色：黑色/段奢驼、黑色/至尊棕、典雅黑
+舒适PLUS版可选装：铝合金地板（3500元）</t>
   </si>
   <si>
     <t>CROWN KLUGER 
 皇冠陆放
 2026款</t>
   </si>
   <si>
     <t>皇冠陆放 2.0T 劲享版</t>
   </si>
   <si>
     <t>皇冠陆放 2.0T 劲耀版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 两驱豪华版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 豪华版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 尊贵版</t>
   </si>
   <si>
     <t>皇冠陆放 2.5L HEV 旗舰版</t>
   </si>
   <si>
@@ -4835,51 +5031,51 @@
   <si>
     <t>赛那 2.5L混动 两驱豪华版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱豪华版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱尊贵版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱臻享尊贵版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱臻享版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱至尊版 </t>
   </si>
   <si>
     <t>赛那 2.5L混动 四驱光辉版</t>
   </si>
   <si>
     <t>赛那 2.5L混动 两驱铂金版 </t>
   </si>
   <si>
-    <t>车身颜色：铂金珍珠白（需加1740元）、赛博金（需加1740元）、欧泊银、钛辉银、墨晶黑、磨砂金（需加1740元，光辉版专属）
+    <t>车身颜色：铂金珍珠白（需加1740元）、赛博金（需加1740元）、欧泊银、钛辉银、墨晶黑、磨砂金（光辉版专属）
 内饰颜色：格调灰、雅致米、砚墨紫、醇厚棕</t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达
 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎两驱精英版 5座 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎两驱精英版 7座 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎两驱豪华版 7座 </t>
   </si>
   <si>
     <t xml:space="preserve">汉兰达 2.5L智能电混双擎四驱精英版 7座 </t>
   </si>
   <si>
     <t>汉兰达 2.5L智能电混双擎四驱豪华版 7座</t>
   </si>
   <si>
     <t>汉兰达 2.5L智能电混双擎四驱尊贵版 7座</t>
   </si>
   <si>
@@ -5161,147 +5357,169 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>长安福特</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
   <si>
     <t>探险者
-2024款</t>
-[...2 lines deleted...]
-    <t>探险者 四驱穿越版 五座（2025款）</t>
+2027款</t>
+  </si>
+  <si>
+    <t>探险者 四驱穿越版 五座</t>
   </si>
   <si>
     <t>探险者 四驱风尚 plus版  七座/六座</t>
   </si>
   <si>
     <t>探险者 四驱钛金版  七座/六座</t>
   </si>
   <si>
-    <t>探险者 四驱ST-LINE 七座/六座</t>
+    <t>探险者 四驱钛金版＋通风选装包 七座/六座</t>
   </si>
   <si>
     <t>探险者 四驱赤金版 六座</t>
   </si>
   <si>
-    <t>外观颜色：格陵兰白、白令海灰、佩托湖蓝、安第斯黑 、加勒比灰
-[...8 lines deleted...]
-2025年6月16日到2025年8月20日生产下线的全新福特探险者因法规变更暂时关闭蓝智驾，给予该批车主 “客户关怀礼”（ 四驱穿越版、风尚plus 版除外， 以具体车架号清单为准）</t>
+    <t>探险者 四驱昆仑巅峰 七座/六座</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">外观颜色：格陵兰白、白令海灰、安第斯黑 、撒哈拉金、阿尔金橙（昆仑巅峰可选）
+内饰颜色：墨玉黑（穿越、风尚plus、赤金)、戈壁棕（钛金）、流沙米拼色（昆仑巅峰）、瑶珠灰（ 赤金）                   
+昆仑巅峰版：可享专属电动侧门踏板、专属山海迎宾灯
+其他版本（除四驱穿越版）：可享电动侧门踏板
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t>活动时间截止到8月31日，以DII开票日期为准</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="等线"/>
+        <charset val="134"/>
+      </rPr>
+      <t xml:space="preserve">
+探险者可享3年3次免费基础保养（含首保）</t>
+    </r>
   </si>
   <si>
     <t>锐界L
 2026款</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®两驱七座时尚型</t>
   </si>
   <si>
-    <t>锐界L 2.0T EcoBoost®四驱七座时尚型</t>
-[...1 lines deleted...]
-  <si>
     <t>锐界L 2.0T EcoBoost®两驱七座豪华型223/232座椅</t>
-  </si>
-[...1 lines deleted...]
-    <t>锐界L 2.0T EcoBoost®四驱五座公务版</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®四驱七座至尊型223/232座椅</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®E 混动两驱七座豪华型223/232座椅</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®E 混动四驱七座至尊型223/232座椅</t>
   </si>
   <si>
     <t>锐界L 2.0T EcoBoost®E 混动四驱七座旗舰型223/232座椅</t>
   </si>
   <si>
     <t>外观颜色：星曜黑、苍穹灰、墨宇蓝、瑶光蓝、钛空灰（旗舰型）、皓月白（需另加2000元）
 内饰颜色：旗舰型：浅内饰、其他型号：深内饰
 锐界L可享3年3次免费基础保养（含首保）</t>
   </si>
   <si>
     <t>蒙迪欧
 2026款</t>
   </si>
   <si>
     <t>新蒙迪欧 1.5T EcoBoost 舒雅型</t>
   </si>
   <si>
     <t>新蒙迪欧 1.5T EcoBoost 豪华型</t>
   </si>
   <si>
     <t>新蒙迪欧 2.0T EcoBoost 豪华型</t>
   </si>
   <si>
     <t>新蒙迪欧 2.0T EcoBoost 至尊型</t>
   </si>
   <si>
     <t>新蒙迪欧 1.5T EcoBoost E 混动 豪华型</t>
   </si>
   <si>
-    <t>外观颜色：墨云黑、紫韵灰、霓裳灰、渔火红、玉盘白（需另加2000元）、明月白
-内饰颜色：黑内（至尊版）、浅色（至尊版、豪华版）、深色
+    <t xml:space="preserve">新蒙迪欧 1.5T EcoBoost E 混动 运动版 ST-Line 竞技黑红 </t>
+  </si>
+  <si>
+    <t>外观颜色：远黛黑、沧海蓝、霓裳灰、渔火红、玉盘白（需另加2000元）、明月白、赤霞红、啸日橙（运动版 ）
+内饰颜色：黑内（至尊版）、浅色（至尊版、豪华版）、深色、竞技黑红（运动版 ）
 蒙迪欧可享3年3次免费基础保养（含首保，1.5T舒雅型除外）
 蒙迪欧1.5T舒雅型享受首保免费</t>
   </si>
   <si>
     <t>锐际
 2024款</t>
   </si>
   <si>
     <t>锐际 两驱耀享款</t>
   </si>
   <si>
-    <t>外观颜色：月落白、机甲灰、静谧蓝、掠影黑、铂钻白（需另加2000元）
-内饰颜色：素灰、雅棕
+    <t>外观颜色：月落白、静谧蓝、掠影黑
+内饰颜色：素灰
 锐际首保免费</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t>东风本田</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="等线"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve">
 咨询服务热线：010-64097221</t>
     </r>
   </si>
@@ -7850,51 +8068,51 @@
   <si>
     <t>颜色：薄荷绿、山川灰、古月银、爵士黑、珍珠白
 内饰：深色、米色
 选装包：前驻车雷达，LDWS车道偏离警示系统，LED组合尾灯，远近光一体式HID氙气大灯，大灯自动清洗&amp;自动调节，智能转向辅助照明系统，智能远近光调节，防紫外线玻璃</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="13">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="[$-409]d/mmm/yy;@"/>
     <numFmt numFmtId="177" formatCode="[$-409]mmm\/yy;@"/>
     <numFmt numFmtId="178" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="179" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="180" formatCode="_-* #,##0\ &quot;DM&quot;_-;\-* #,##0\ &quot;DM&quot;_-;_-* &quot;-&quot;\ &quot;DM&quot;_-;_-@_-"/>
     <numFmt numFmtId="181" formatCode="_-* #,##0.00\ &quot;DM&quot;_-;\-* #,##0.00\ &quot;DM&quot;_-;_-* &quot;-&quot;??\ &quot;DM&quot;_-;_-@_-"/>
     <numFmt numFmtId="182" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="183" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
     <numFmt numFmtId="184" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="115">
+  <fonts count="102">
     <font>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
@@ -7961,328 +8179,226 @@
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <charset val="134"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="宋体"/>
-[...3 lines deleted...]
-      <sz val="12"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
-      <sz val="12"/>
-[...37 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF0070C0"/>
-      <name val="等线"/>
-[...24 lines deleted...]
-      <color theme="1"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0070C0"/>
-      <name val="等线"/>
-[...17 lines deleted...]
-      <color theme="0"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color theme="0"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="3" tint="0.398022400585955"/>
+      <color theme="3" tint="0.397930845057527"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="3" tint="0.398174993133335"/>
+      <color theme="3" tint="0.398083437604907"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF003366"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="16"/>
-      <color theme="4" tint="-0.249977111117893"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4" tint="-0.249977111117893"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
@@ -8469,231 +8585,250 @@
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="宋体"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF008000"/>
+      <color rgb="FF006600"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFC000"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Segoe UI Symbol"/>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF008000"/>
+      <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="63"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0070C0"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0066CC"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="30"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="63"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="3" tint="0.398083437604907"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF008000"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color indexed="63"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="3" tint="0.397930845057527"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="3" tint="0.399914548173467"/>
+      <name val="等线"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="3" tint="0.399914548173467"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
-      <color rgb="FF0066CC"/>
-[...60 lines deleted...]
-      <name val="等线"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI Symbol"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="等线"/>
       <charset val="134"/>
     </font>
-    <font>
-[...10 lines deleted...]
-    </font>
   </fonts>
-  <fills count="44">
+  <fills count="41">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79970702230903"/>
+        <fgColor theme="4" tint="0.799615466780602"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79970702230903"/>
+        <fgColor theme="6" tint="0.799615466780602"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.799920651875362"/>
+        <fgColor theme="4" tint="0.799829096346934"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.799920651875362"/>
+        <fgColor theme="6" tint="0.799829096346934"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.799340800195319"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
@@ -8715,111 +8850,93 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="4" tint="0.799981688894314"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="4" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.799981688894314"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="6" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
@@ -9405,289 +9522,289 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="822">
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="44" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="41" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="42" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="13" borderId="39" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="51" fillId="13" borderId="39" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="73" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="40" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="41" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="41" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="75" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="76" fillId="14" borderId="42" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="60" fillId="14" borderId="42" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="15" borderId="43" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="61" fillId="15" borderId="43" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="78" fillId="15" borderId="42" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="62" fillId="15" borderId="42" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="79" fillId="16" borderId="44" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="63" fillId="16" borderId="44" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="80" fillId="0" borderId="45" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="45" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="46" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="46" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="82" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="66" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="83" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="67" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="84" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="68" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="86" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="70" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="85" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="69" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="87" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="71" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="87" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="71" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="87" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="87" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="71" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="87" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="87" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="71" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="38" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="9" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="72" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="72" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="73" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="180" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="181" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="9" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
@@ -9949,258 +10066,258 @@
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
@@ -10300,294 +10417,294 @@
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
@@ -10761,66 +10878,66 @@
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="90" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
@@ -11097,703 +11214,703 @@
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="91" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="75" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="177" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="177" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="67" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="87" fillId="0" borderId="0">
+    <xf numFmtId="176" fontId="71" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="92" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="76" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="68" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="177" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="176" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="89" fillId="0" borderId="0" applyAlignment="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="43" fontId="87" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="73" fillId="0" borderId="0" applyAlignment="0"/>
+    <xf numFmtId="38" fontId="73" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="40" fontId="73" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="77" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="77" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="87" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="43" fontId="87" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="71" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="90" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="182" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="43" fontId="67" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="182" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="464">
+  <cellXfs count="479">
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -12184,960 +12301,1005 @@
     </xf>
     <xf numFmtId="176" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="3" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="184" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="184" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="7" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="8" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="6" xfId="97" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="3" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="3" borderId="10" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="3" borderId="11" xfId="97" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="3" borderId="12" xfId="97" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="18" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="19" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="3" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="105" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="14" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="3" borderId="7" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="3" borderId="8" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="3" borderId="9" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="7" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="21" fillId="0" borderId="0" xfId="206" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="0" xfId="206" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="206" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="23" fillId="2" borderId="2" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="22" fillId="2" borderId="2" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="2" borderId="3" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="3" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="2" borderId="4" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="4" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="2" borderId="1" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="1" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="2" borderId="0" xfId="206" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="0" xfId="206" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="2" borderId="5" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="5" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="1" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="0" xfId="206" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="206" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="5" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="5" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="2" borderId="1" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="14" xfId="206" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="1" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="0" xfId="206" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="5" xfId="206" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="13" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="14" xfId="206" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="15" xfId="206" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="15" xfId="206" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="25" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="14" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="26" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="26" fillId="2" borderId="10" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="22" fillId="0" borderId="12" xfId="206" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="206" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="26" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="27" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="10" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="5" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="7" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="5" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="13" fillId="0" borderId="8" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="1" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="1" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="5" fillId="6" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="7" borderId="10" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="24" fillId="7" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="25" fillId="7" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="2" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="21" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="27" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="1" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="13" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="206" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="28" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="0" borderId="10" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="206" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="7" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="28" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="8" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="8" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="24" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="8" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="30" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="184" fontId="5" fillId="8" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="12" fillId="0" borderId="8" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="9" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="31" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="9" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="5" fillId="9" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="8" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="21" fillId="0" borderId="7" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="7" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="27" fillId="0" borderId="7" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="27" fillId="0" borderId="7" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="10" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="11" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="26" fillId="0" borderId="12" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="11" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="23" fillId="0" borderId="12" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="206" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="206" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="5" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="6" borderId="6" xfId="206" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="33" fillId="0" borderId="7" xfId="206" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="5" borderId="6" xfId="206" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...143 lines deleted...]
-    <xf numFmtId="176" fontId="41" fillId="0" borderId="0" xfId="206" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="0" xfId="206" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="105" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="0" xfId="105" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="3" borderId="0" xfId="105" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="42" fillId="2" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="22" fillId="2" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="43" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="2" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="6" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="44" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="30" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="3" borderId="7" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="3" borderId="8" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="9" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="3" borderId="9" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="7" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="9" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="7" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="3" borderId="6" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="3" borderId="7" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="3" borderId="8" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="13" fillId="3" borderId="9" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="7" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="8" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="9" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="10" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="11" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="17" fillId="0" borderId="12" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="7" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="3" borderId="7" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="8" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="45" fillId="0" borderId="8" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="3" borderId="8" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="3" borderId="9" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="9" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="10" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="10" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="11" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="11" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="20" fillId="0" borderId="12" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="17" fillId="0" borderId="12" xfId="109" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="183" fontId="30" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="176" fontId="45" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="10" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="1" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="10" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="184" fontId="5" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="47" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="33" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="48" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="184" fontId="5" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="11" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="1" fillId="11" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="11" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="184" fontId="5" fillId="11" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="9" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="32" fillId="9" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="183" fontId="47" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="33" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="48" fillId="9" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="34" fillId="9" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="184" fontId="5" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="47" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="33" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="8" borderId="6" xfId="105" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="1" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="8" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="105" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="183" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="105" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="207" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="183" fontId="6" fillId="0" borderId="6" xfId="207" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="49" fillId="0" borderId="6" xfId="207" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="207" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="35" fillId="0" borderId="6" xfId="207" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="50" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="36" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="51" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="42" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="52" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="38" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="53" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="39" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="57" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="43" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="57" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="43" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="58" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="44" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="59" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="44" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="59" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="45" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="60" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="45" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="60" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="45" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="60" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="61" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="55" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="41" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="55" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="46" fillId="2" borderId="25" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="62" fillId="2" borderId="25" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="46" fillId="2" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="62" fillId="2" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="27" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="27" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="28" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="28" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="29" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="29" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="30" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="30" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="64" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="48" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="65" fillId="2" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="49" fillId="2" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="64" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="48" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="62" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="46" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="55" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="41" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="3" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="66" fillId="3" borderId="16" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="50" fillId="3" borderId="16" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="66" fillId="3" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="50" fillId="3" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="66" fillId="3" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="50" fillId="3" borderId="18" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="57" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="43" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="57" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="43" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="57" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="43" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="55" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="41" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="55" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="55" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="41" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="55" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="14" fontId="55" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="14" fontId="55" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="14" fontId="61" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="55" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="41" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="822">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
     <cellStyle name="货币" xfId="2" builtinId="4"/>
     <cellStyle name="百分比" xfId="3" builtinId="5"/>
     <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
     <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
     <cellStyle name="超链接" xfId="6" builtinId="8"/>
     <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
     <cellStyle name="注释" xfId="8" builtinId="10"/>
     <cellStyle name="警告文本" xfId="9" builtinId="11"/>
     <cellStyle name="标题" xfId="10" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
     <cellStyle name="标题 1" xfId="12" builtinId="16"/>
     <cellStyle name="标题 2" xfId="13" builtinId="17"/>
     <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="输入" xfId="16" builtinId="20"/>
     <cellStyle name="输出" xfId="17" builtinId="21"/>
     <cellStyle name="计算" xfId="18" builtinId="22"/>
     <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
     <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
@@ -13924,57 +14086,57 @@
     <cellStyle name="千位分隔 4 2 2" xfId="801"/>
     <cellStyle name="千位分隔 4 2 2 2" xfId="802"/>
     <cellStyle name="千位分隔 4 2 2 2 2" xfId="803"/>
     <cellStyle name="千位分隔 4 2 2 3" xfId="804"/>
     <cellStyle name="千位分隔 4 2 3" xfId="805"/>
     <cellStyle name="千位分隔 4 2 3 2" xfId="806"/>
     <cellStyle name="千位分隔 4 2 4" xfId="807"/>
     <cellStyle name="千位分隔 4 3" xfId="808"/>
     <cellStyle name="千位分隔 4 3 2" xfId="809"/>
     <cellStyle name="千位分隔 4 3 2 2" xfId="810"/>
     <cellStyle name="千位分隔 4 3 3" xfId="811"/>
     <cellStyle name="千位分隔 4 4" xfId="812"/>
     <cellStyle name="千位分隔 4 4 2" xfId="813"/>
     <cellStyle name="千位分隔 4 5" xfId="814"/>
     <cellStyle name="千位分隔 5" xfId="815"/>
     <cellStyle name="千位分隔 5 2" xfId="816"/>
     <cellStyle name="千位分隔 5 2 2" xfId="817"/>
     <cellStyle name="千位分隔 5 2 2 2" xfId="818"/>
     <cellStyle name="千位分隔 5 2 3" xfId="819"/>
     <cellStyle name="千位分隔 5 3" xfId="820"/>
     <cellStyle name="千位分隔 5 3 2" xfId="821"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="003A70C0"/>
       <color rgb="00008000"/>
       <color rgb="00009900"/>
       <color rgb="00006600"/>
       <color rgb="00148A00"/>
       <color rgb="00003366"/>
       <color rgb="00FFFF00"/>
-      <color rgb="003A70C0"/>
       <color rgb="000070C0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>4486274</xdr:colOff>
@@ -14411,2246 +14573,2358 @@
           <a:solidFill>
             <a:srgbClr val="739CC3"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.599993896298105"/>
   </sheetPr>
-  <dimension ref="A1:J166"/>
+  <dimension ref="A1:J174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B1" sqref="B1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.08333333333333" style="103" customWidth="1"/>
-    <col min="2" max="9" width="12.0833333333333" style="414" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="8" style="414" hidden="1"/>
+    <col min="2" max="9" width="12.0833333333333" style="431" customWidth="1"/>
+    <col min="10" max="10" width="5.58333333333333" style="431" customWidth="1"/>
+    <col min="11" max="16384" width="8" style="431" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="19.5" customHeight="1" spans="1:10">
-      <c r="A1" s="415"/>
-[...7 lines deleted...]
-      <c r="I1" s="418"/>
+      <c r="A1" s="432"/>
+      <c r="B1" s="433"/>
+      <c r="C1" s="434"/>
+      <c r="D1" s="434"/>
+      <c r="E1" s="434"/>
+      <c r="F1" s="434"/>
+      <c r="G1" s="434"/>
+      <c r="H1" s="434"/>
+      <c r="I1" s="435"/>
     </row>
     <row r="2" ht="60" customHeight="1" spans="1:10">
       <c r="A2"/>
-      <c r="B2" s="419" t="s">
+      <c r="B2" s="436" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="420"/>
-[...5 lines deleted...]
-      <c r="I2" s="421"/>
+      <c r="C2" s="436"/>
+      <c r="D2" s="436"/>
+      <c r="E2" s="436"/>
+      <c r="F2" s="436"/>
+      <c r="G2" s="436"/>
+      <c r="H2" s="436"/>
+      <c r="I2" s="437"/>
       <c r="J2"/>
     </row>
     <row r="3" ht="24.75" customHeight="1" spans="1:10">
       <c r="A3"/>
-      <c r="B3" s="422" t="s">
+      <c r="B3" s="438" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="423"/>
-[...5 lines deleted...]
-      <c r="I3" s="424"/>
+      <c r="C3" s="439"/>
+      <c r="D3" s="439"/>
+      <c r="E3" s="439"/>
+      <c r="F3" s="439"/>
+      <c r="G3" s="439"/>
+      <c r="H3" s="439"/>
+      <c r="I3" s="440"/>
       <c r="J3"/>
     </row>
     <row r="4" customHeight="1" spans="1:10">
       <c r="A4"/>
-      <c r="B4" s="425" t="s">
+      <c r="B4" s="441" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="426"/>
-[...5 lines deleted...]
-      <c r="I4" s="427"/>
+      <c r="C4" s="442"/>
+      <c r="D4" s="442"/>
+      <c r="E4" s="442"/>
+      <c r="F4" s="442"/>
+      <c r="G4" s="442"/>
+      <c r="H4" s="442"/>
+      <c r="I4" s="443"/>
       <c r="J4"/>
     </row>
     <row r="5" ht="30" customHeight="1" spans="1:10">
       <c r="A5"/>
-      <c r="B5" s="428" t="s">
+      <c r="B5" s="444" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="429"/>
-      <c r="D5" s="428" t="s">
+      <c r="C5" s="445"/>
+      <c r="D5" s="444" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="429"/>
-      <c r="F5" s="428" t="s">
+      <c r="E5" s="445"/>
+      <c r="F5" s="444" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="429"/>
-      <c r="H5" s="428" t="s">
+      <c r="G5" s="445"/>
+      <c r="H5" s="444" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="429"/>
+      <c r="I5" s="445"/>
       <c r="J5"/>
     </row>
-    <row r="6" s="411" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="6" s="428" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A6"/>
-      <c r="B6" s="430" t="s">
+      <c r="B6" s="446" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="431"/>
-      <c r="D6" s="430" t="s">
+      <c r="C6" s="447"/>
+      <c r="D6" s="446" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="431"/>
-      <c r="F6" s="430" t="s">
+      <c r="E6" s="447"/>
+      <c r="F6" s="446" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="431"/>
-      <c r="H6" s="430" t="s">
+      <c r="G6" s="447"/>
+      <c r="H6" s="446" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="431"/>
+      <c r="I6" s="447"/>
       <c r="J6"/>
     </row>
-    <row r="7" s="411" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="7" s="428" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A7"/>
-      <c r="B7" s="432"/>
-[...6 lines deleted...]
-      <c r="I7" s="433"/>
+      <c r="B7" s="448"/>
+      <c r="C7" s="449"/>
+      <c r="D7" s="448"/>
+      <c r="E7" s="449"/>
+      <c r="F7" s="448"/>
+      <c r="G7" s="449"/>
+      <c r="H7" s="448"/>
+      <c r="I7" s="449"/>
       <c r="J7"/>
     </row>
     <row r="8" ht="16.4" customHeight="1" spans="1:10">
       <c r="A8"/>
-      <c r="B8" s="434"/>
-[...6 lines deleted...]
-      <c r="I8" s="435"/>
+      <c r="B8" s="450"/>
+      <c r="C8" s="451"/>
+      <c r="D8" s="451"/>
+      <c r="E8" s="451"/>
+      <c r="F8" s="451"/>
+      <c r="G8" s="451"/>
+      <c r="H8" s="451"/>
+      <c r="I8" s="451"/>
       <c r="J8"/>
     </row>
     <row r="9" ht="30" customHeight="1" spans="1:10">
       <c r="A9"/>
-      <c r="B9" s="428" t="s">
+      <c r="B9" s="444" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="429"/>
-      <c r="D9" s="428" t="s">
+      <c r="C9" s="445"/>
+      <c r="D9" s="444" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="436"/>
-      <c r="F9" s="428" t="s">
+      <c r="E9" s="452"/>
+      <c r="F9" s="444" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="429"/>
-      <c r="H9" s="428" t="s">
+      <c r="G9" s="445"/>
+      <c r="H9" s="444" t="s">
         <v>14</v>
       </c>
-      <c r="I9" s="429"/>
+      <c r="I9" s="445"/>
       <c r="J9"/>
     </row>
-    <row r="10" s="412" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="10" s="429" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A10"/>
-      <c r="B10" s="430" t="s">
+      <c r="B10" s="446" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="431"/>
-      <c r="D10" s="430" t="s">
+      <c r="C10" s="447"/>
+      <c r="D10" s="446" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="431"/>
-      <c r="F10" s="430" t="s">
+      <c r="E10" s="447"/>
+      <c r="F10" s="446" t="s">
         <v>17</v>
       </c>
-      <c r="G10" s="431"/>
-      <c r="H10" s="437" t="s">
+      <c r="G10" s="447"/>
+      <c r="H10" s="453" t="s">
         <v>18</v>
       </c>
-      <c r="I10" s="438"/>
+      <c r="I10" s="454"/>
       <c r="J10"/>
     </row>
-    <row r="11" s="412" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="11" s="429" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A11"/>
-      <c r="B11" s="432"/>
-[...6 lines deleted...]
-      <c r="I11" s="440"/>
+      <c r="B11" s="448"/>
+      <c r="C11" s="449"/>
+      <c r="D11" s="448"/>
+      <c r="E11" s="449"/>
+      <c r="F11" s="448"/>
+      <c r="G11" s="449"/>
+      <c r="H11" s="455"/>
+      <c r="I11" s="456"/>
       <c r="J11"/>
     </row>
     <row r="12" ht="16.4" customHeight="1" spans="1:10">
       <c r="A12"/>
-      <c r="B12" s="441"/>
-[...6 lines deleted...]
-      <c r="I12" s="442"/>
+      <c r="B12" s="457"/>
+      <c r="C12" s="451"/>
+      <c r="D12" s="451"/>
+      <c r="E12" s="451"/>
+      <c r="F12" s="451"/>
+      <c r="G12" s="451"/>
+      <c r="H12" s="451"/>
+      <c r="I12" s="458"/>
       <c r="J12"/>
     </row>
     <row r="13" ht="30" customHeight="1" spans="1:10">
       <c r="A13"/>
-      <c r="B13" s="428" t="s">
+      <c r="B13" s="444" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="436"/>
-      <c r="D13" s="428" t="s">
+      <c r="C13" s="452"/>
+      <c r="D13" s="444" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="429"/>
-      <c r="F13" s="428" t="s">
+      <c r="E13" s="445"/>
+      <c r="F13" s="444" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="429"/>
-      <c r="H13" s="428" t="s">
+      <c r="G13" s="445"/>
+      <c r="H13" s="444" t="s">
         <v>22</v>
       </c>
-      <c r="I13" s="429"/>
+      <c r="I13" s="445"/>
       <c r="J13"/>
     </row>
-    <row r="14" s="411" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="14" s="428" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A14"/>
-      <c r="B14" s="437" t="s">
+      <c r="B14" s="453" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="438"/>
-      <c r="D14" s="430" t="s">
+      <c r="C14" s="454"/>
+      <c r="D14" s="446" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="431"/>
-      <c r="F14" s="430" t="s">
+      <c r="E14" s="447"/>
+      <c r="F14" s="446" t="s">
         <v>25</v>
       </c>
-      <c r="G14" s="431"/>
-      <c r="H14" s="430" t="s">
+      <c r="G14" s="447"/>
+      <c r="H14" s="446" t="s">
         <v>26</v>
       </c>
-      <c r="I14" s="431"/>
+      <c r="I14" s="447"/>
       <c r="J14"/>
     </row>
-    <row r="15" s="411" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="15" s="428" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A15"/>
-      <c r="B15" s="439"/>
-[...6 lines deleted...]
-      <c r="I15" s="433"/>
+      <c r="B15" s="455"/>
+      <c r="C15" s="456"/>
+      <c r="D15" s="448"/>
+      <c r="E15" s="449"/>
+      <c r="F15" s="448"/>
+      <c r="G15" s="449"/>
+      <c r="H15" s="448"/>
+      <c r="I15" s="449"/>
       <c r="J15"/>
     </row>
-    <row r="16" s="411" customFormat="1" ht="16.5" customHeight="1" spans="1:10">
+    <row r="16" s="428" customFormat="1" ht="16.5" customHeight="1" spans="1:10">
       <c r="A16"/>
-      <c r="B16" s="443"/>
-[...6 lines deleted...]
-      <c r="I16" s="444"/>
+      <c r="B16" s="459"/>
+      <c r="C16" s="451"/>
+      <c r="D16" s="451"/>
+      <c r="E16" s="451"/>
+      <c r="F16" s="451"/>
+      <c r="G16" s="451"/>
+      <c r="H16" s="451"/>
+      <c r="I16" s="460"/>
       <c r="J16"/>
     </row>
-    <row r="17" s="411" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="17" s="428" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A17"/>
-      <c r="B17" s="428" t="s">
+      <c r="B17" s="444" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="429"/>
-      <c r="D17" s="428" t="s">
+      <c r="C17" s="445"/>
+      <c r="D17" s="444" t="s">
         <v>28</v>
       </c>
-      <c r="E17" s="429"/>
-      <c r="F17" s="428" t="s">
+      <c r="E17" s="445"/>
+      <c r="F17" s="444" t="s">
         <v>29</v>
       </c>
-      <c r="G17" s="429"/>
-      <c r="H17" s="428" t="s">
+      <c r="G17" s="445"/>
+      <c r="H17" s="444" t="s">
         <v>30</v>
       </c>
-      <c r="I17" s="429"/>
+      <c r="I17" s="445"/>
       <c r="J17"/>
     </row>
-    <row r="18" s="411" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="18" s="428" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A18"/>
-      <c r="B18" s="430" t="s">
+      <c r="B18" s="446" t="s">
         <v>31</v>
       </c>
-      <c r="C18" s="431"/>
-      <c r="D18" s="430" t="s">
+      <c r="C18" s="447"/>
+      <c r="D18" s="446" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="431"/>
-      <c r="F18" s="430" t="s">
+      <c r="E18" s="447"/>
+      <c r="F18" s="446" t="s">
         <v>33</v>
       </c>
-      <c r="G18" s="431"/>
-      <c r="H18" s="430" t="s">
+      <c r="G18" s="447"/>
+      <c r="H18" s="446" t="s">
         <v>34</v>
       </c>
-      <c r="I18" s="431"/>
+      <c r="I18" s="447"/>
       <c r="J18"/>
     </row>
-    <row r="19" s="411" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
+    <row r="19" s="428" customFormat="1" ht="27.75" customHeight="1" spans="1:10">
       <c r="A19"/>
-      <c r="B19" s="432"/>
-[...6 lines deleted...]
-      <c r="I19" s="433"/>
+      <c r="B19" s="448"/>
+      <c r="C19" s="449"/>
+      <c r="D19" s="448"/>
+      <c r="E19" s="449"/>
+      <c r="F19" s="448"/>
+      <c r="G19" s="449"/>
+      <c r="H19" s="448"/>
+      <c r="I19" s="449"/>
       <c r="J19"/>
     </row>
     <row r="20" ht="16.4" customHeight="1" spans="1:10">
       <c r="A20"/>
-      <c r="B20" s="434"/>
-[...6 lines deleted...]
-      <c r="I20" s="442"/>
+      <c r="B20" s="450"/>
+      <c r="C20" s="451"/>
+      <c r="D20" s="451"/>
+      <c r="E20" s="451"/>
+      <c r="F20" s="451"/>
+      <c r="G20" s="451"/>
+      <c r="H20" s="451"/>
+      <c r="I20" s="458"/>
       <c r="J20"/>
     </row>
     <row r="21" ht="30" customHeight="1" spans="1:10">
       <c r="A21"/>
-      <c r="B21" s="428" t="s">
+      <c r="B21" s="444" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="429"/>
-      <c r="D21" s="428" t="s">
+      <c r="C21" s="445"/>
+      <c r="D21" s="444" t="s">
         <v>36</v>
       </c>
-      <c r="E21" s="429"/>
-      <c r="F21" s="428" t="s">
+      <c r="E21" s="445"/>
+      <c r="F21" s="444" t="s">
         <v>37</v>
       </c>
-      <c r="G21" s="429"/>
-      <c r="H21" s="445" t="s">
+      <c r="G21" s="445"/>
+      <c r="H21" s="461" t="s">
         <v>38</v>
       </c>
-      <c r="I21" s="445"/>
+      <c r="I21" s="461"/>
       <c r="J21"/>
     </row>
     <row r="22" ht="27.75" customHeight="1" spans="1:10">
       <c r="A22"/>
-      <c r="B22" s="430" t="s">
+      <c r="B22" s="446" t="s">
         <v>39</v>
       </c>
-      <c r="C22" s="431"/>
-      <c r="D22" s="430" t="s">
+      <c r="C22" s="447"/>
+      <c r="D22" s="446" t="s">
         <v>40</v>
       </c>
-      <c r="E22" s="431"/>
-      <c r="F22" s="430" t="s">
+      <c r="E22" s="447"/>
+      <c r="F22" s="446" t="s">
         <v>41</v>
       </c>
-      <c r="G22" s="431"/>
-      <c r="H22" s="446" t="s">
+      <c r="G22" s="447"/>
+      <c r="H22" s="462" t="s">
         <v>42</v>
       </c>
-      <c r="I22" s="447"/>
+      <c r="I22" s="463"/>
       <c r="J22"/>
     </row>
     <row r="23" ht="27.75" customHeight="1" spans="1:10">
       <c r="A23"/>
-      <c r="B23" s="432"/>
-[...6 lines deleted...]
-      <c r="I23" s="447"/>
+      <c r="B23" s="448"/>
+      <c r="C23" s="449"/>
+      <c r="D23" s="448"/>
+      <c r="E23" s="449"/>
+      <c r="F23" s="448"/>
+      <c r="G23" s="449"/>
+      <c r="H23" s="463"/>
+      <c r="I23" s="463"/>
       <c r="J23"/>
     </row>
     <row r="24" ht="16.4" customHeight="1" spans="1:10">
       <c r="A24"/>
-      <c r="B24" s="448"/>
-[...6 lines deleted...]
-      <c r="I24" s="449"/>
+      <c r="B24" s="464"/>
+      <c r="C24" s="465"/>
+      <c r="D24" s="465"/>
+      <c r="E24" s="465"/>
+      <c r="F24" s="465"/>
+      <c r="G24" s="465"/>
+      <c r="H24" s="465"/>
+      <c r="I24" s="465"/>
       <c r="J24"/>
     </row>
     <row r="25" ht="18" customHeight="1" spans="1:10">
       <c r="A25"/>
-      <c r="B25" s="450" t="s">
+      <c r="B25" s="466" t="s">
         <v>43</v>
       </c>
-      <c r="C25" s="451"/>
-[...5 lines deleted...]
-      <c r="I25" s="452"/>
+      <c r="C25" s="467"/>
+      <c r="D25" s="467"/>
+      <c r="E25" s="467"/>
+      <c r="F25" s="467"/>
+      <c r="G25" s="467"/>
+      <c r="H25" s="467"/>
+      <c r="I25" s="468"/>
       <c r="J25"/>
     </row>
     <row r="26" ht="10.5" customHeight="1" spans="1:10">
       <c r="A26"/>
-      <c r="B26" s="453"/>
-[...6 lines deleted...]
-      <c r="I26" s="455"/>
+      <c r="B26" s="469"/>
+      <c r="C26" s="470"/>
+      <c r="D26" s="470"/>
+      <c r="E26" s="470"/>
+      <c r="F26" s="470"/>
+      <c r="G26" s="470"/>
+      <c r="H26" s="470"/>
+      <c r="I26" s="471"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27"/>
-      <c r="B27" s="456" t="s">
+      <c r="B27" s="472" t="s">
         <v>44</v>
       </c>
-      <c r="C27" s="457"/>
-[...5 lines deleted...]
-      <c r="I27" s="458"/>
+      <c r="C27" s="473"/>
+      <c r="D27" s="473"/>
+      <c r="E27" s="473"/>
+      <c r="F27" s="473"/>
+      <c r="G27" s="473"/>
+      <c r="H27" s="473"/>
+      <c r="I27" s="474"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28"/>
-      <c r="B28" s="456" t="s">
+      <c r="B28" s="472" t="s">
         <v>45</v>
       </c>
-      <c r="C28" s="457"/>
-[...5 lines deleted...]
-      <c r="I28" s="458"/>
+      <c r="C28" s="473"/>
+      <c r="D28" s="473"/>
+      <c r="E28" s="473"/>
+      <c r="F28" s="473"/>
+      <c r="G28" s="473"/>
+      <c r="H28" s="473"/>
+      <c r="I28" s="474"/>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29"/>
-      <c r="B29" s="456" t="s">
+      <c r="B29" s="472" t="s">
         <v>46</v>
       </c>
-      <c r="C29" s="457"/>
-[...5 lines deleted...]
-      <c r="I29" s="458"/>
+      <c r="C29" s="473"/>
+      <c r="D29" s="473"/>
+      <c r="E29" s="473"/>
+      <c r="F29" s="473"/>
+      <c r="G29" s="473"/>
+      <c r="H29" s="473"/>
+      <c r="I29" s="474"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30"/>
-      <c r="B30" s="456"/>
-[...6 lines deleted...]
-      <c r="I30" s="458"/>
+      <c r="B30" s="472"/>
+      <c r="C30" s="473"/>
+      <c r="D30" s="473"/>
+      <c r="E30" s="473"/>
+      <c r="F30" s="473"/>
+      <c r="G30" s="473"/>
+      <c r="H30" s="473"/>
+      <c r="I30" s="474"/>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31"/>
-      <c r="B31" s="456"/>
-[...9 lines deleted...]
-    <row r="32" s="413" customFormat="1" spans="1:10">
+      <c r="B31" s="472"/>
+      <c r="C31" s="473"/>
+      <c r="D31" s="473"/>
+      <c r="E31" s="473"/>
+      <c r="F31" s="473"/>
+      <c r="G31" s="473"/>
+      <c r="H31" s="473"/>
+      <c r="I31" s="474"/>
+      <c r="J31" s="434"/>
+    </row>
+    <row r="32" s="430" customFormat="1" spans="1:10">
       <c r="A32" s="103"/>
-      <c r="B32" s="459" t="s">
+      <c r="B32" s="475" t="s">
         <v>47</v>
       </c>
-      <c r="C32" s="460"/>
-[...8 lines deleted...]
-    <row r="33" s="413" customFormat="1" spans="1:10">
+      <c r="C32" s="476"/>
+      <c r="D32" s="476"/>
+      <c r="E32" s="477"/>
+      <c r="F32" s="477"/>
+      <c r="G32" s="477"/>
+      <c r="H32" s="477"/>
+      <c r="I32" s="477"/>
+      <c r="J32" s="477"/>
+    </row>
+    <row r="33" s="430" customFormat="1" spans="1:10">
       <c r="A33" s="103"/>
-      <c r="B33" s="462" t="s">
+      <c r="B33" s="475" t="s">
         <v>48</v>
       </c>
-      <c r="C33" s="460"/>
-[...8 lines deleted...]
-    <row r="34" s="413" customFormat="1" spans="1:10">
+      <c r="C33" s="476"/>
+      <c r="D33" s="476"/>
+      <c r="E33" s="478"/>
+      <c r="F33" s="478"/>
+      <c r="G33" s="478"/>
+      <c r="H33" s="478"/>
+      <c r="I33" s="478"/>
+      <c r="J33" s="478"/>
+    </row>
+    <row r="34" s="430" customFormat="1" spans="1:10">
       <c r="A34" s="103"/>
-      <c r="B34" s="459" t="s">
+      <c r="B34" s="475" t="s">
         <v>49</v>
       </c>
-      <c r="C34" s="460"/>
-[...8 lines deleted...]
-    <row r="35" s="413" customFormat="1" spans="1:10">
+      <c r="C34" s="476"/>
+      <c r="D34" s="476"/>
+      <c r="E34" s="478"/>
+      <c r="F34" s="478"/>
+      <c r="G34" s="478"/>
+      <c r="H34" s="478"/>
+      <c r="I34" s="478"/>
+      <c r="J34" s="478"/>
+    </row>
+    <row r="35" s="430" customFormat="1" spans="1:10">
       <c r="A35" s="103"/>
-      <c r="B35" s="459" t="s">
+      <c r="B35" s="475" t="s">
         <v>50</v>
       </c>
-      <c r="C35" s="460"/>
-[...8 lines deleted...]
-    <row r="36" s="413" customFormat="1" spans="1:10">
+      <c r="C35" s="476"/>
+      <c r="D35" s="476"/>
+      <c r="E35" s="478"/>
+      <c r="F35" s="478"/>
+      <c r="G35" s="478"/>
+      <c r="H35" s="478"/>
+      <c r="I35" s="478"/>
+      <c r="J35" s="478"/>
+    </row>
+    <row r="36" s="430" customFormat="1" spans="1:10">
       <c r="A36" s="103"/>
-      <c r="B36" s="459" t="s">
+      <c r="B36" s="475" t="s">
         <v>51</v>
       </c>
-      <c r="C36" s="460"/>
-[...8 lines deleted...]
-    <row r="37" s="413" customFormat="1" spans="1:10">
+      <c r="C36" s="476"/>
+      <c r="D36" s="476"/>
+      <c r="E36" s="478"/>
+      <c r="F36" s="478"/>
+      <c r="G36" s="478"/>
+      <c r="H36" s="478"/>
+      <c r="I36" s="478"/>
+      <c r="J36" s="478"/>
+    </row>
+    <row r="37" s="430" customFormat="1" spans="1:10">
       <c r="A37" s="103"/>
-      <c r="B37" s="459" t="s">
+      <c r="B37" s="475" t="s">
         <v>52</v>
       </c>
-      <c r="C37" s="460"/>
-[...8 lines deleted...]
-    <row r="38" s="413" customFormat="1" spans="1:10">
+      <c r="C37" s="476"/>
+      <c r="D37" s="476"/>
+      <c r="E37" s="478"/>
+      <c r="F37" s="478"/>
+      <c r="G37" s="478"/>
+      <c r="H37" s="478"/>
+      <c r="I37" s="478"/>
+      <c r="J37" s="478"/>
+    </row>
+    <row r="38" s="430" customFormat="1" spans="1:10">
       <c r="A38" s="103"/>
-      <c r="B38" s="459" t="s">
+      <c r="B38" s="475" t="s">
         <v>53</v>
       </c>
-      <c r="C38" s="460"/>
-[...8 lines deleted...]
-    <row r="39" s="413" customFormat="1" spans="1:10">
+      <c r="C38" s="476"/>
+      <c r="D38" s="476"/>
+      <c r="E38" s="478"/>
+      <c r="F38" s="478"/>
+      <c r="G38" s="478"/>
+      <c r="H38" s="478"/>
+      <c r="I38" s="478"/>
+      <c r="J38" s="478"/>
+    </row>
+    <row r="39" s="430" customFormat="1" spans="1:10">
       <c r="A39" s="103"/>
-      <c r="B39" s="459" t="s">
+      <c r="B39" s="475" t="s">
         <v>54</v>
       </c>
-      <c r="C39" s="460"/>
-[...8 lines deleted...]
-    <row r="40" s="413" customFormat="1" spans="1:10">
+      <c r="C39" s="476"/>
+      <c r="D39" s="476"/>
+      <c r="E39" s="478"/>
+      <c r="F39" s="478"/>
+      <c r="G39" s="478"/>
+      <c r="H39" s="478"/>
+      <c r="I39" s="478"/>
+      <c r="J39" s="478"/>
+    </row>
+    <row r="40" s="430" customFormat="1" spans="1:10">
       <c r="A40" s="103"/>
-      <c r="B40" s="459" t="s">
+      <c r="B40" s="475" t="s">
         <v>55</v>
       </c>
-      <c r="C40" s="460"/>
-[...8 lines deleted...]
-    <row r="41" s="413" customFormat="1" spans="1:10">
+      <c r="C40" s="476"/>
+      <c r="D40" s="476"/>
+      <c r="E40" s="478"/>
+      <c r="F40" s="478"/>
+      <c r="G40" s="478"/>
+      <c r="H40" s="478"/>
+      <c r="I40" s="478"/>
+      <c r="J40" s="478"/>
+    </row>
+    <row r="41" s="430" customFormat="1" spans="1:10">
       <c r="A41" s="103"/>
-      <c r="B41" s="459" t="s">
+      <c r="B41" s="475" t="s">
         <v>56</v>
       </c>
-      <c r="C41" s="460"/>
-[...8 lines deleted...]
-    <row r="42" s="413" customFormat="1" spans="1:10">
+      <c r="C41" s="476"/>
+      <c r="D41" s="476"/>
+      <c r="E41" s="478"/>
+      <c r="F41" s="478"/>
+      <c r="G41" s="478"/>
+      <c r="H41" s="478"/>
+      <c r="I41" s="478"/>
+      <c r="J41" s="478"/>
+    </row>
+    <row r="42" s="430" customFormat="1" spans="1:10">
       <c r="A42" s="103"/>
-      <c r="B42" s="459" t="s">
+      <c r="B42" s="475" t="s">
         <v>57</v>
       </c>
-      <c r="C42" s="460"/>
-[...8 lines deleted...]
-    <row r="43" s="413" customFormat="1" spans="1:10">
+      <c r="C42" s="476"/>
+      <c r="D42" s="476"/>
+      <c r="E42" s="478"/>
+      <c r="F42" s="478"/>
+      <c r="G42" s="478"/>
+      <c r="H42" s="478"/>
+      <c r="I42" s="478"/>
+      <c r="J42" s="478"/>
+    </row>
+    <row r="43" s="430" customFormat="1" spans="1:10">
       <c r="A43" s="103"/>
-      <c r="B43" s="459" t="s">
+      <c r="B43" s="475" t="s">
         <v>58</v>
       </c>
-      <c r="C43" s="460"/>
-[...8 lines deleted...]
-    <row r="44" s="413" customFormat="1" spans="1:10">
+      <c r="C43" s="476"/>
+      <c r="D43" s="476"/>
+      <c r="E43" s="478"/>
+      <c r="F43" s="478"/>
+      <c r="G43" s="478"/>
+      <c r="H43" s="478"/>
+      <c r="I43" s="478"/>
+      <c r="J43" s="478"/>
+    </row>
+    <row r="44" s="430" customFormat="1" spans="1:10">
       <c r="A44" s="103"/>
-      <c r="B44" s="459" t="s">
+      <c r="B44" s="475" t="s">
         <v>59</v>
       </c>
-      <c r="C44" s="460"/>
-[...8 lines deleted...]
-    <row r="45" s="413" customFormat="1" spans="1:10">
+      <c r="C44" s="476"/>
+      <c r="D44" s="476"/>
+      <c r="E44" s="478"/>
+      <c r="F44" s="478"/>
+      <c r="G44" s="478"/>
+      <c r="H44" s="478"/>
+      <c r="I44" s="478"/>
+      <c r="J44" s="478"/>
+    </row>
+    <row r="45" s="430" customFormat="1" spans="1:10">
       <c r="A45" s="103"/>
-      <c r="B45" s="459" t="s">
+      <c r="B45" s="475" t="s">
         <v>60</v>
       </c>
-      <c r="C45" s="460"/>
-[...8 lines deleted...]
-    <row r="46" s="413" customFormat="1" spans="1:10">
+      <c r="C45" s="476"/>
+      <c r="D45" s="476"/>
+      <c r="E45" s="478"/>
+      <c r="F45" s="478"/>
+      <c r="G45" s="478"/>
+      <c r="H45" s="478"/>
+      <c r="I45" s="478"/>
+      <c r="J45" s="478"/>
+    </row>
+    <row r="46" s="430" customFormat="1" spans="1:10">
       <c r="A46" s="103"/>
-      <c r="B46" s="459" t="s">
+      <c r="B46" s="475" t="s">
         <v>61</v>
       </c>
-      <c r="C46" s="460"/>
-[...8 lines deleted...]
-    <row r="47" s="413" customFormat="1" spans="1:10">
+      <c r="C46" s="476"/>
+      <c r="D46" s="476"/>
+      <c r="E46" s="478"/>
+      <c r="F46" s="478"/>
+      <c r="G46" s="478"/>
+      <c r="H46" s="478"/>
+      <c r="I46" s="478"/>
+      <c r="J46" s="478"/>
+    </row>
+    <row r="47" s="430" customFormat="1" spans="1:10">
       <c r="A47" s="103"/>
-      <c r="B47" s="459" t="s">
+      <c r="B47" s="475" t="s">
         <v>62</v>
       </c>
-      <c r="C47" s="460"/>
-[...8 lines deleted...]
-    <row r="48" s="413" customFormat="1" spans="1:10">
+      <c r="C47" s="476"/>
+      <c r="D47" s="476"/>
+      <c r="E47" s="478"/>
+      <c r="F47" s="478"/>
+      <c r="G47" s="478"/>
+      <c r="H47" s="478"/>
+      <c r="I47" s="478"/>
+      <c r="J47" s="478"/>
+    </row>
+    <row r="48" s="430" customFormat="1" spans="1:10">
       <c r="A48" s="103"/>
-      <c r="B48" s="459" t="s">
+      <c r="B48" s="475" t="s">
         <v>63</v>
       </c>
-      <c r="C48" s="460"/>
-[...8 lines deleted...]
-    <row r="49" s="413" customFormat="1" spans="1:10">
+      <c r="C48" s="476"/>
+      <c r="D48" s="476"/>
+      <c r="E48" s="478"/>
+      <c r="F48" s="478"/>
+      <c r="G48" s="478"/>
+      <c r="H48" s="478"/>
+      <c r="I48" s="478"/>
+      <c r="J48" s="478"/>
+    </row>
+    <row r="49" s="430" customFormat="1" spans="1:10">
       <c r="A49" s="103"/>
-      <c r="B49" s="459" t="s">
+      <c r="B49" s="475" t="s">
         <v>64</v>
       </c>
-      <c r="C49" s="460"/>
-[...8 lines deleted...]
-    <row r="50" s="413" customFormat="1" spans="1:10">
+      <c r="C49" s="476"/>
+      <c r="D49" s="476"/>
+      <c r="E49" s="478"/>
+      <c r="F49" s="478"/>
+      <c r="G49" s="478"/>
+      <c r="H49" s="478"/>
+      <c r="I49" s="478"/>
+      <c r="J49" s="478"/>
+    </row>
+    <row r="50" s="430" customFormat="1" spans="1:10">
       <c r="A50" s="103"/>
-      <c r="B50" s="459" t="s">
+      <c r="B50" s="475" t="s">
         <v>65</v>
       </c>
-      <c r="C50" s="460"/>
-[...8 lines deleted...]
-    <row r="51" s="413" customFormat="1" spans="1:10">
+      <c r="C50" s="476"/>
+      <c r="D50" s="476"/>
+      <c r="E50" s="478"/>
+      <c r="F50" s="478"/>
+      <c r="G50" s="478"/>
+      <c r="H50" s="478"/>
+      <c r="I50" s="478"/>
+      <c r="J50" s="478"/>
+    </row>
+    <row r="51" s="430" customFormat="1" spans="1:10">
       <c r="A51" s="103"/>
-      <c r="B51" s="459" t="s">
+      <c r="B51" s="475" t="s">
         <v>66</v>
       </c>
-      <c r="C51" s="460"/>
-[...8 lines deleted...]
-    <row r="52" s="413" customFormat="1" spans="1:10">
+      <c r="C51" s="476"/>
+      <c r="D51" s="476"/>
+      <c r="E51" s="478"/>
+      <c r="F51" s="478"/>
+      <c r="G51" s="478"/>
+      <c r="H51" s="478"/>
+      <c r="I51" s="478"/>
+      <c r="J51" s="478"/>
+    </row>
+    <row r="52" s="430" customFormat="1" spans="1:10">
       <c r="A52" s="103"/>
-      <c r="B52" s="459" t="s">
+      <c r="B52" s="475" t="s">
         <v>67</v>
       </c>
-      <c r="C52" s="460"/>
-[...8 lines deleted...]
-    <row r="53" s="413" customFormat="1" spans="1:10">
+      <c r="C52" s="476"/>
+      <c r="D52" s="476"/>
+      <c r="E52" s="478"/>
+      <c r="F52" s="478"/>
+      <c r="G52" s="478"/>
+      <c r="H52" s="478"/>
+      <c r="I52" s="478"/>
+      <c r="J52" s="478"/>
+    </row>
+    <row r="53" s="430" customFormat="1" spans="1:10">
       <c r="A53" s="103"/>
-      <c r="B53" s="459" t="s">
+      <c r="B53" s="475" t="s">
         <v>68</v>
       </c>
-      <c r="C53" s="460"/>
-[...8 lines deleted...]
-    <row r="54" s="413" customFormat="1" spans="1:10">
+      <c r="C53" s="476"/>
+      <c r="D53" s="476"/>
+      <c r="E53" s="478"/>
+      <c r="F53" s="478"/>
+      <c r="G53" s="478"/>
+      <c r="H53" s="478"/>
+      <c r="I53" s="478"/>
+      <c r="J53" s="478"/>
+    </row>
+    <row r="54" s="430" customFormat="1" spans="1:10">
       <c r="A54" s="103"/>
-      <c r="B54" s="459" t="s">
+      <c r="B54" s="475" t="s">
         <v>69</v>
       </c>
-      <c r="C54" s="460"/>
-[...8 lines deleted...]
-    <row r="55" s="413" customFormat="1" spans="1:10">
+      <c r="C54" s="476"/>
+      <c r="D54" s="476"/>
+      <c r="E54" s="478"/>
+      <c r="F54" s="478"/>
+      <c r="G54" s="478"/>
+      <c r="H54" s="478"/>
+      <c r="I54" s="478"/>
+      <c r="J54" s="478"/>
+    </row>
+    <row r="55" s="430" customFormat="1" spans="1:10">
       <c r="A55" s="103"/>
-      <c r="B55" s="459" t="s">
+      <c r="B55" s="475" t="s">
         <v>70</v>
       </c>
-      <c r="C55" s="460"/>
-[...8 lines deleted...]
-    <row r="56" s="413" customFormat="1" spans="1:10">
+      <c r="C55" s="476"/>
+      <c r="D55" s="476"/>
+      <c r="E55" s="478"/>
+      <c r="F55" s="478"/>
+      <c r="G55" s="478"/>
+      <c r="H55" s="478"/>
+      <c r="I55" s="478"/>
+      <c r="J55" s="478"/>
+    </row>
+    <row r="56" s="430" customFormat="1" spans="1:10">
       <c r="A56" s="103"/>
-      <c r="B56" s="459" t="s">
+      <c r="B56" s="475" t="s">
         <v>71</v>
       </c>
-      <c r="C56" s="460"/>
-[...8 lines deleted...]
-    <row r="57" s="413" customFormat="1" spans="1:10">
+      <c r="C56" s="476"/>
+      <c r="D56" s="476"/>
+      <c r="E56" s="478"/>
+      <c r="F56" s="478"/>
+      <c r="G56" s="478"/>
+      <c r="H56" s="478"/>
+      <c r="I56" s="478"/>
+      <c r="J56" s="478"/>
+    </row>
+    <row r="57" s="430" customFormat="1" spans="1:10">
       <c r="A57" s="103"/>
-      <c r="B57" s="459" t="s">
+      <c r="B57" s="475" t="s">
         <v>72</v>
       </c>
-      <c r="C57" s="460"/>
-[...8 lines deleted...]
-    <row r="58" s="413" customFormat="1" spans="1:10">
+      <c r="C57" s="476"/>
+      <c r="D57" s="476"/>
+      <c r="E57" s="478"/>
+      <c r="F57" s="478"/>
+      <c r="G57" s="478"/>
+      <c r="H57" s="478"/>
+      <c r="I57" s="478"/>
+      <c r="J57" s="478"/>
+    </row>
+    <row r="58" s="430" customFormat="1" spans="1:10">
       <c r="A58" s="103"/>
-      <c r="B58" s="459" t="s">
+      <c r="B58" s="475" t="s">
         <v>73</v>
       </c>
-      <c r="C58" s="460"/>
-[...8 lines deleted...]
-    <row r="59" s="413" customFormat="1" spans="1:10">
+      <c r="C58" s="476"/>
+      <c r="D58" s="476"/>
+      <c r="E58" s="478"/>
+      <c r="F58" s="478"/>
+      <c r="G58" s="478"/>
+      <c r="H58" s="478"/>
+      <c r="I58" s="478"/>
+      <c r="J58" s="478"/>
+    </row>
+    <row r="59" s="430" customFormat="1" spans="1:10">
       <c r="A59" s="103"/>
-      <c r="B59" s="459" t="s">
+      <c r="B59" s="475" t="s">
         <v>74</v>
       </c>
-      <c r="C59" s="460"/>
-[...8 lines deleted...]
-    <row r="60" s="413" customFormat="1" spans="1:10">
+      <c r="C59" s="476"/>
+      <c r="D59" s="476"/>
+      <c r="E59" s="478"/>
+      <c r="F59" s="478"/>
+      <c r="G59" s="478"/>
+      <c r="H59" s="478"/>
+      <c r="I59" s="478"/>
+      <c r="J59" s="478"/>
+    </row>
+    <row r="60" s="430" customFormat="1" spans="1:10">
       <c r="A60" s="103"/>
-      <c r="B60" s="459" t="s">
+      <c r="B60" s="475" t="s">
         <v>75</v>
       </c>
-      <c r="C60" s="460"/>
-[...8 lines deleted...]
-    <row r="61" s="413" customFormat="1" spans="1:10">
+      <c r="C60" s="476"/>
+      <c r="D60" s="476"/>
+      <c r="E60" s="478"/>
+      <c r="F60" s="478"/>
+      <c r="G60" s="478"/>
+      <c r="H60" s="478"/>
+      <c r="I60" s="478"/>
+      <c r="J60" s="478"/>
+    </row>
+    <row r="61" s="430" customFormat="1" spans="1:10">
       <c r="A61" s="103"/>
-      <c r="B61" s="459" t="s">
+      <c r="B61" s="475" t="s">
         <v>76</v>
       </c>
-      <c r="C61" s="460"/>
-[...8 lines deleted...]
-    <row r="62" s="413" customFormat="1" spans="1:10">
+      <c r="C61" s="476"/>
+      <c r="D61" s="476"/>
+      <c r="E61" s="478"/>
+      <c r="F61" s="478"/>
+      <c r="G61" s="478"/>
+      <c r="H61" s="478"/>
+      <c r="I61" s="478"/>
+      <c r="J61" s="478"/>
+    </row>
+    <row r="62" s="430" customFormat="1" spans="1:10">
       <c r="A62" s="103"/>
-      <c r="B62" s="459" t="s">
+      <c r="B62" s="475" t="s">
         <v>77</v>
       </c>
-      <c r="C62" s="460"/>
-[...8 lines deleted...]
-    <row r="63" s="413" customFormat="1" spans="1:10">
+      <c r="C62" s="476"/>
+      <c r="D62" s="476"/>
+      <c r="E62" s="478"/>
+      <c r="F62" s="478"/>
+      <c r="G62" s="478"/>
+      <c r="H62" s="478"/>
+      <c r="I62" s="478"/>
+      <c r="J62" s="478"/>
+    </row>
+    <row r="63" s="430" customFormat="1" spans="1:10">
       <c r="A63" s="103"/>
-      <c r="B63" s="459" t="s">
+      <c r="B63" s="475" t="s">
         <v>78</v>
       </c>
-      <c r="C63" s="460"/>
-[...8 lines deleted...]
-    <row r="64" s="413" customFormat="1" spans="1:10">
+      <c r="C63" s="476"/>
+      <c r="D63" s="476"/>
+      <c r="E63" s="478"/>
+      <c r="F63" s="478"/>
+      <c r="G63" s="478"/>
+      <c r="H63" s="478"/>
+      <c r="I63" s="478"/>
+      <c r="J63" s="478"/>
+    </row>
+    <row r="64" s="430" customFormat="1" spans="1:10">
       <c r="A64" s="103"/>
-      <c r="B64" s="459" t="s">
+      <c r="B64" s="475" t="s">
         <v>79</v>
       </c>
-      <c r="C64" s="460"/>
-[...8 lines deleted...]
-    <row r="65" s="413" customFormat="1" spans="1:10">
+      <c r="C64" s="476"/>
+      <c r="D64" s="476"/>
+      <c r="E64" s="478"/>
+      <c r="F64" s="478"/>
+      <c r="G64" s="478"/>
+      <c r="H64" s="478"/>
+      <c r="I64" s="478"/>
+      <c r="J64" s="478"/>
+    </row>
+    <row r="65" s="430" customFormat="1" spans="1:10">
       <c r="A65" s="103"/>
-      <c r="B65" s="459" t="s">
+      <c r="B65" s="475" t="s">
         <v>80</v>
       </c>
-      <c r="C65" s="460"/>
-[...8 lines deleted...]
-    <row r="66" s="413" customFormat="1" spans="1:10">
+      <c r="C65" s="476"/>
+      <c r="D65" s="476"/>
+      <c r="E65" s="478"/>
+      <c r="F65" s="478"/>
+      <c r="G65" s="478"/>
+      <c r="H65" s="478"/>
+      <c r="I65" s="478"/>
+      <c r="J65" s="478"/>
+    </row>
+    <row r="66" s="430" customFormat="1" spans="1:10">
       <c r="A66" s="103"/>
-      <c r="B66" s="459" t="s">
+      <c r="B66" s="475" t="s">
         <v>81</v>
       </c>
-      <c r="C66" s="460"/>
-[...8 lines deleted...]
-    <row r="67" s="413" customFormat="1" spans="1:10">
+      <c r="C66" s="476"/>
+      <c r="D66" s="476"/>
+      <c r="E66" s="478"/>
+      <c r="F66" s="478"/>
+      <c r="G66" s="478"/>
+      <c r="H66" s="478"/>
+      <c r="I66" s="478"/>
+      <c r="J66" s="478"/>
+    </row>
+    <row r="67" s="430" customFormat="1" spans="1:10">
       <c r="A67" s="103"/>
-      <c r="B67" s="459" t="s">
+      <c r="B67" s="475" t="s">
         <v>82</v>
       </c>
-      <c r="C67" s="460"/>
-[...8 lines deleted...]
-    <row r="68" s="413" customFormat="1" spans="1:10">
+      <c r="C67" s="476"/>
+      <c r="D67" s="476"/>
+      <c r="E67" s="478"/>
+      <c r="F67" s="478"/>
+      <c r="G67" s="478"/>
+      <c r="H67" s="478"/>
+      <c r="I67" s="478"/>
+      <c r="J67" s="478"/>
+    </row>
+    <row r="68" s="430" customFormat="1" spans="1:10">
       <c r="A68" s="103"/>
-      <c r="B68" s="459" t="s">
+      <c r="B68" s="475" t="s">
         <v>83</v>
       </c>
-      <c r="C68" s="460"/>
-[...8 lines deleted...]
-    <row r="69" s="413" customFormat="1" spans="1:10">
+      <c r="C68" s="476"/>
+      <c r="D68" s="476"/>
+      <c r="E68" s="478"/>
+      <c r="F68" s="478"/>
+      <c r="G68" s="478"/>
+      <c r="H68" s="478"/>
+      <c r="I68" s="478"/>
+      <c r="J68" s="478"/>
+    </row>
+    <row r="69" s="430" customFormat="1" spans="1:10">
       <c r="A69" s="103"/>
-      <c r="B69" s="459" t="s">
+      <c r="B69" s="475" t="s">
         <v>84</v>
       </c>
-      <c r="C69" s="460"/>
-[...8 lines deleted...]
-    <row r="70" s="413" customFormat="1" spans="1:10">
+      <c r="C69" s="476"/>
+      <c r="D69" s="476"/>
+      <c r="E69" s="478"/>
+      <c r="F69" s="478"/>
+      <c r="G69" s="478"/>
+      <c r="H69" s="478"/>
+      <c r="I69" s="478"/>
+      <c r="J69" s="478"/>
+    </row>
+    <row r="70" s="430" customFormat="1" spans="1:10">
       <c r="A70" s="103"/>
-      <c r="B70" s="459" t="s">
+      <c r="B70" s="475" t="s">
         <v>85</v>
       </c>
-      <c r="C70" s="460"/>
-[...8 lines deleted...]
-    <row r="71" s="413" customFormat="1" spans="1:10">
+      <c r="C70" s="476"/>
+      <c r="D70" s="476"/>
+      <c r="E70" s="478"/>
+      <c r="F70" s="478"/>
+      <c r="G70" s="478"/>
+      <c r="H70" s="478"/>
+      <c r="I70" s="478"/>
+      <c r="J70" s="478"/>
+    </row>
+    <row r="71" s="430" customFormat="1" spans="1:10">
       <c r="A71" s="103"/>
-      <c r="B71" s="459" t="s">
+      <c r="B71" s="475" t="s">
         <v>86</v>
       </c>
-      <c r="C71" s="460"/>
-[...8 lines deleted...]
-    <row r="72" s="413" customFormat="1" spans="1:10">
+      <c r="C71" s="476"/>
+      <c r="D71" s="476"/>
+      <c r="E71" s="478"/>
+      <c r="F71" s="478"/>
+      <c r="G71" s="478"/>
+      <c r="H71" s="478"/>
+      <c r="I71" s="478"/>
+      <c r="J71" s="478"/>
+    </row>
+    <row r="72" s="430" customFormat="1" spans="1:10">
       <c r="A72" s="103"/>
-      <c r="B72" s="459" t="s">
+      <c r="B72" s="475" t="s">
         <v>87</v>
       </c>
-      <c r="C72" s="460"/>
-[...8 lines deleted...]
-    <row r="73" s="413" customFormat="1" spans="1:10">
+      <c r="C72" s="476"/>
+      <c r="D72" s="476"/>
+      <c r="E72" s="478"/>
+      <c r="F72" s="478"/>
+      <c r="G72" s="478"/>
+      <c r="H72" s="478"/>
+      <c r="I72" s="478"/>
+      <c r="J72" s="478"/>
+    </row>
+    <row r="73" s="430" customFormat="1" spans="1:10">
       <c r="A73" s="103"/>
-      <c r="B73" s="459" t="s">
+      <c r="B73" s="475" t="s">
         <v>88</v>
       </c>
-      <c r="C73" s="460"/>
-[...8 lines deleted...]
-    <row r="74" s="413" customFormat="1" spans="1:10">
+      <c r="C73" s="476"/>
+      <c r="D73" s="476"/>
+      <c r="E73" s="478"/>
+      <c r="F73" s="478"/>
+      <c r="G73" s="478"/>
+      <c r="H73" s="478"/>
+      <c r="I73" s="478"/>
+      <c r="J73" s="478"/>
+    </row>
+    <row r="74" s="430" customFormat="1" spans="1:10">
       <c r="A74" s="103"/>
-      <c r="B74" s="459" t="s">
+      <c r="B74" s="475" t="s">
         <v>89</v>
       </c>
-      <c r="C74" s="460"/>
-[...8 lines deleted...]
-    <row r="75" s="413" customFormat="1" spans="1:10">
+      <c r="C74" s="476"/>
+      <c r="D74" s="476"/>
+      <c r="E74" s="478"/>
+      <c r="F74" s="478"/>
+      <c r="G74" s="478"/>
+      <c r="H74" s="478"/>
+      <c r="I74" s="478"/>
+      <c r="J74" s="478"/>
+    </row>
+    <row r="75" s="430" customFormat="1" spans="1:10">
       <c r="A75" s="103"/>
-      <c r="B75" s="459" t="s">
+      <c r="B75" s="475" t="s">
         <v>90</v>
       </c>
-      <c r="C75" s="460"/>
-[...8 lines deleted...]
-    <row r="76" s="413" customFormat="1" spans="1:10">
+      <c r="C75" s="476"/>
+      <c r="D75" s="476"/>
+      <c r="E75" s="478"/>
+      <c r="F75" s="478"/>
+      <c r="G75" s="478"/>
+      <c r="H75" s="478"/>
+      <c r="I75" s="478"/>
+      <c r="J75" s="478"/>
+    </row>
+    <row r="76" s="430" customFormat="1" spans="1:10">
       <c r="A76" s="103"/>
-      <c r="B76" s="459" t="s">
+      <c r="B76" s="475" t="s">
         <v>91</v>
       </c>
-      <c r="C76" s="460"/>
-[...8 lines deleted...]
-    <row r="77" s="413" customFormat="1" spans="1:10">
+      <c r="C76" s="476"/>
+      <c r="D76" s="476"/>
+      <c r="E76" s="478"/>
+      <c r="F76" s="478"/>
+      <c r="G76" s="478"/>
+      <c r="H76" s="478"/>
+      <c r="I76" s="478"/>
+      <c r="J76" s="478"/>
+    </row>
+    <row r="77" s="430" customFormat="1" spans="1:10">
       <c r="A77" s="103"/>
-      <c r="B77" s="459" t="s">
+      <c r="B77" s="475" t="s">
         <v>92</v>
       </c>
-      <c r="C77" s="460"/>
-[...8 lines deleted...]
-    <row r="78" s="413" customFormat="1" spans="1:10">
+      <c r="C77" s="476"/>
+      <c r="D77" s="476"/>
+      <c r="E77" s="478"/>
+      <c r="F77" s="478"/>
+      <c r="G77" s="478"/>
+      <c r="H77" s="478"/>
+      <c r="I77" s="478"/>
+      <c r="J77" s="478"/>
+    </row>
+    <row r="78" s="430" customFormat="1" spans="1:10">
       <c r="A78" s="103"/>
-      <c r="B78" s="459" t="s">
+      <c r="B78" s="475" t="s">
         <v>93</v>
       </c>
-      <c r="C78" s="460"/>
-[...8 lines deleted...]
-    <row r="79" s="413" customFormat="1" spans="1:10">
+      <c r="C78" s="476"/>
+      <c r="D78" s="476"/>
+      <c r="E78" s="478"/>
+      <c r="F78" s="478"/>
+      <c r="G78" s="478"/>
+      <c r="H78" s="478"/>
+      <c r="I78" s="478"/>
+      <c r="J78" s="478"/>
+    </row>
+    <row r="79" s="430" customFormat="1" spans="1:10">
       <c r="A79" s="103"/>
-      <c r="B79" s="459" t="s">
+      <c r="B79" s="475" t="s">
         <v>94</v>
       </c>
-      <c r="C79" s="460"/>
-[...8 lines deleted...]
-    <row r="80" s="413" customFormat="1" spans="1:10">
+      <c r="C79" s="476"/>
+      <c r="D79" s="476"/>
+      <c r="E79" s="478"/>
+      <c r="F79" s="478"/>
+      <c r="G79" s="478"/>
+      <c r="H79" s="478"/>
+      <c r="I79" s="478"/>
+      <c r="J79" s="478"/>
+    </row>
+    <row r="80" s="430" customFormat="1" spans="1:10">
       <c r="A80" s="103"/>
-      <c r="B80" s="459" t="s">
+      <c r="B80" s="475" t="s">
         <v>95</v>
       </c>
-      <c r="C80" s="460"/>
-[...8 lines deleted...]
-    <row r="81" s="413" customFormat="1" spans="1:10">
+      <c r="C80" s="476"/>
+      <c r="D80" s="476"/>
+      <c r="E80" s="478"/>
+      <c r="F80" s="478"/>
+      <c r="G80" s="478"/>
+      <c r="H80" s="478"/>
+      <c r="I80" s="478"/>
+      <c r="J80" s="478"/>
+    </row>
+    <row r="81" s="430" customFormat="1" spans="1:10">
       <c r="A81" s="103"/>
-      <c r="B81" s="459" t="s">
+      <c r="B81" s="475" t="s">
         <v>96</v>
       </c>
-      <c r="C81" s="460"/>
-[...8 lines deleted...]
-    <row r="82" s="413" customFormat="1" spans="1:10">
+      <c r="C81" s="476"/>
+      <c r="D81" s="476"/>
+      <c r="E81" s="478"/>
+      <c r="F81" s="478"/>
+      <c r="G81" s="478"/>
+      <c r="H81" s="478"/>
+      <c r="I81" s="478"/>
+      <c r="J81" s="478"/>
+    </row>
+    <row r="82" s="430" customFormat="1" spans="1:10">
       <c r="A82" s="103"/>
-      <c r="B82" s="459" t="s">
+      <c r="B82" s="475" t="s">
         <v>97</v>
       </c>
-      <c r="C82" s="460"/>
-[...8 lines deleted...]
-    <row r="83" s="413" customFormat="1" spans="1:10">
+      <c r="C82" s="476"/>
+      <c r="D82" s="476"/>
+      <c r="E82" s="478"/>
+      <c r="F82" s="478"/>
+      <c r="G82" s="478"/>
+      <c r="H82" s="478"/>
+      <c r="I82" s="478"/>
+      <c r="J82" s="478"/>
+    </row>
+    <row r="83" s="430" customFormat="1" spans="1:10">
       <c r="A83" s="103"/>
-      <c r="B83" s="459" t="s">
+      <c r="B83" s="475" t="s">
         <v>98</v>
       </c>
-      <c r="C83" s="460"/>
-[...8 lines deleted...]
-    <row r="84" s="413" customFormat="1" spans="1:10">
+      <c r="C83" s="476"/>
+      <c r="D83" s="476"/>
+      <c r="E83" s="478"/>
+      <c r="F83" s="478"/>
+      <c r="G83" s="478"/>
+      <c r="H83" s="478"/>
+      <c r="I83" s="478"/>
+      <c r="J83" s="478"/>
+    </row>
+    <row r="84" s="430" customFormat="1" spans="1:10">
       <c r="A84" s="103"/>
-      <c r="B84" s="459" t="s">
+      <c r="B84" s="475" t="s">
         <v>99</v>
       </c>
-      <c r="C84" s="460"/>
-[...8 lines deleted...]
-    <row r="85" s="413" customFormat="1" spans="1:10">
+      <c r="C84" s="476"/>
+      <c r="D84" s="476"/>
+      <c r="E84" s="478"/>
+      <c r="F84" s="478"/>
+      <c r="G84" s="478"/>
+      <c r="H84" s="478"/>
+      <c r="I84" s="478"/>
+      <c r="J84" s="478"/>
+    </row>
+    <row r="85" s="430" customFormat="1" spans="1:10">
       <c r="A85" s="103"/>
-      <c r="B85" s="459" t="s">
+      <c r="B85" s="475" t="s">
         <v>100</v>
       </c>
-      <c r="C85" s="460"/>
-[...8 lines deleted...]
-    <row r="86" s="413" customFormat="1" spans="1:10">
+      <c r="C85" s="476"/>
+      <c r="D85" s="476"/>
+      <c r="E85" s="478"/>
+      <c r="F85" s="478"/>
+      <c r="G85" s="478"/>
+      <c r="H85" s="478"/>
+      <c r="I85" s="478"/>
+      <c r="J85" s="478"/>
+    </row>
+    <row r="86" s="430" customFormat="1" spans="1:10">
       <c r="A86" s="103"/>
-      <c r="B86" s="459" t="s">
+      <c r="B86" s="475" t="s">
         <v>101</v>
       </c>
-      <c r="C86" s="460"/>
-[...8 lines deleted...]
-    <row r="87" s="413" customFormat="1" spans="1:10">
+      <c r="C86" s="476"/>
+      <c r="D86" s="476"/>
+      <c r="E86" s="478"/>
+      <c r="F86" s="478"/>
+      <c r="G86" s="478"/>
+      <c r="H86" s="478"/>
+      <c r="I86" s="478"/>
+      <c r="J86" s="478"/>
+    </row>
+    <row r="87" s="430" customFormat="1" spans="1:10">
       <c r="A87" s="103"/>
-      <c r="B87" s="459" t="s">
+      <c r="B87" s="475" t="s">
         <v>102</v>
       </c>
-      <c r="C87" s="460"/>
-[...8 lines deleted...]
-    <row r="88" s="413" customFormat="1" spans="1:10">
+      <c r="C87" s="476"/>
+      <c r="D87" s="476"/>
+      <c r="E87" s="478"/>
+      <c r="F87" s="478"/>
+      <c r="G87" s="478"/>
+      <c r="H87" s="478"/>
+      <c r="I87" s="478"/>
+      <c r="J87" s="478"/>
+    </row>
+    <row r="88" s="430" customFormat="1" spans="1:10">
       <c r="A88" s="103"/>
-      <c r="B88" s="459" t="s">
+      <c r="B88" s="475" t="s">
         <v>103</v>
       </c>
-      <c r="C88" s="460"/>
-[...8 lines deleted...]
-    <row r="89" s="413" customFormat="1" spans="1:10">
+      <c r="C88" s="476"/>
+      <c r="D88" s="476"/>
+      <c r="E88" s="478"/>
+      <c r="F88" s="478"/>
+      <c r="G88" s="478"/>
+      <c r="H88" s="478"/>
+      <c r="I88" s="478"/>
+      <c r="J88" s="478"/>
+    </row>
+    <row r="89" s="430" customFormat="1" spans="1:10">
       <c r="A89" s="103"/>
-      <c r="B89" s="459" t="s">
+      <c r="B89" s="475" t="s">
         <v>104</v>
       </c>
-      <c r="C89" s="460"/>
-[...8 lines deleted...]
-    <row r="90" s="413" customFormat="1" spans="1:10">
+      <c r="C89" s="476"/>
+      <c r="D89" s="476"/>
+      <c r="E89" s="478"/>
+      <c r="F89" s="478"/>
+      <c r="G89" s="478"/>
+      <c r="H89" s="478"/>
+      <c r="I89" s="478"/>
+      <c r="J89" s="478"/>
+    </row>
+    <row r="90" s="430" customFormat="1" spans="1:10">
       <c r="A90" s="103"/>
-      <c r="B90" s="459" t="s">
+      <c r="B90" s="475" t="s">
         <v>105</v>
       </c>
-      <c r="C90" s="460"/>
-[...8 lines deleted...]
-    <row r="91" s="413" customFormat="1" spans="1:10">
+      <c r="C90" s="476"/>
+      <c r="D90" s="476"/>
+      <c r="E90" s="478"/>
+      <c r="F90" s="478"/>
+      <c r="G90" s="478"/>
+      <c r="H90" s="478"/>
+      <c r="I90" s="478"/>
+      <c r="J90" s="478"/>
+    </row>
+    <row r="91" s="430" customFormat="1" spans="1:10">
       <c r="A91" s="103"/>
-      <c r="B91" s="459" t="s">
+      <c r="B91" s="475" t="s">
         <v>106</v>
       </c>
-      <c r="C91" s="460"/>
-[...8 lines deleted...]
-    <row r="92" s="413" customFormat="1" spans="1:10">
+      <c r="C91" s="476"/>
+      <c r="D91" s="476"/>
+      <c r="E91" s="478"/>
+      <c r="F91" s="478"/>
+      <c r="G91" s="478"/>
+      <c r="H91" s="478"/>
+      <c r="I91" s="478"/>
+      <c r="J91" s="478"/>
+    </row>
+    <row r="92" s="430" customFormat="1" spans="1:10">
       <c r="A92" s="103"/>
-      <c r="B92" s="459" t="s">
+      <c r="B92" s="475" t="s">
         <v>107</v>
       </c>
-      <c r="C92" s="460"/>
-[...8 lines deleted...]
-    <row r="93" s="413" customFormat="1" spans="1:10">
+      <c r="C92" s="476"/>
+      <c r="D92" s="476"/>
+      <c r="E92" s="478"/>
+      <c r="F92" s="478"/>
+      <c r="G92" s="478"/>
+      <c r="H92" s="478"/>
+      <c r="I92" s="478"/>
+      <c r="J92" s="478"/>
+    </row>
+    <row r="93" s="430" customFormat="1" spans="1:10">
       <c r="A93" s="103"/>
-      <c r="B93" s="459" t="s">
+      <c r="B93" s="475" t="s">
         <v>108</v>
       </c>
-      <c r="C93" s="460"/>
-[...8 lines deleted...]
-    <row r="94" s="413" customFormat="1" spans="1:10">
+      <c r="C93" s="476"/>
+      <c r="D93" s="476"/>
+      <c r="E93" s="478"/>
+      <c r="F93" s="478"/>
+      <c r="G93" s="478"/>
+      <c r="H93" s="478"/>
+      <c r="I93" s="478"/>
+      <c r="J93" s="478"/>
+    </row>
+    <row r="94" s="430" customFormat="1" spans="1:10">
       <c r="A94" s="103"/>
-      <c r="B94" s="459" t="s">
+      <c r="B94" s="475" t="s">
         <v>109</v>
       </c>
-      <c r="C94" s="460"/>
-[...8 lines deleted...]
-    <row r="95" s="413" customFormat="1" spans="1:10">
+      <c r="C94" s="476"/>
+      <c r="D94" s="476"/>
+      <c r="E94" s="478"/>
+      <c r="F94" s="478"/>
+      <c r="G94" s="478"/>
+      <c r="H94" s="478"/>
+      <c r="I94" s="478"/>
+      <c r="J94" s="478"/>
+    </row>
+    <row r="95" s="430" customFormat="1" spans="1:10">
       <c r="A95" s="103"/>
-      <c r="B95" s="459" t="s">
+      <c r="B95" s="475" t="s">
         <v>110</v>
       </c>
-      <c r="C95" s="460"/>
-[...8 lines deleted...]
-    <row r="96" s="413" customFormat="1" spans="1:10">
+      <c r="C95" s="476"/>
+      <c r="D95" s="476"/>
+      <c r="E95" s="478"/>
+      <c r="F95" s="478"/>
+      <c r="G95" s="478"/>
+      <c r="H95" s="478"/>
+      <c r="I95" s="478"/>
+      <c r="J95" s="478"/>
+    </row>
+    <row r="96" s="430" customFormat="1" spans="1:10">
       <c r="A96" s="103"/>
-      <c r="B96" s="459" t="s">
+      <c r="B96" s="475" t="s">
         <v>111</v>
       </c>
-      <c r="C96" s="460"/>
-[...8 lines deleted...]
-    <row r="97" s="413" customFormat="1" spans="1:10">
+      <c r="C96" s="476"/>
+      <c r="D96" s="476"/>
+      <c r="E96" s="478"/>
+      <c r="F96" s="478"/>
+      <c r="G96" s="478"/>
+      <c r="H96" s="478"/>
+      <c r="I96" s="478"/>
+      <c r="J96" s="478"/>
+    </row>
+    <row r="97" s="430" customFormat="1" spans="1:10">
       <c r="A97" s="103"/>
-      <c r="B97" s="459" t="s">
+      <c r="B97" s="475" t="s">
         <v>112</v>
       </c>
-      <c r="C97" s="460"/>
-[...8 lines deleted...]
-    <row r="98" s="413" customFormat="1" spans="1:10">
+      <c r="C97" s="476"/>
+      <c r="D97" s="476"/>
+      <c r="E97" s="478"/>
+      <c r="F97" s="478"/>
+      <c r="G97" s="478"/>
+      <c r="H97" s="478"/>
+      <c r="I97" s="478"/>
+      <c r="J97" s="478"/>
+    </row>
+    <row r="98" s="430" customFormat="1" spans="1:10">
       <c r="A98" s="103"/>
-      <c r="B98" s="459" t="s">
+      <c r="B98" s="475" t="s">
         <v>113</v>
       </c>
-      <c r="C98" s="460"/>
-[...8 lines deleted...]
-    <row r="99" s="413" customFormat="1" spans="1:10">
+      <c r="C98" s="476"/>
+      <c r="D98" s="476"/>
+      <c r="E98" s="478"/>
+      <c r="F98" s="478"/>
+      <c r="G98" s="478"/>
+      <c r="H98" s="478"/>
+      <c r="I98" s="478"/>
+      <c r="J98" s="478"/>
+    </row>
+    <row r="99" s="430" customFormat="1" spans="1:10">
       <c r="A99" s="103"/>
-      <c r="B99" s="459" t="s">
+      <c r="B99" s="475" t="s">
         <v>114</v>
       </c>
-      <c r="C99" s="460"/>
-[...8 lines deleted...]
-    <row r="100" s="413" customFormat="1" spans="1:10">
+      <c r="C99" s="476"/>
+      <c r="D99" s="476"/>
+      <c r="E99" s="478"/>
+      <c r="F99" s="478"/>
+      <c r="G99" s="478"/>
+      <c r="H99" s="478"/>
+      <c r="I99" s="478"/>
+      <c r="J99" s="478"/>
+    </row>
+    <row r="100" s="430" customFormat="1" spans="1:10">
       <c r="A100" s="103"/>
-      <c r="B100" s="459" t="s">
+      <c r="B100" s="475" t="s">
         <v>115</v>
       </c>
-      <c r="C100" s="460"/>
-[...8 lines deleted...]
-    <row r="101" s="413" customFormat="1" spans="1:10">
+      <c r="C100" s="476"/>
+      <c r="D100" s="476"/>
+      <c r="E100" s="478"/>
+      <c r="F100" s="478"/>
+      <c r="G100" s="478"/>
+      <c r="H100" s="478"/>
+      <c r="I100" s="478"/>
+      <c r="J100" s="478"/>
+    </row>
+    <row r="101" s="430" customFormat="1" spans="1:10">
       <c r="A101" s="103"/>
-      <c r="B101" s="459" t="s">
+      <c r="B101" s="475" t="s">
         <v>116</v>
       </c>
-      <c r="C101" s="460"/>
-[...8 lines deleted...]
-    <row r="102" s="413" customFormat="1" spans="1:10">
+      <c r="C101" s="476"/>
+      <c r="D101" s="476"/>
+      <c r="E101" s="478"/>
+      <c r="F101" s="478"/>
+      <c r="G101" s="478"/>
+      <c r="H101" s="478"/>
+      <c r="I101" s="478"/>
+      <c r="J101" s="478"/>
+    </row>
+    <row r="102" s="430" customFormat="1" spans="1:10">
       <c r="A102" s="103"/>
-      <c r="B102" s="459" t="s">
+      <c r="B102" s="475" t="s">
         <v>117</v>
       </c>
-      <c r="C102" s="460"/>
-[...8 lines deleted...]
-    <row r="103" s="413" customFormat="1" spans="1:10">
+      <c r="C102" s="476"/>
+      <c r="D102" s="476"/>
+      <c r="E102" s="478"/>
+      <c r="F102" s="478"/>
+      <c r="G102" s="478"/>
+      <c r="H102" s="478"/>
+      <c r="I102" s="478"/>
+      <c r="J102" s="478"/>
+    </row>
+    <row r="103" s="430" customFormat="1" spans="1:10">
       <c r="A103" s="103"/>
-      <c r="B103" s="459" t="s">
+      <c r="B103" s="475" t="s">
         <v>118</v>
       </c>
-      <c r="C103" s="460"/>
-[...8 lines deleted...]
-    <row r="104" s="413" customFormat="1" spans="1:10">
+      <c r="C103" s="476"/>
+      <c r="D103" s="476"/>
+      <c r="E103" s="478"/>
+      <c r="F103" s="478"/>
+      <c r="G103" s="478"/>
+      <c r="H103" s="478"/>
+      <c r="I103" s="478"/>
+      <c r="J103" s="478"/>
+    </row>
+    <row r="104" s="430" customFormat="1" spans="1:10">
       <c r="A104" s="103"/>
-      <c r="B104" s="459" t="s">
+      <c r="B104" s="475" t="s">
         <v>119</v>
       </c>
-      <c r="C104" s="460"/>
-[...8 lines deleted...]
-    <row r="105" s="413" customFormat="1" spans="1:10">
+      <c r="C104" s="476"/>
+      <c r="D104" s="476"/>
+      <c r="E104" s="478"/>
+      <c r="F104" s="478"/>
+      <c r="G104" s="478"/>
+      <c r="H104" s="478"/>
+      <c r="I104" s="478"/>
+      <c r="J104" s="478"/>
+    </row>
+    <row r="105" s="430" customFormat="1" spans="1:10">
       <c r="A105" s="103"/>
-      <c r="B105" s="459" t="s">
+      <c r="B105" s="475" t="s">
         <v>120</v>
       </c>
-      <c r="C105" s="460"/>
-[...8 lines deleted...]
-    <row r="106" s="413" customFormat="1" spans="1:10">
+      <c r="C105" s="476"/>
+      <c r="D105" s="476"/>
+      <c r="E105" s="478"/>
+      <c r="F105" s="478"/>
+      <c r="G105" s="478"/>
+      <c r="H105" s="478"/>
+      <c r="I105" s="478"/>
+      <c r="J105" s="478"/>
+    </row>
+    <row r="106" s="430" customFormat="1" spans="1:10">
       <c r="A106" s="103"/>
-      <c r="B106" s="459" t="s">
+      <c r="B106" s="475" t="s">
         <v>121</v>
       </c>
-      <c r="C106" s="460"/>
-[...8 lines deleted...]
-    <row r="107" s="413" customFormat="1" spans="1:10">
+      <c r="C106" s="476"/>
+      <c r="D106" s="476"/>
+      <c r="E106" s="478"/>
+      <c r="F106" s="478"/>
+      <c r="G106" s="478"/>
+      <c r="H106" s="478"/>
+      <c r="I106" s="478"/>
+      <c r="J106" s="478"/>
+    </row>
+    <row r="107" s="430" customFormat="1" spans="1:10">
       <c r="A107" s="103"/>
-      <c r="B107" s="459" t="s">
+      <c r="B107" s="475" t="s">
         <v>122</v>
       </c>
-      <c r="C107" s="460"/>
-[...8 lines deleted...]
-    <row r="108" s="413" customFormat="1" spans="1:10">
+      <c r="C107" s="476"/>
+      <c r="D107" s="476"/>
+      <c r="E107" s="478"/>
+      <c r="F107" s="478"/>
+      <c r="G107" s="478"/>
+      <c r="H107" s="478"/>
+      <c r="I107" s="478"/>
+      <c r="J107" s="478"/>
+    </row>
+    <row r="108" s="430" customFormat="1" spans="1:10">
       <c r="A108" s="103"/>
-      <c r="B108" s="459" t="s">
+      <c r="B108" s="475" t="s">
         <v>123</v>
       </c>
-      <c r="C108" s="460"/>
-[...8 lines deleted...]
-    <row r="109" s="413" customFormat="1" spans="1:10">
+      <c r="C108" s="476"/>
+      <c r="D108" s="476"/>
+      <c r="E108" s="478"/>
+      <c r="F108" s="478"/>
+      <c r="G108" s="478"/>
+      <c r="H108" s="478"/>
+      <c r="I108" s="478"/>
+      <c r="J108" s="478"/>
+    </row>
+    <row r="109" s="430" customFormat="1" spans="1:10">
       <c r="A109" s="103"/>
-      <c r="B109" s="459" t="s">
+      <c r="B109" s="475" t="s">
         <v>124</v>
       </c>
-      <c r="C109" s="460"/>
-[...8 lines deleted...]
-    <row r="110" s="413" customFormat="1" spans="1:10">
+      <c r="C109" s="476"/>
+      <c r="D109" s="476"/>
+      <c r="E109" s="478"/>
+      <c r="F109" s="478"/>
+      <c r="G109" s="478"/>
+      <c r="H109" s="478"/>
+      <c r="I109" s="478"/>
+      <c r="J109" s="478"/>
+    </row>
+    <row r="110" s="430" customFormat="1" spans="1:10">
       <c r="A110" s="103"/>
-      <c r="B110" s="459" t="s">
+      <c r="B110" s="475" t="s">
         <v>125</v>
       </c>
-      <c r="C110" s="460"/>
-[...8 lines deleted...]
-    <row r="111" s="413" customFormat="1" spans="1:10">
+      <c r="C110" s="476"/>
+      <c r="D110" s="476"/>
+      <c r="E110" s="478"/>
+      <c r="F110" s="478"/>
+      <c r="G110" s="478"/>
+      <c r="H110" s="478"/>
+      <c r="I110" s="478"/>
+      <c r="J110" s="478"/>
+    </row>
+    <row r="111" s="430" customFormat="1" spans="1:10">
       <c r="A111" s="103"/>
-      <c r="B111" s="459" t="s">
+      <c r="B111" s="475" t="s">
         <v>126</v>
       </c>
-      <c r="C111" s="460"/>
-[...8 lines deleted...]
-    <row r="112" s="413" customFormat="1" spans="1:10">
+      <c r="C111" s="476"/>
+      <c r="D111" s="476"/>
+      <c r="E111" s="478"/>
+      <c r="F111" s="478"/>
+      <c r="G111" s="478"/>
+      <c r="H111" s="478"/>
+      <c r="I111" s="478"/>
+      <c r="J111" s="478"/>
+    </row>
+    <row r="112" s="430" customFormat="1" spans="1:10">
       <c r="A112" s="103"/>
-      <c r="B112" s="459" t="s">
+      <c r="B112" s="475" t="s">
         <v>127</v>
       </c>
-      <c r="C112" s="460"/>
-[...8 lines deleted...]
-    <row r="113" s="413" customFormat="1" spans="1:10">
+      <c r="C112" s="476"/>
+      <c r="D112" s="476"/>
+      <c r="E112" s="478"/>
+      <c r="F112" s="478"/>
+      <c r="G112" s="478"/>
+      <c r="H112" s="478"/>
+      <c r="I112" s="478"/>
+      <c r="J112" s="478"/>
+    </row>
+    <row r="113" s="430" customFormat="1" spans="1:10">
       <c r="A113" s="103"/>
-      <c r="B113" s="459" t="s">
+      <c r="B113" s="475" t="s">
         <v>128</v>
       </c>
-      <c r="C113" s="460"/>
-[...8 lines deleted...]
-    <row r="114" s="413" customFormat="1" spans="1:10">
+      <c r="C113" s="476"/>
+      <c r="D113" s="476"/>
+      <c r="E113" s="478"/>
+      <c r="F113" s="478"/>
+      <c r="G113" s="478"/>
+      <c r="H113" s="478"/>
+      <c r="I113" s="478"/>
+      <c r="J113" s="478"/>
+    </row>
+    <row r="114" s="430" customFormat="1" spans="1:10">
       <c r="A114" s="103"/>
-      <c r="B114" s="459" t="s">
+      <c r="B114" s="475" t="s">
         <v>129</v>
       </c>
-      <c r="C114" s="460"/>
-[...8 lines deleted...]
-    <row r="115" s="413" customFormat="1" spans="1:10">
+      <c r="C114" s="476"/>
+      <c r="D114" s="476"/>
+      <c r="E114" s="478"/>
+      <c r="F114" s="478"/>
+      <c r="G114" s="478"/>
+      <c r="H114" s="478"/>
+      <c r="I114" s="478"/>
+      <c r="J114" s="478"/>
+    </row>
+    <row r="115" s="430" customFormat="1" spans="1:10">
       <c r="A115" s="103"/>
-      <c r="B115" s="459" t="s">
+      <c r="B115" s="475" t="s">
         <v>130</v>
       </c>
-      <c r="C115" s="460"/>
-[...8 lines deleted...]
-    <row r="116" s="413" customFormat="1" spans="1:10">
+      <c r="C115" s="476"/>
+      <c r="D115" s="476"/>
+      <c r="E115" s="478"/>
+      <c r="F115" s="478"/>
+      <c r="G115" s="478"/>
+      <c r="H115" s="478"/>
+      <c r="I115" s="478"/>
+      <c r="J115" s="478"/>
+    </row>
+    <row r="116" s="430" customFormat="1" spans="1:10">
       <c r="A116" s="103"/>
-      <c r="B116" s="459" t="s">
+      <c r="B116" s="475" t="s">
         <v>131</v>
       </c>
-      <c r="C116" s="460"/>
-[...8 lines deleted...]
-    <row r="117" s="413" customFormat="1" spans="1:10">
+      <c r="C116" s="476"/>
+      <c r="D116" s="476"/>
+      <c r="E116" s="478"/>
+      <c r="F116" s="478"/>
+      <c r="G116" s="478"/>
+      <c r="H116" s="478"/>
+      <c r="I116" s="478"/>
+      <c r="J116" s="478"/>
+    </row>
+    <row r="117" s="430" customFormat="1" spans="1:10">
       <c r="A117" s="103"/>
-      <c r="B117" s="459" t="s">
+      <c r="B117" s="475" t="s">
         <v>132</v>
       </c>
-      <c r="C117" s="460"/>
-[...8 lines deleted...]
-    <row r="118" s="413" customFormat="1" spans="1:10">
+      <c r="C117" s="476"/>
+      <c r="D117" s="476"/>
+      <c r="E117" s="478"/>
+      <c r="F117" s="478"/>
+      <c r="G117" s="478"/>
+      <c r="H117" s="478"/>
+      <c r="I117" s="478"/>
+      <c r="J117" s="478"/>
+    </row>
+    <row r="118" s="430" customFormat="1" spans="1:10">
       <c r="A118" s="103"/>
-      <c r="B118" s="459" t="s">
+      <c r="B118" s="475" t="s">
         <v>133</v>
       </c>
-      <c r="C118" s="460"/>
-[...8 lines deleted...]
-    <row r="119" s="413" customFormat="1" spans="1:10">
+      <c r="C118" s="476"/>
+      <c r="D118" s="476"/>
+      <c r="E118" s="478"/>
+      <c r="F118" s="478"/>
+      <c r="G118" s="478"/>
+      <c r="H118" s="478"/>
+      <c r="I118" s="478"/>
+      <c r="J118" s="478"/>
+    </row>
+    <row r="119" s="430" customFormat="1" spans="1:10">
       <c r="A119" s="103"/>
-      <c r="B119" s="459" t="s">
+      <c r="B119" s="475" t="s">
         <v>134</v>
       </c>
-      <c r="C119" s="460"/>
-[...8 lines deleted...]
-    <row r="120" s="413" customFormat="1" spans="1:10">
+      <c r="C119" s="476"/>
+      <c r="D119" s="476"/>
+      <c r="E119" s="478"/>
+      <c r="F119" s="478"/>
+      <c r="G119" s="478"/>
+      <c r="H119" s="478"/>
+      <c r="I119" s="478"/>
+      <c r="J119" s="478"/>
+    </row>
+    <row r="120" s="430" customFormat="1" spans="1:10">
       <c r="A120" s="103"/>
-      <c r="B120" s="459" t="s">
+      <c r="B120" s="475" t="s">
         <v>135</v>
       </c>
-      <c r="C120" s="460"/>
-[...8 lines deleted...]
-    <row r="121" s="413" customFormat="1" spans="1:10">
+      <c r="C120" s="476"/>
+      <c r="D120" s="476"/>
+      <c r="E120" s="478"/>
+      <c r="F120" s="478"/>
+      <c r="G120" s="478"/>
+      <c r="H120" s="478"/>
+      <c r="I120" s="478"/>
+      <c r="J120" s="478"/>
+    </row>
+    <row r="121" s="430" customFormat="1" spans="1:10">
       <c r="A121" s="103"/>
-      <c r="B121" s="459" t="s">
+      <c r="B121" s="475" t="s">
         <v>136</v>
       </c>
-      <c r="C121" s="460"/>
-[...8 lines deleted...]
-    <row r="122" s="413" customFormat="1" spans="1:10">
+      <c r="C121" s="476"/>
+      <c r="D121" s="476"/>
+      <c r="E121" s="478"/>
+      <c r="F121" s="478"/>
+      <c r="G121" s="478"/>
+      <c r="H121" s="478"/>
+      <c r="I121" s="478"/>
+      <c r="J121" s="478"/>
+    </row>
+    <row r="122" s="430" customFormat="1" spans="1:10">
       <c r="A122" s="103"/>
-      <c r="B122" s="459" t="s">
+      <c r="B122" s="475" t="s">
         <v>137</v>
       </c>
-      <c r="C122" s="460"/>
-[...8 lines deleted...]
-    <row r="123" s="413" customFormat="1" spans="1:10">
+      <c r="C122" s="476"/>
+      <c r="D122" s="476"/>
+      <c r="E122" s="478"/>
+      <c r="F122" s="478"/>
+      <c r="G122" s="478"/>
+      <c r="H122" s="478"/>
+      <c r="I122" s="478"/>
+      <c r="J122" s="478"/>
+    </row>
+    <row r="123" s="430" customFormat="1" spans="1:10">
       <c r="A123" s="103"/>
-      <c r="B123" s="459" t="s">
+      <c r="B123" s="475" t="s">
         <v>138</v>
       </c>
-      <c r="C123" s="460"/>
-[...8 lines deleted...]
-    <row r="124" s="413" customFormat="1" spans="1:10">
+      <c r="C123" s="476"/>
+      <c r="D123" s="476"/>
+      <c r="E123" s="478"/>
+      <c r="F123" s="478"/>
+      <c r="G123" s="478"/>
+      <c r="H123" s="478"/>
+      <c r="I123" s="478"/>
+      <c r="J123" s="478"/>
+    </row>
+    <row r="124" s="430" customFormat="1" spans="1:10">
       <c r="A124" s="103"/>
-      <c r="B124" s="459" t="s">
+      <c r="B124" s="475" t="s">
         <v>139</v>
       </c>
-      <c r="C124" s="460"/>
-[...8 lines deleted...]
-    <row r="125" s="413" customFormat="1" spans="1:10">
+      <c r="C124" s="476"/>
+      <c r="D124" s="476"/>
+      <c r="E124" s="478"/>
+      <c r="F124" s="478"/>
+      <c r="G124" s="478"/>
+      <c r="H124" s="478"/>
+      <c r="I124" s="478"/>
+      <c r="J124" s="478"/>
+    </row>
+    <row r="125" s="430" customFormat="1" spans="1:10">
       <c r="A125" s="103"/>
-      <c r="B125" s="459" t="s">
+      <c r="B125" s="475" t="s">
         <v>140</v>
       </c>
-      <c r="C125" s="460"/>
-[...8 lines deleted...]
-    <row r="126" s="413" customFormat="1" spans="1:10">
+      <c r="C125" s="476"/>
+      <c r="D125" s="476"/>
+      <c r="E125" s="478"/>
+      <c r="F125" s="478"/>
+      <c r="G125" s="478"/>
+      <c r="H125" s="478"/>
+      <c r="I125" s="478"/>
+      <c r="J125" s="478"/>
+    </row>
+    <row r="126" s="430" customFormat="1" spans="1:10">
       <c r="A126" s="103"/>
-      <c r="B126" s="459" t="s">
+      <c r="B126" s="475" t="s">
         <v>141</v>
       </c>
-      <c r="C126" s="460"/>
-[...8 lines deleted...]
-    <row r="127" s="413" customFormat="1" spans="1:10">
+      <c r="C126" s="476"/>
+      <c r="D126" s="476"/>
+      <c r="E126" s="478"/>
+      <c r="F126" s="478"/>
+      <c r="G126" s="478"/>
+      <c r="H126" s="478"/>
+      <c r="I126" s="478"/>
+      <c r="J126" s="478"/>
+    </row>
+    <row r="127" s="430" customFormat="1" spans="1:10">
       <c r="A127" s="103"/>
-      <c r="B127" s="459" t="s">
+      <c r="B127" s="475" t="s">
         <v>142</v>
       </c>
-      <c r="C127" s="460"/>
-[...8 lines deleted...]
-    <row r="128" s="413" customFormat="1" spans="1:10">
+      <c r="C127" s="476"/>
+      <c r="D127" s="476"/>
+      <c r="E127" s="478"/>
+      <c r="F127" s="478"/>
+      <c r="G127" s="478"/>
+      <c r="H127" s="478"/>
+      <c r="I127" s="478"/>
+      <c r="J127" s="478"/>
+    </row>
+    <row r="128" s="430" customFormat="1" spans="1:10">
       <c r="A128" s="103"/>
-      <c r="B128" s="459" t="s">
+      <c r="B128" s="475" t="s">
         <v>143</v>
       </c>
-      <c r="C128" s="460"/>
-[...8 lines deleted...]
-    <row r="129" s="413" customFormat="1" spans="1:10">
+      <c r="C128" s="476"/>
+      <c r="D128" s="476"/>
+      <c r="E128" s="478"/>
+      <c r="F128" s="478"/>
+      <c r="G128" s="478"/>
+      <c r="H128" s="478"/>
+      <c r="I128" s="478"/>
+      <c r="J128" s="478"/>
+    </row>
+    <row r="129" s="430" customFormat="1" spans="1:10">
       <c r="A129" s="103"/>
-      <c r="B129" s="459" t="s">
+      <c r="B129" s="475" t="s">
         <v>144</v>
       </c>
-      <c r="C129" s="460"/>
-[...8 lines deleted...]
-    <row r="130" s="413" customFormat="1" spans="1:10">
+      <c r="C129" s="476"/>
+      <c r="D129" s="476"/>
+      <c r="E129" s="478"/>
+      <c r="F129" s="478"/>
+      <c r="G129" s="478"/>
+      <c r="H129" s="478"/>
+      <c r="I129" s="478"/>
+      <c r="J129" s="478"/>
+    </row>
+    <row r="130" s="430" customFormat="1" spans="1:10">
       <c r="A130" s="103"/>
-      <c r="B130" s="459" t="s">
+      <c r="B130" s="475" t="s">
         <v>145</v>
       </c>
-      <c r="C130" s="460"/>
-[...8 lines deleted...]
-    <row r="131" s="413" customFormat="1" spans="1:10">
+      <c r="C130" s="476"/>
+      <c r="D130" s="476"/>
+      <c r="E130" s="478"/>
+      <c r="F130" s="478"/>
+      <c r="G130" s="478"/>
+      <c r="H130" s="478"/>
+      <c r="I130" s="478"/>
+      <c r="J130" s="478"/>
+    </row>
+    <row r="131" s="430" customFormat="1" spans="1:10">
       <c r="A131" s="103"/>
-      <c r="B131" s="459" t="s">
+      <c r="B131" s="475" t="s">
         <v>146</v>
       </c>
-      <c r="C131" s="460"/>
-[...8 lines deleted...]
-    <row r="132" s="413" customFormat="1" spans="1:10">
+      <c r="C131" s="476"/>
+      <c r="D131" s="476"/>
+      <c r="E131" s="478"/>
+      <c r="F131" s="478"/>
+      <c r="G131" s="478"/>
+      <c r="H131" s="478"/>
+      <c r="I131" s="478"/>
+      <c r="J131" s="478"/>
+    </row>
+    <row r="132" s="430" customFormat="1" spans="1:10">
       <c r="A132" s="103"/>
-      <c r="B132" s="459" t="s">
+      <c r="B132" s="475" t="s">
         <v>147</v>
       </c>
-      <c r="C132" s="460"/>
-[...8 lines deleted...]
-    <row r="133" s="413" customFormat="1" spans="1:10">
+      <c r="C132" s="476"/>
+      <c r="D132" s="476"/>
+      <c r="E132" s="478"/>
+      <c r="F132" s="478"/>
+      <c r="G132" s="478"/>
+      <c r="H132" s="478"/>
+      <c r="I132" s="478"/>
+      <c r="J132" s="478"/>
+    </row>
+    <row r="133" s="430" customFormat="1" spans="1:10">
       <c r="A133" s="103"/>
-      <c r="B133" s="459" t="s">
+      <c r="B133" s="475" t="s">
         <v>148</v>
       </c>
-      <c r="C133" s="460"/>
-[...8 lines deleted...]
-    <row r="134" s="413" customFormat="1" spans="1:10">
+      <c r="C133" s="476"/>
+      <c r="D133" s="476"/>
+      <c r="E133" s="478"/>
+      <c r="F133" s="478"/>
+      <c r="G133" s="478"/>
+      <c r="H133" s="478"/>
+      <c r="I133" s="478"/>
+      <c r="J133" s="478"/>
+    </row>
+    <row r="134" s="430" customFormat="1" spans="1:10">
       <c r="A134" s="103"/>
-      <c r="B134" s="459" t="s">
+      <c r="B134" s="475" t="s">
         <v>149</v>
       </c>
-      <c r="C134" s="460"/>
-[...8 lines deleted...]
-    <row r="135" s="413" customFormat="1" spans="1:10">
+      <c r="C134" s="476"/>
+      <c r="D134" s="476"/>
+      <c r="E134" s="478"/>
+      <c r="F134" s="478"/>
+      <c r="G134" s="478"/>
+      <c r="H134" s="478"/>
+      <c r="I134" s="478"/>
+      <c r="J134" s="478"/>
+    </row>
+    <row r="135" s="430" customFormat="1" spans="1:10">
       <c r="A135" s="103"/>
-      <c r="B135" s="459" t="s">
+      <c r="B135" s="475" t="s">
         <v>150</v>
       </c>
-      <c r="C135" s="460"/>
-[...8 lines deleted...]
-    <row r="136" s="413" customFormat="1" spans="1:10">
+      <c r="C135" s="476"/>
+      <c r="D135" s="476"/>
+      <c r="E135" s="478"/>
+      <c r="F135" s="478"/>
+      <c r="G135" s="478"/>
+      <c r="H135" s="478"/>
+      <c r="I135" s="478"/>
+      <c r="J135" s="478"/>
+    </row>
+    <row r="136" s="430" customFormat="1" spans="1:10">
       <c r="A136" s="103"/>
-      <c r="B136" s="459" t="s">
+      <c r="B136" s="475" t="s">
         <v>151</v>
       </c>
-      <c r="C136" s="460"/>
-[...8 lines deleted...]
-    <row r="137" s="413" customFormat="1" spans="1:10">
+      <c r="C136" s="476"/>
+      <c r="D136" s="476"/>
+      <c r="E136" s="478"/>
+      <c r="F136" s="478"/>
+      <c r="G136" s="478"/>
+      <c r="H136" s="478"/>
+      <c r="I136" s="478"/>
+      <c r="J136" s="478"/>
+    </row>
+    <row r="137" s="430" customFormat="1" spans="1:10">
       <c r="A137" s="103"/>
-      <c r="B137" s="459" t="s">
+      <c r="B137" s="475" t="s">
         <v>152</v>
       </c>
-      <c r="C137" s="460"/>
-[...8 lines deleted...]
-    <row r="138" s="413" customFormat="1" spans="1:10">
+      <c r="C137" s="476"/>
+      <c r="D137" s="476"/>
+      <c r="E137" s="478"/>
+      <c r="F137" s="478"/>
+      <c r="G137" s="478"/>
+      <c r="H137" s="478"/>
+      <c r="I137" s="478"/>
+      <c r="J137" s="478"/>
+    </row>
+    <row r="138" s="430" customFormat="1" spans="1:10">
       <c r="A138" s="103"/>
-      <c r="B138" s="459" t="s">
+      <c r="B138" s="475" t="s">
         <v>153</v>
       </c>
-      <c r="C138" s="460"/>
-[...8 lines deleted...]
-    <row r="139" s="413" customFormat="1" spans="1:10">
+      <c r="C138" s="476"/>
+      <c r="D138" s="476"/>
+      <c r="E138" s="478"/>
+      <c r="F138" s="478"/>
+      <c r="G138" s="478"/>
+      <c r="H138" s="478"/>
+      <c r="I138" s="478"/>
+      <c r="J138" s="478"/>
+    </row>
+    <row r="139" s="430" customFormat="1" spans="1:10">
       <c r="A139" s="103"/>
-      <c r="B139" s="459" t="s">
+      <c r="B139" s="475" t="s">
         <v>154</v>
       </c>
-      <c r="C139" s="460"/>
-[...8 lines deleted...]
-    <row r="140" s="413" customFormat="1" spans="1:10">
+      <c r="C139" s="476"/>
+      <c r="D139" s="476"/>
+      <c r="E139" s="478"/>
+      <c r="F139" s="478"/>
+      <c r="G139" s="478"/>
+      <c r="H139" s="478"/>
+      <c r="I139" s="478"/>
+      <c r="J139" s="478"/>
+    </row>
+    <row r="140" s="430" customFormat="1" spans="1:10">
       <c r="A140" s="103"/>
-      <c r="B140" s="459" t="s">
+      <c r="B140" s="475" t="s">
         <v>155</v>
       </c>
-      <c r="C140" s="460"/>
-[...8 lines deleted...]
-    <row r="141" s="413" customFormat="1" spans="1:10">
+      <c r="C140" s="476"/>
+      <c r="D140" s="476"/>
+      <c r="E140" s="478"/>
+      <c r="F140" s="478"/>
+      <c r="G140" s="478"/>
+      <c r="H140" s="478"/>
+      <c r="I140" s="478"/>
+      <c r="J140" s="478"/>
+    </row>
+    <row r="141" s="430" customFormat="1" spans="1:10">
       <c r="A141" s="103"/>
-      <c r="B141" s="459" t="s">
+      <c r="B141" s="475" t="s">
         <v>156</v>
       </c>
-      <c r="C141" s="460"/>
-[...8 lines deleted...]
-    <row r="142" s="413" customFormat="1" spans="1:10">
+      <c r="C141" s="476"/>
+      <c r="D141" s="476"/>
+      <c r="E141" s="478"/>
+      <c r="F141" s="478"/>
+      <c r="G141" s="478"/>
+      <c r="H141" s="478"/>
+      <c r="I141" s="478"/>
+      <c r="J141" s="478"/>
+    </row>
+    <row r="142" s="430" customFormat="1" spans="1:10">
       <c r="A142" s="103"/>
-      <c r="B142" s="459" t="s">
+      <c r="B142" s="475" t="s">
         <v>157</v>
       </c>
-      <c r="C142" s="460"/>
-[...8 lines deleted...]
-    <row r="143" s="413" customFormat="1" spans="1:10">
+      <c r="C142" s="476"/>
+      <c r="D142" s="476"/>
+      <c r="E142" s="478"/>
+      <c r="F142" s="478"/>
+      <c r="G142" s="478"/>
+      <c r="H142" s="478"/>
+      <c r="I142" s="478"/>
+      <c r="J142" s="478"/>
+    </row>
+    <row r="143" s="430" customFormat="1" spans="1:10">
       <c r="A143" s="103"/>
-      <c r="B143" s="459" t="s">
+      <c r="B143" s="475" t="s">
         <v>158</v>
       </c>
-      <c r="C143" s="460"/>
-[...8 lines deleted...]
-    <row r="144" s="413" customFormat="1" spans="1:10">
+      <c r="C143" s="476"/>
+      <c r="D143" s="476"/>
+      <c r="E143" s="478"/>
+      <c r="F143" s="478"/>
+      <c r="G143" s="478"/>
+      <c r="H143" s="478"/>
+      <c r="I143" s="478"/>
+      <c r="J143" s="478"/>
+    </row>
+    <row r="144" s="430" customFormat="1" spans="1:10">
       <c r="A144" s="103"/>
-      <c r="B144" s="459" t="s">
+      <c r="B144" s="475" t="s">
         <v>159</v>
       </c>
-      <c r="C144" s="460"/>
-[...8 lines deleted...]
-    <row r="145" s="413" customFormat="1" spans="1:10">
+      <c r="C144" s="476"/>
+      <c r="D144" s="476"/>
+      <c r="E144" s="478"/>
+      <c r="F144" s="478"/>
+      <c r="G144" s="478"/>
+      <c r="H144" s="478"/>
+      <c r="I144" s="478"/>
+      <c r="J144" s="478"/>
+    </row>
+    <row r="145" s="430" customFormat="1" spans="1:10">
       <c r="A145" s="103"/>
-      <c r="B145" s="459" t="s">
+      <c r="B145" s="475" t="s">
         <v>160</v>
       </c>
-      <c r="C145" s="460"/>
-[...8 lines deleted...]
-    <row r="146" s="413" customFormat="1" spans="1:10">
+      <c r="C145" s="476"/>
+      <c r="D145" s="476"/>
+      <c r="E145" s="478"/>
+      <c r="F145" s="478"/>
+      <c r="G145" s="478"/>
+      <c r="H145" s="478"/>
+      <c r="I145" s="478"/>
+      <c r="J145" s="478"/>
+    </row>
+    <row r="146" s="430" customFormat="1" spans="1:10">
       <c r="A146" s="103"/>
-      <c r="B146" s="459" t="s">
+      <c r="B146" s="475" t="s">
         <v>161</v>
       </c>
-      <c r="C146" s="460"/>
-[...8 lines deleted...]
-    <row r="147" s="413" customFormat="1" spans="1:10">
+      <c r="C146" s="476"/>
+      <c r="D146" s="476"/>
+      <c r="E146" s="478"/>
+      <c r="F146" s="478"/>
+      <c r="G146" s="478"/>
+      <c r="H146" s="478"/>
+      <c r="I146" s="478"/>
+      <c r="J146" s="478"/>
+    </row>
+    <row r="147" s="430" customFormat="1" spans="1:10">
       <c r="A147" s="103"/>
-      <c r="B147" s="459" t="s">
+      <c r="B147" s="475" t="s">
         <v>162</v>
       </c>
-      <c r="C147" s="460"/>
-[...8 lines deleted...]
-    <row r="148" s="413" customFormat="1" spans="1:10">
+      <c r="C147" s="476"/>
+      <c r="D147" s="476"/>
+      <c r="E147" s="478"/>
+      <c r="F147" s="478"/>
+      <c r="G147" s="478"/>
+      <c r="H147" s="478"/>
+      <c r="I147" s="478"/>
+      <c r="J147" s="478"/>
+    </row>
+    <row r="148" s="430" customFormat="1" spans="1:10">
       <c r="A148" s="103"/>
-      <c r="B148" s="459" t="s">
+      <c r="B148" s="475" t="s">
         <v>163</v>
       </c>
-      <c r="C148" s="460"/>
-[...15 lines deleted...]
-    <row r="156" ht="14.25" hidden="1" customHeight="1"/>
+      <c r="C148" s="476"/>
+      <c r="D148" s="476"/>
+      <c r="E148" s="478"/>
+      <c r="F148" s="478"/>
+      <c r="G148" s="478"/>
+      <c r="H148" s="478"/>
+      <c r="I148" s="478"/>
+      <c r="J148" s="478"/>
+    </row>
+    <row r="149" s="430" customFormat="1" spans="1:10">
+      <c r="A149" s="103"/>
+      <c r="B149" s="475" t="s">
+        <v>164</v>
+      </c>
+      <c r="C149" s="476"/>
+      <c r="D149" s="476"/>
+      <c r="E149" s="478"/>
+      <c r="F149" s="478"/>
+      <c r="G149" s="478"/>
+      <c r="H149" s="478"/>
+      <c r="I149" s="478"/>
+      <c r="J149" s="478"/>
+    </row>
+    <row r="150" s="430" customFormat="1" spans="1:10">
+      <c r="A150" s="103"/>
+      <c r="B150" s="475" t="s">
+        <v>165</v>
+      </c>
+      <c r="C150" s="476"/>
+      <c r="D150" s="476"/>
+      <c r="E150" s="478"/>
+      <c r="F150" s="478"/>
+      <c r="G150" s="478"/>
+      <c r="H150" s="478"/>
+      <c r="I150" s="478"/>
+      <c r="J150" s="478"/>
+    </row>
+    <row r="151" s="430" customFormat="1" spans="1:10">
+      <c r="A151" s="103"/>
+      <c r="B151" s="475" t="s">
+        <v>166</v>
+      </c>
+      <c r="C151" s="476"/>
+      <c r="D151" s="476"/>
+      <c r="E151" s="478"/>
+      <c r="F151" s="478"/>
+      <c r="G151" s="478"/>
+      <c r="H151" s="478"/>
+      <c r="I151" s="478"/>
+      <c r="J151" s="478"/>
+    </row>
+    <row r="152" s="430" customFormat="1" spans="1:10">
+      <c r="A152" s="103"/>
+      <c r="B152" s="475" t="s">
+        <v>167</v>
+      </c>
+      <c r="C152" s="476"/>
+      <c r="D152" s="476"/>
+      <c r="E152" s="478"/>
+      <c r="F152" s="478"/>
+      <c r="G152" s="478"/>
+      <c r="H152" s="478"/>
+      <c r="I152" s="478"/>
+      <c r="J152" s="478"/>
+    </row>
+    <row r="153" s="430" customFormat="1" spans="1:10">
+      <c r="A153" s="103"/>
+      <c r="B153" s="475" t="s">
+        <v>168</v>
+      </c>
+      <c r="C153" s="476"/>
+      <c r="D153" s="476"/>
+      <c r="E153" s="478"/>
+      <c r="F153" s="478"/>
+      <c r="G153" s="478"/>
+      <c r="H153" s="478"/>
+      <c r="I153" s="478"/>
+      <c r="J153" s="478"/>
+    </row>
+    <row r="154" s="430" customFormat="1" spans="1:10">
+      <c r="A154" s="103"/>
+      <c r="B154" s="475" t="s">
+        <v>169</v>
+      </c>
+      <c r="C154" s="476"/>
+      <c r="D154" s="476"/>
+      <c r="E154" s="478"/>
+      <c r="F154" s="478"/>
+      <c r="G154" s="478"/>
+      <c r="H154" s="478"/>
+      <c r="I154" s="478"/>
+      <c r="J154" s="478"/>
+    </row>
+    <row r="155" s="430" customFormat="1" spans="1:10">
+      <c r="A155" s="103"/>
+      <c r="B155" s="475" t="s">
+        <v>170</v>
+      </c>
+      <c r="C155" s="476"/>
+      <c r="D155" s="476"/>
+      <c r="E155" s="478"/>
+      <c r="F155" s="478"/>
+      <c r="G155" s="478"/>
+      <c r="H155" s="478"/>
+      <c r="I155" s="478"/>
+      <c r="J155" s="478"/>
+    </row>
+    <row r="156" s="430" customFormat="1" spans="1:10">
+      <c r="A156" s="103"/>
+      <c r="B156" s="475" t="s">
+        <v>171</v>
+      </c>
+      <c r="C156" s="476"/>
+      <c r="D156" s="476"/>
+      <c r="E156" s="478"/>
+      <c r="F156" s="478"/>
+      <c r="G156" s="478"/>
+      <c r="H156" s="478"/>
+      <c r="I156" s="478"/>
+      <c r="J156" s="478"/>
+    </row>
     <row r="157" ht="14.25" hidden="1" customHeight="1"/>
     <row r="158" ht="14.25" hidden="1" customHeight="1"/>
     <row r="159" ht="14.25" hidden="1" customHeight="1"/>
     <row r="160" ht="14.25" hidden="1" customHeight="1"/>
     <row r="161" ht="14.25" hidden="1" customHeight="1"/>
     <row r="162" ht="14.25" hidden="1" customHeight="1"/>
     <row r="163" ht="14.25" hidden="1" customHeight="1"/>
     <row r="164" ht="14.25" hidden="1" customHeight="1"/>
     <row r="165" ht="14.25" hidden="1" customHeight="1"/>
     <row r="166" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="167" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="168" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="169" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="170" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="171" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="172" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="173" ht="14.25" hidden="1" customHeight="1"/>
+    <row r="174" ht="14.25" hidden="1" customHeight="1"/>
   </sheetData>
   <mergeCells count="59">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="B25:I25"/>
     <mergeCell ref="B26:I26"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:I28"/>
     <mergeCell ref="B29:I29"/>
     <mergeCell ref="B30:I30"/>
     <mergeCell ref="B31:I31"/>
     <mergeCell ref="B32:J32"/>
     <mergeCell ref="A1:A31"/>
     <mergeCell ref="J1:J31"/>
-    <mergeCell ref="B10:C11"/>
-[...6 lines deleted...]
-    <mergeCell ref="H18:I19"/>
+    <mergeCell ref="B22:C23"/>
+    <mergeCell ref="D22:E23"/>
+    <mergeCell ref="F22:G23"/>
+    <mergeCell ref="H22:I23"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="D14:E15"/>
     <mergeCell ref="F14:G15"/>
     <mergeCell ref="H14:I15"/>
     <mergeCell ref="B6:C7"/>
     <mergeCell ref="D6:E7"/>
     <mergeCell ref="F6:G7"/>
     <mergeCell ref="H6:I7"/>
-    <mergeCell ref="B22:C23"/>
-[...2 lines deleted...]
-    <mergeCell ref="H22:I23"/>
+    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="D18:E19"/>
+    <mergeCell ref="F18:G19"/>
+    <mergeCell ref="H18:I19"/>
+    <mergeCell ref="B10:C11"/>
+    <mergeCell ref="D10:E11"/>
+    <mergeCell ref="F10:G11"/>
+    <mergeCell ref="H10:I11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F21:G23" location="北京现代!A1" display="北京现代"/>
     <hyperlink ref="F17:G19" location="长安马自达!A1" display="长安马自达"/>
     <hyperlink ref="F18:G19" location="长安马自达!A1" display="CX-8、CX-5、CX-50&#10;昂克赛拉、CX-30"/>
     <hyperlink ref="F17:G17" location="长安马自达!A1" display="长安马自达"/>
     <hyperlink ref="D9:E11" location="长安林肯!A1" display="长安林肯"/>
     <hyperlink ref="B5:C7" location="' 华晨宝马 '!A1" display="华晨宝马"/>
     <hyperlink ref="D5:E5" location="上汽奥迪!A1" display="上汽奥迪"/>
     <hyperlink ref="D5:E7" location="上汽奥迪!A1" display="上汽奥迪"/>
     <hyperlink ref="F5:G7" location="一汽奥迪!A1" display="一汽奥迪"/>
     <hyperlink ref="F6:G7" location="一汽奥迪!A1" display="A6L、A5L、A4L、A3&#10;Q5L、Q3、Q2L&#10;Q4 e-tron、Q6 e-tron&#10;A6L e-tron"/>
     <hyperlink ref="F5:G5" location="一汽奥迪!A1" display="一汽奥迪"/>
     <hyperlink ref="H5:I7" location="' 北京奔驰 '!A1" display="北京奔驰"/>
     <hyperlink ref="B9:C11" location="沃尔沃!A1" display="沃尔沃"/>
     <hyperlink ref="F9:G11" location="上汽大众!A1" display="上汽大众"/>
     <hyperlink ref="H9:I11" location="一汽丰田!A1" display="一汽丰田"/>
     <hyperlink ref="B13:C15" location="上汽通用!A1" display="上汽通用"/>
     <hyperlink ref="F13:G15" location="长安福特!A1" display="长安福特"/>
     <hyperlink ref="F14:G15" location="长安福特!A1" display="探险者、锐界L、蒙迪欧、锐际、电马"/>
     <hyperlink ref="F13:G13" location="长安福特!A1" display="长安福特"/>
     <hyperlink ref="D13:E15" location="广汽丰田!A1" display="广汽丰田"/>
     <hyperlink ref="H13:I15" location="东风本田!A1" display="东风本田"/>
     <hyperlink ref="B17:C19" location="东风日产!A1" display="东风日产"/>
     <hyperlink ref="D17:E19" location="广汽本田!A1" display="广汽本田"/>
@@ -16669,1691 +16943,1691 @@
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="7"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" customWidth="1"/>
     <col min="6" max="6" width="17.1666666666667" customWidth="1"/>
     <col min="7" max="7" width="8" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.5" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="9.5" hidden="1" customWidth="1"/>
     <col min="10" max="16383" width="8" hidden="1"/>
     <col min="16384" max="16384" width="3.41666666666667" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:8">
       <c r="A1" s="64" t="s">
-        <v>780</v>
+        <v>803</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="66"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:8">
       <c r="A2" s="67"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="69"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:8">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="69"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:8">
       <c r="A4" s="67"/>
       <c r="B4" s="68"/>
       <c r="C4" s="68"/>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="69"/>
-      <c r="H4" s="176"/>
+      <c r="H4" s="178"/>
     </row>
     <row r="5" ht="18.65" customHeight="1" spans="1:8">
       <c r="A5" s="67"/>
       <c r="B5" s="68"/>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="69"/>
     </row>
     <row r="6" hidden="1" customHeight="1" spans="1:8">
       <c r="A6" s="81"/>
       <c r="B6" s="82" t="s">
-        <v>781</v>
+        <v>804</v>
       </c>
       <c r="C6" s="83">
         <v>230800</v>
       </c>
       <c r="D6" s="84">
         <v>221568</v>
       </c>
       <c r="E6" s="85">
         <v>0.04</v>
       </c>
       <c r="F6" s="86"/>
     </row>
     <row r="7" hidden="1" customHeight="1" spans="1:8">
       <c r="A7" s="81"/>
       <c r="B7" s="82" t="s">
-        <v>782</v>
+        <v>805</v>
       </c>
       <c r="C7" s="82"/>
       <c r="D7" s="82"/>
       <c r="E7" s="82"/>
       <c r="F7" s="86"/>
     </row>
     <row r="8" hidden="1" customHeight="1" spans="1:8">
       <c r="A8" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B8" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C8" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D8" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E8" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F8" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9" hidden="1" customHeight="1" spans="1:8">
       <c r="A9" s="121" t="s">
-        <v>783</v>
+        <v>806</v>
       </c>
       <c r="B9" s="82" t="s">
-        <v>784</v>
+        <v>807</v>
       </c>
       <c r="C9" s="83">
         <v>73800</v>
       </c>
       <c r="D9" s="84">
         <v>70848</v>
       </c>
       <c r="E9" s="85">
         <v>0.04</v>
       </c>
       <c r="F9" s="86" t="s">
-        <v>785</v>
+        <v>808</v>
       </c>
     </row>
     <row r="10" hidden="1" customHeight="1" spans="1:8">
       <c r="A10" s="123"/>
       <c r="B10" s="82" t="s">
-        <v>786</v>
+        <v>809</v>
       </c>
       <c r="C10" s="83">
         <v>77800</v>
       </c>
       <c r="D10" s="84">
         <v>74688</v>
       </c>
       <c r="E10" s="85">
         <v>0.04</v>
       </c>
       <c r="F10" s="86"/>
     </row>
     <row r="11" hidden="1" customHeight="1" spans="1:8">
       <c r="A11" s="123"/>
       <c r="B11" s="82" t="s">
-        <v>787</v>
+        <v>810</v>
       </c>
       <c r="C11" s="83">
         <v>87800</v>
       </c>
       <c r="D11" s="84">
         <v>84288</v>
       </c>
       <c r="E11" s="85">
         <v>0.04</v>
       </c>
       <c r="F11" s="86"/>
     </row>
     <row r="12" hidden="1" customHeight="1" spans="1:8">
       <c r="A12" s="123"/>
       <c r="B12" s="82" t="s">
-        <v>788</v>
+        <v>811</v>
       </c>
       <c r="C12" s="83">
         <v>89800</v>
       </c>
       <c r="D12" s="84">
         <v>86208</v>
       </c>
       <c r="E12" s="85">
         <v>0.04</v>
       </c>
       <c r="F12" s="86"/>
     </row>
     <row r="13" hidden="1" customHeight="1" spans="1:8">
       <c r="A13" s="123"/>
       <c r="B13" s="82" t="s">
-        <v>789</v>
+        <v>812</v>
       </c>
       <c r="C13" s="83">
         <v>94800</v>
       </c>
       <c r="D13" s="84">
         <v>91008</v>
       </c>
       <c r="E13" s="85">
         <v>0.04</v>
       </c>
       <c r="F13" s="86"/>
     </row>
     <row r="14" hidden="1" customHeight="1" spans="1:8">
       <c r="A14" s="123"/>
       <c r="B14" s="82" t="s">
-        <v>790</v>
+        <v>813</v>
       </c>
       <c r="C14" s="83">
         <v>94800</v>
       </c>
       <c r="D14" s="84">
         <v>91008</v>
       </c>
       <c r="E14" s="85">
         <v>0.04</v>
       </c>
       <c r="F14" s="86"/>
     </row>
     <row r="15" hidden="1" customHeight="1" spans="1:8">
       <c r="A15" s="125"/>
-      <c r="B15" s="177" t="s">
-[...4 lines deleted...]
-      <c r="E15" s="179"/>
+      <c r="B15" s="179" t="s">
+        <v>814</v>
+      </c>
+      <c r="C15" s="180"/>
+      <c r="D15" s="180"/>
+      <c r="E15" s="181"/>
       <c r="F15" s="86"/>
     </row>
     <row r="16" hidden="1" customHeight="1" spans="1:8">
       <c r="A16" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B16" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C16" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D16" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E16" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F16" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="17" hidden="1" customHeight="1" spans="1:6">
-      <c r="A17" s="180" t="s">
-        <v>792</v>
+      <c r="A17" s="182" t="s">
+        <v>815</v>
       </c>
       <c r="B17" s="82" t="s">
-        <v>793</v>
+        <v>816</v>
       </c>
       <c r="C17" s="83">
         <v>85800</v>
       </c>
       <c r="D17" s="84">
         <v>82368</v>
       </c>
       <c r="E17" s="85">
         <v>0.04</v>
       </c>
       <c r="F17" s="86" t="s">
-        <v>785</v>
+        <v>808</v>
       </c>
     </row>
     <row r="18" hidden="1" customHeight="1" spans="1:6">
-      <c r="A18" s="181"/>
+      <c r="A18" s="183"/>
       <c r="B18" s="82" t="s">
-        <v>788</v>
+        <v>811</v>
       </c>
       <c r="C18" s="83">
         <v>88800</v>
       </c>
       <c r="D18" s="84">
         <v>85248</v>
       </c>
       <c r="E18" s="85">
         <v>0.04</v>
       </c>
       <c r="F18" s="86"/>
     </row>
     <row r="19" hidden="1" customHeight="1" spans="1:6">
-      <c r="A19" s="181"/>
+      <c r="A19" s="183"/>
       <c r="B19" s="82" t="s">
-        <v>794</v>
+        <v>817</v>
       </c>
       <c r="C19" s="83">
         <v>92800</v>
       </c>
       <c r="D19" s="84">
         <v>89088</v>
       </c>
       <c r="E19" s="85">
         <v>0.04</v>
       </c>
       <c r="F19" s="86"/>
     </row>
     <row r="20" hidden="1" customHeight="1" spans="1:6">
-      <c r="A20" s="181"/>
+      <c r="A20" s="183"/>
       <c r="B20" s="82" t="s">
-        <v>795</v>
+        <v>818</v>
       </c>
       <c r="C20" s="83">
         <v>92800</v>
       </c>
       <c r="D20" s="84">
         <v>89088</v>
       </c>
       <c r="E20" s="85">
         <v>0.04</v>
       </c>
       <c r="F20" s="86"/>
     </row>
     <row r="21" hidden="1" customHeight="1" spans="1:6">
-      <c r="A21" s="182"/>
+      <c r="A21" s="184"/>
       <c r="B21" s="82" t="s">
-        <v>796</v>
+        <v>819</v>
       </c>
       <c r="C21" s="82"/>
       <c r="D21" s="82"/>
       <c r="E21" s="82"/>
-      <c r="F21" s="183"/>
+      <c r="F21" s="185"/>
     </row>
     <row r="22" hidden="1" customHeight="1" spans="1:6">
       <c r="A22" s="101" t="s">
-        <v>797</v>
+        <v>820</v>
       </c>
       <c r="B22" s="102"/>
       <c r="C22" s="102"/>
       <c r="D22" s="102"/>
       <c r="E22" s="102"/>
       <c r="F22" s="102"/>
     </row>
     <row r="23" ht="14.15" customHeight="1" spans="1:6">
       <c r="A23" s="70"/>
       <c r="B23" s="71"/>
       <c r="C23" s="71"/>
       <c r="D23" s="71"/>
       <c r="E23" s="71"/>
       <c r="F23" s="72"/>
     </row>
     <row r="24" ht="7.5" customHeight="1" spans="1:6">
       <c r="A24" s="73"/>
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="74"/>
       <c r="E24" s="74"/>
       <c r="F24" s="75"/>
     </row>
     <row r="25" ht="15.75" spans="1:6">
       <c r="A25" s="93"/>
       <c r="B25" s="94"/>
       <c r="C25" s="94"/>
       <c r="D25" s="94"/>
       <c r="E25" s="94"/>
       <c r="F25" s="95"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B26" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C26" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D26" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E26" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F26" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A27" s="184" t="s">
-        <v>798</v>
+      <c r="A27" s="186" t="s">
+        <v>821</v>
       </c>
       <c r="B27" s="82" t="s">
-        <v>799</v>
+        <v>822</v>
       </c>
       <c r="C27" s="83">
         <v>449800</v>
       </c>
       <c r="D27" s="84">
         <v>383413</v>
       </c>
       <c r="E27" s="85">
         <f t="shared" ref="E27:E31" si="0">1-D27/C27</f>
         <v>0.147592263228101</v>
       </c>
       <c r="F27" s="132" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A28" s="185"/>
+      <c r="A28" s="187"/>
       <c r="B28" s="82" t="s">
-        <v>800</v>
+        <v>823</v>
       </c>
       <c r="C28" s="83">
         <v>489800</v>
       </c>
       <c r="D28" s="84">
         <v>422663</v>
       </c>
       <c r="E28" s="85">
         <f t="shared" si="0"/>
         <v>0.13707023274806</v>
       </c>
       <c r="F28" s="128"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A29" s="185"/>
+      <c r="A29" s="187"/>
       <c r="B29" s="82" t="s">
-        <v>801</v>
+        <v>824</v>
       </c>
       <c r="C29" s="83">
         <v>549800</v>
       </c>
       <c r="D29" s="84">
         <v>490417</v>
       </c>
       <c r="E29" s="85">
         <f t="shared" si="0"/>
         <v>0.108008366678792</v>
       </c>
       <c r="F29" s="128"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A30" s="185"/>
+      <c r="A30" s="187"/>
       <c r="B30" s="82" t="s">
-        <v>802</v>
+        <v>825</v>
       </c>
       <c r="C30" s="83">
         <v>549800</v>
       </c>
       <c r="D30" s="84">
         <v>490417</v>
       </c>
       <c r="E30" s="85">
         <f t="shared" si="0"/>
         <v>0.108008366678792</v>
       </c>
       <c r="F30" s="128"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A31" s="185"/>
+      <c r="A31" s="187"/>
       <c r="B31" s="82" t="s">
-        <v>803</v>
+        <v>826</v>
       </c>
       <c r="C31" s="83">
         <v>559800</v>
       </c>
       <c r="D31" s="84">
         <v>499418</v>
       </c>
       <c r="E31" s="85">
         <f t="shared" si="0"/>
         <v>0.107863522686674</v>
       </c>
       <c r="F31" s="128"/>
     </row>
     <row r="32" ht="40" customHeight="1" spans="1:6">
-      <c r="A32" s="186"/>
+      <c r="A32" s="188"/>
       <c r="B32" s="82" t="s">
-        <v>804</v>
-[...3 lines deleted...]
-      <c r="E32" s="160"/>
+        <v>827</v>
+      </c>
+      <c r="C32" s="162"/>
+      <c r="D32" s="162"/>
+      <c r="E32" s="162"/>
       <c r="F32" s="131"/>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B33" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C33" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D33" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E33" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F33" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A34" s="184" t="s">
-        <v>805</v>
+      <c r="A34" s="186" t="s">
+        <v>828</v>
       </c>
       <c r="B34" s="82" t="s">
-        <v>806</v>
+        <v>829</v>
       </c>
       <c r="C34" s="83">
         <v>299800</v>
       </c>
       <c r="D34" s="84">
-        <v>244370</v>
+        <v>242870</v>
       </c>
       <c r="E34" s="85">
         <f t="shared" ref="E34:E40" si="1">1-D34/C34</f>
-        <v>0.184889926617745</v>
+        <v>0.189893262174783</v>
       </c>
       <c r="F34" s="132" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A35" s="185"/>
+      <c r="A35" s="187"/>
       <c r="B35" s="82" t="s">
-        <v>807</v>
+        <v>830</v>
       </c>
       <c r="C35" s="83">
         <v>349800</v>
       </c>
       <c r="D35" s="84">
-        <v>290870</v>
+        <v>289370</v>
       </c>
       <c r="E35" s="85">
         <f t="shared" si="1"/>
-        <v>0.168467695826186</v>
+        <v>0.17275586049171</v>
       </c>
       <c r="F35" s="128"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A36" s="185"/>
+      <c r="A36" s="187"/>
       <c r="B36" s="82" t="s">
-        <v>808</v>
+        <v>831</v>
       </c>
       <c r="C36" s="83">
         <v>365800</v>
       </c>
       <c r="D36" s="84">
-        <v>305750</v>
+        <v>304250</v>
       </c>
       <c r="E36" s="85">
         <f t="shared" si="1"/>
-        <v>0.164160743575724</v>
+        <v>0.168261344997266</v>
       </c>
       <c r="F36" s="128"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A37" s="185"/>
+      <c r="A37" s="187"/>
       <c r="B37" s="82" t="s">
-        <v>809</v>
+        <v>832</v>
       </c>
       <c r="C37" s="83">
         <v>379800</v>
       </c>
       <c r="D37" s="84">
-        <v>318770</v>
+        <v>317270</v>
       </c>
       <c r="E37" s="85">
         <f t="shared" si="1"/>
-        <v>0.160689836756187</v>
+        <v>0.164639283833597</v>
       </c>
       <c r="F37" s="128"/>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A38" s="185"/>
+      <c r="A38" s="187"/>
       <c r="B38" s="82" t="s">
-        <v>810</v>
+        <v>833</v>
       </c>
       <c r="C38" s="83">
         <v>365800</v>
       </c>
       <c r="D38" s="84">
-        <v>305750</v>
+        <v>304250</v>
       </c>
       <c r="E38" s="85">
         <f t="shared" si="1"/>
-        <v>0.164160743575724</v>
+        <v>0.168261344997266</v>
       </c>
       <c r="F38" s="128"/>
     </row>
     <row r="39" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A39" s="185"/>
+      <c r="A39" s="187"/>
       <c r="B39" s="82" t="s">
-        <v>811</v>
+        <v>834</v>
       </c>
       <c r="C39" s="83">
         <v>385800</v>
       </c>
       <c r="D39" s="84">
-        <v>324350</v>
+        <v>322850</v>
       </c>
       <c r="E39" s="85">
         <f t="shared" si="1"/>
-        <v>0.159279419388284</v>
+        <v>0.163167444271643</v>
       </c>
       <c r="F39" s="128"/>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A40" s="185"/>
+      <c r="A40" s="187"/>
       <c r="B40" s="82" t="s">
-        <v>812</v>
+        <v>835</v>
       </c>
       <c r="C40" s="83">
         <v>399800</v>
       </c>
       <c r="D40" s="84">
-        <v>337369</v>
+        <v>335869</v>
       </c>
       <c r="E40" s="85">
         <f t="shared" si="1"/>
-        <v>0.156155577788894</v>
+        <v>0.159907453726863</v>
       </c>
       <c r="F40" s="128"/>
     </row>
-    <row r="41" ht="45" customHeight="1" spans="1:6">
-      <c r="A41" s="186"/>
+    <row r="41" ht="80" customHeight="1" spans="1:6">
+      <c r="A41" s="188"/>
       <c r="B41" s="82" t="s">
-        <v>813</v>
-[...3 lines deleted...]
-      <c r="E41" s="160"/>
+        <v>836</v>
+      </c>
+      <c r="C41" s="162"/>
+      <c r="D41" s="162"/>
+      <c r="E41" s="162"/>
       <c r="F41" s="131"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B42" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C42" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D42" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E42" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F42" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="43" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A43" s="184" t="s">
-        <v>814</v>
+      <c r="A43" s="186" t="s">
+        <v>837</v>
       </c>
       <c r="B43" s="82" t="s">
-        <v>815</v>
+        <v>838</v>
       </c>
       <c r="C43" s="83">
         <v>284800</v>
       </c>
       <c r="D43" s="84">
         <v>232930</v>
       </c>
       <c r="E43" s="85">
         <f t="shared" ref="E43:E48" si="2">1-D43/C43</f>
         <v>0.182127808988764</v>
       </c>
       <c r="F43" s="132" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="44" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A44" s="185"/>
+      <c r="A44" s="187"/>
       <c r="B44" s="82" t="s">
-        <v>816</v>
+        <v>839</v>
       </c>
       <c r="C44" s="83">
         <v>299800</v>
       </c>
       <c r="D44" s="84">
         <v>246881</v>
       </c>
       <c r="E44" s="85">
         <f t="shared" si="2"/>
         <v>0.176514342895263</v>
       </c>
       <c r="F44" s="128"/>
     </row>
     <row r="45" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A45" s="185"/>
+      <c r="A45" s="187"/>
       <c r="B45" s="82" t="s">
-        <v>817</v>
+        <v>840</v>
       </c>
       <c r="C45" s="83">
         <v>284800</v>
       </c>
       <c r="D45" s="84">
         <v>232947</v>
       </c>
       <c r="E45" s="85">
         <f t="shared" si="2"/>
         <v>0.182068117977528</v>
       </c>
       <c r="F45" s="128"/>
     </row>
     <row r="46" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A46" s="185"/>
+      <c r="A46" s="187"/>
       <c r="B46" s="82" t="s">
-        <v>818</v>
+        <v>841</v>
       </c>
       <c r="C46" s="83">
         <v>296800</v>
       </c>
       <c r="D46" s="84">
         <v>244108</v>
       </c>
       <c r="E46" s="85">
         <f t="shared" si="2"/>
         <v>0.177533692722372</v>
       </c>
       <c r="F46" s="128"/>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A47" s="185"/>
+      <c r="A47" s="187"/>
       <c r="B47" s="82" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
       <c r="C47" s="83">
         <v>309800</v>
       </c>
       <c r="D47" s="84">
         <v>256197</v>
       </c>
       <c r="E47" s="85">
         <f t="shared" si="2"/>
         <v>0.173024531956101</v>
       </c>
       <c r="F47" s="128"/>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A48" s="185"/>
+      <c r="A48" s="187"/>
       <c r="B48" s="82" t="s">
-        <v>820</v>
+        <v>843</v>
       </c>
       <c r="C48" s="83">
         <v>332800</v>
       </c>
       <c r="D48" s="84">
         <v>277587</v>
       </c>
       <c r="E48" s="85">
         <f t="shared" si="2"/>
         <v>0.165904447115385</v>
       </c>
       <c r="F48" s="128"/>
     </row>
     <row r="49" ht="42" customHeight="1" spans="1:6">
-      <c r="A49" s="186"/>
+      <c r="A49" s="188"/>
       <c r="B49" s="82" t="s">
-        <v>821</v>
-[...3 lines deleted...]
-      <c r="E49" s="160"/>
+        <v>844</v>
+      </c>
+      <c r="C49" s="162"/>
+      <c r="D49" s="162"/>
+      <c r="E49" s="162"/>
       <c r="F49" s="131"/>
     </row>
     <row r="50" ht="20.25" customHeight="1" spans="1:6">
       <c r="A50" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B50" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C50" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D50" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E50" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F50" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="51" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="81" t="s">
-        <v>822</v>
+        <v>845</v>
       </c>
       <c r="B51" s="82" t="s">
-        <v>823</v>
+        <v>846</v>
       </c>
       <c r="C51" s="83">
         <v>179800</v>
       </c>
       <c r="D51" s="84">
         <v>147729</v>
       </c>
       <c r="E51" s="85">
         <f t="shared" ref="E51:E56" si="3">1-D51/C51</f>
         <v>0.178370411568409</v>
       </c>
       <c r="F51" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="52" ht="20.25" customHeight="1" spans="1:6">
       <c r="A52" s="61"/>
       <c r="B52" s="82" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
       <c r="C52" s="83">
         <v>189800</v>
       </c>
       <c r="D52" s="84">
         <v>157030</v>
       </c>
       <c r="E52" s="85">
         <f t="shared" si="3"/>
         <v>0.172655426765016</v>
       </c>
       <c r="F52" s="87"/>
     </row>
     <row r="53" ht="20.25" customHeight="1" spans="1:6">
       <c r="A53" s="61"/>
       <c r="B53" s="82" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="C53" s="83">
         <v>169800</v>
       </c>
       <c r="D53" s="84">
         <v>138429</v>
       </c>
       <c r="E53" s="85">
         <f t="shared" si="3"/>
         <v>0.184752650176678</v>
       </c>
       <c r="F53" s="87"/>
     </row>
     <row r="54" ht="20.25" customHeight="1" spans="1:6">
       <c r="A54" s="61"/>
       <c r="B54" s="82" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="C54" s="83">
         <v>187800</v>
       </c>
       <c r="D54" s="84">
         <v>155170</v>
       </c>
       <c r="E54" s="85">
         <f t="shared" si="3"/>
         <v>0.173748668796592</v>
       </c>
       <c r="F54" s="87"/>
     </row>
     <row r="55" ht="20.25" customHeight="1" spans="1:6">
       <c r="A55" s="61"/>
       <c r="B55" s="82" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
       <c r="C55" s="83">
         <v>212800</v>
       </c>
       <c r="D55" s="84">
         <v>178439</v>
       </c>
       <c r="E55" s="85">
         <f t="shared" si="3"/>
         <v>0.161470864661654</v>
       </c>
       <c r="F55" s="87"/>
     </row>
     <row r="56" ht="20.25" customHeight="1" spans="1:6">
       <c r="A56" s="61"/>
       <c r="B56" s="82" t="s">
-        <v>828</v>
+        <v>851</v>
       </c>
       <c r="C56" s="83">
         <v>228800</v>
       </c>
       <c r="D56" s="84">
         <v>193319</v>
       </c>
       <c r="E56" s="85">
         <f t="shared" si="3"/>
         <v>0.155074300699301</v>
       </c>
       <c r="F56" s="87"/>
     </row>
     <row r="57" ht="73.5" customHeight="1" spans="1:6">
       <c r="A57" s="61"/>
-      <c r="B57" s="187" t="s">
-[...4 lines deleted...]
-      <c r="E57" s="188"/>
+      <c r="B57" s="189" t="s">
+        <v>852</v>
+      </c>
+      <c r="C57" s="190"/>
+      <c r="D57" s="190"/>
+      <c r="E57" s="190"/>
       <c r="F57" s="87"/>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:6">
       <c r="A58" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B58" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C58" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D58" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E58" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F58" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="59" ht="20.25" customHeight="1" spans="1:6">
       <c r="A59" s="81" t="s">
-        <v>830</v>
+        <v>853</v>
       </c>
       <c r="B59" s="82" t="s">
-        <v>831</v>
+        <v>854</v>
       </c>
       <c r="C59" s="83">
         <v>178800</v>
       </c>
       <c r="D59" s="84">
         <v>133818</v>
       </c>
       <c r="E59" s="85">
         <f t="shared" ref="E59:E69" si="4">1-D59/C59</f>
         <v>0.251577181208054</v>
       </c>
       <c r="F59" s="86" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:6">
       <c r="A60" s="81"/>
       <c r="B60" s="82" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="C60" s="83">
         <v>179800</v>
       </c>
       <c r="D60" s="84">
         <v>134748</v>
       </c>
       <c r="E60" s="85">
         <f t="shared" si="4"/>
         <v>0.250567296996663</v>
       </c>
       <c r="F60" s="86"/>
     </row>
     <row r="61" ht="20.25" customHeight="1" spans="1:6">
       <c r="A61" s="81"/>
       <c r="B61" s="82" t="s">
-        <v>833</v>
+        <v>856</v>
       </c>
       <c r="C61" s="83">
         <v>198800</v>
       </c>
       <c r="D61" s="84">
         <v>152419</v>
       </c>
       <c r="E61" s="85">
         <f t="shared" si="4"/>
         <v>0.233304828973843</v>
       </c>
       <c r="F61" s="86"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:6">
       <c r="A62" s="81"/>
       <c r="B62" s="82" t="s">
-        <v>834</v>
+        <v>857</v>
       </c>
       <c r="C62" s="83">
         <v>208800</v>
       </c>
       <c r="D62" s="84">
         <v>161719</v>
       </c>
       <c r="E62" s="85">
         <f t="shared" si="4"/>
         <v>0.225483716475096</v>
       </c>
       <c r="F62" s="86"/>
     </row>
     <row r="63" ht="20.25" customHeight="1" spans="1:6">
       <c r="A63" s="81"/>
       <c r="B63" s="82" t="s">
-        <v>835</v>
+        <v>858</v>
       </c>
       <c r="C63" s="83">
         <v>206800</v>
       </c>
       <c r="D63" s="84">
         <v>159841</v>
       </c>
       <c r="E63" s="85">
         <f t="shared" si="4"/>
         <v>0.227074468085106</v>
       </c>
       <c r="F63" s="86"/>
     </row>
     <row r="64" ht="20.25" customHeight="1" spans="1:6">
       <c r="A64" s="81"/>
       <c r="B64" s="82" t="s">
-        <v>836</v>
+        <v>859</v>
       </c>
       <c r="C64" s="83">
         <v>216800</v>
       </c>
       <c r="D64" s="84">
         <v>169141</v>
       </c>
       <c r="E64" s="85">
         <f t="shared" si="4"/>
         <v>0.219829335793358</v>
       </c>
       <c r="F64" s="86"/>
     </row>
     <row r="65" ht="20.25" customHeight="1" spans="1:6">
       <c r="A65" s="81"/>
       <c r="B65" s="82" t="s">
-        <v>837</v>
+        <v>860</v>
       </c>
       <c r="C65" s="83">
         <v>217800</v>
       </c>
       <c r="D65" s="84">
         <v>170071</v>
       </c>
       <c r="E65" s="85">
         <f t="shared" si="4"/>
         <v>0.219141414141414</v>
       </c>
       <c r="F65" s="86"/>
     </row>
     <row r="66" ht="20.25" customHeight="1" spans="1:6">
       <c r="A66" s="81"/>
       <c r="B66" s="82" t="s">
-        <v>838</v>
+        <v>861</v>
       </c>
       <c r="C66" s="83">
         <v>226800</v>
       </c>
       <c r="D66" s="84">
         <v>178440</v>
       </c>
       <c r="E66" s="85">
         <f t="shared" si="4"/>
         <v>0.213227513227513</v>
       </c>
       <c r="F66" s="86"/>
     </row>
     <row r="67" ht="20.25" customHeight="1" spans="1:6">
       <c r="A67" s="81"/>
       <c r="B67" s="82" t="s">
-        <v>839</v>
+        <v>862</v>
       </c>
       <c r="C67" s="83">
         <v>236800</v>
       </c>
       <c r="D67" s="84">
         <v>187740</v>
       </c>
       <c r="E67" s="85">
         <f t="shared" si="4"/>
         <v>0.207179054054054</v>
       </c>
       <c r="F67" s="86"/>
     </row>
     <row r="68" ht="20.25" customHeight="1" spans="1:6">
       <c r="A68" s="81"/>
       <c r="B68" s="82" t="s">
-        <v>840</v>
+        <v>863</v>
       </c>
       <c r="C68" s="83">
         <v>236800</v>
       </c>
       <c r="D68" s="84">
         <v>187762</v>
       </c>
       <c r="E68" s="85">
         <f t="shared" si="4"/>
         <v>0.207086148648649</v>
       </c>
       <c r="F68" s="86"/>
     </row>
     <row r="69" ht="20.25" customHeight="1" spans="1:6">
       <c r="A69" s="81"/>
       <c r="B69" s="82" t="s">
-        <v>841</v>
+        <v>864</v>
       </c>
       <c r="C69" s="83">
         <v>256800</v>
       </c>
       <c r="D69" s="84">
         <v>206362</v>
       </c>
       <c r="E69" s="85">
         <f t="shared" si="4"/>
         <v>0.196409657320872</v>
       </c>
       <c r="F69" s="86"/>
     </row>
     <row r="70" ht="58" customHeight="1" spans="1:6">
       <c r="A70" s="81"/>
       <c r="B70" s="82" t="s">
-        <v>842</v>
+        <v>865</v>
       </c>
       <c r="C70" s="82"/>
       <c r="D70" s="82"/>
       <c r="E70" s="82"/>
       <c r="F70" s="86"/>
     </row>
     <row r="71" ht="20.25" customHeight="1" spans="1:6">
       <c r="A71" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B71" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C71" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D71" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E71" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F71" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="72" ht="20.25" customHeight="1" spans="1:6">
       <c r="A72" s="81" t="s">
-        <v>843</v>
+        <v>866</v>
       </c>
       <c r="B72" s="82" t="s">
-        <v>844</v>
+        <v>867</v>
       </c>
       <c r="C72" s="83">
         <v>118800</v>
       </c>
       <c r="D72" s="84">
-        <v>82487</v>
+        <v>83487</v>
       </c>
       <c r="E72" s="85">
         <f t="shared" ref="E72:E74" si="5">1-D72/C72</f>
-        <v>0.305664983164983</v>
+        <v>0.297247474747475</v>
       </c>
       <c r="F72" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="73" ht="20.25" customHeight="1" spans="1:6">
       <c r="A73" s="81"/>
       <c r="B73" s="82" t="s">
-        <v>845</v>
+        <v>868</v>
       </c>
       <c r="C73" s="83">
         <v>124800</v>
       </c>
       <c r="D73" s="84">
-        <v>84067</v>
+        <v>85067</v>
       </c>
       <c r="E73" s="85">
         <f t="shared" si="5"/>
-        <v>0.326386217948718</v>
+        <v>0.318373397435897</v>
       </c>
       <c r="F73" s="86"/>
     </row>
     <row r="74" ht="20.25" customHeight="1" spans="1:6">
       <c r="A74" s="81"/>
       <c r="B74" s="82" t="s">
-        <v>846</v>
+        <v>869</v>
       </c>
       <c r="C74" s="83">
         <v>149800</v>
       </c>
       <c r="D74" s="84">
-        <v>107352</v>
+        <v>108352</v>
       </c>
       <c r="E74" s="85">
         <f t="shared" si="5"/>
-        <v>0.283364485981308</v>
+        <v>0.276688918558077</v>
       </c>
       <c r="F74" s="86"/>
     </row>
     <row r="75" ht="44" customHeight="1" spans="1:6">
       <c r="A75" s="81"/>
       <c r="B75" s="82" t="s">
-        <v>847</v>
+        <v>870</v>
       </c>
       <c r="C75" s="82"/>
       <c r="D75" s="82"/>
       <c r="E75" s="82"/>
       <c r="F75" s="86"/>
     </row>
     <row r="76" ht="20.25" customHeight="1" spans="1:6">
       <c r="A76" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B76" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C76" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D76" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E76" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F76" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="77" ht="20.25" customHeight="1" spans="1:6">
       <c r="A77" s="81" t="s">
-        <v>848</v>
+        <v>871</v>
       </c>
       <c r="B77" s="82" t="s">
-        <v>849</v>
+        <v>872</v>
       </c>
       <c r="C77" s="83">
         <v>126800</v>
       </c>
       <c r="D77" s="84">
-        <v>89937</v>
+        <v>90937</v>
       </c>
       <c r="E77" s="85">
         <f t="shared" ref="E77:E79" si="6">1-D77/C77</f>
-        <v>0.290717665615142</v>
+        <v>0.282831230283912</v>
       </c>
       <c r="F77" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="78" ht="20.25" customHeight="1" spans="1:6">
       <c r="A78" s="81"/>
       <c r="B78" s="82" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
       <c r="C78" s="83">
         <v>136800</v>
       </c>
       <c r="D78" s="84">
-        <v>95237</v>
+        <v>96237</v>
       </c>
       <c r="E78" s="85">
         <f t="shared" si="6"/>
-        <v>0.303823099415205</v>
+        <v>0.296513157894737</v>
       </c>
       <c r="F78" s="86"/>
     </row>
     <row r="79" ht="20.25" customHeight="1" spans="1:6">
       <c r="A79" s="81"/>
       <c r="B79" s="82" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="C79" s="83">
         <v>146800</v>
       </c>
       <c r="D79" s="84">
-        <v>104537</v>
+        <v>105537</v>
       </c>
       <c r="E79" s="85">
         <f t="shared" si="6"/>
-        <v>0.287895095367847</v>
+        <v>0.28108310626703</v>
       </c>
       <c r="F79" s="86"/>
     </row>
     <row r="80" ht="47" customHeight="1" spans="1:6">
       <c r="A80" s="81"/>
       <c r="B80" s="82" t="s">
-        <v>852</v>
+        <v>875</v>
       </c>
       <c r="C80" s="82"/>
       <c r="D80" s="82"/>
       <c r="E80" s="82"/>
       <c r="F80" s="86"/>
     </row>
     <row r="81" ht="20.25" customHeight="1" spans="1:6">
       <c r="A81" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B81" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C81" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D81" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E81" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F81" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="82" ht="20.25" customHeight="1" spans="1:6">
       <c r="A82" s="81" t="s">
-        <v>853</v>
+        <v>876</v>
       </c>
       <c r="B82" s="82" t="s">
-        <v>854</v>
+        <v>877</v>
       </c>
       <c r="C82" s="83">
         <v>126800</v>
       </c>
       <c r="D82" s="84">
-        <v>88479</v>
+        <v>89479</v>
       </c>
       <c r="E82" s="85">
         <f t="shared" ref="E82:E87" si="7">1-D82/C82</f>
-        <v>0.302216088328076</v>
+        <v>0.294329652996845</v>
       </c>
       <c r="F82" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="83" ht="20.25" customHeight="1" spans="1:6">
       <c r="A83" s="81"/>
       <c r="B83" s="82" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="C83" s="83">
         <v>136800</v>
       </c>
       <c r="D83" s="84">
-        <v>97779</v>
+        <v>98779</v>
       </c>
       <c r="E83" s="85">
         <f t="shared" si="7"/>
-        <v>0.285241228070175</v>
+        <v>0.277931286549708</v>
       </c>
       <c r="F83" s="86"/>
     </row>
     <row r="84" ht="20.25" customHeight="1" spans="1:6">
       <c r="A84" s="81"/>
       <c r="B84" s="82" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="C84" s="83">
         <v>149800</v>
       </c>
       <c r="D84" s="84">
-        <v>109869</v>
+        <v>110869</v>
       </c>
       <c r="E84" s="85">
         <f t="shared" si="7"/>
-        <v>0.266562082777036</v>
+        <v>0.259886515353805</v>
       </c>
       <c r="F84" s="86"/>
     </row>
     <row r="85" ht="20.25" customHeight="1" spans="1:6">
       <c r="A85" s="81"/>
       <c r="B85" s="82" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="C85" s="83">
         <v>139800</v>
       </c>
       <c r="D85" s="84">
-        <v>100569</v>
+        <v>101569</v>
       </c>
       <c r="E85" s="85">
         <f t="shared" si="7"/>
-        <v>0.280622317596567</v>
+        <v>0.273469241773963</v>
       </c>
       <c r="F85" s="86"/>
     </row>
     <row r="86" ht="20.25" customHeight="1" spans="1:6">
       <c r="A86" s="81"/>
       <c r="B86" s="82" t="s">
-        <v>858</v>
+        <v>881</v>
       </c>
       <c r="C86" s="83">
         <v>149800</v>
       </c>
       <c r="D86" s="84">
-        <v>109869</v>
+        <v>110869</v>
       </c>
       <c r="E86" s="85">
         <f t="shared" si="7"/>
-        <v>0.266562082777036</v>
+        <v>0.259886515353805</v>
       </c>
       <c r="F86" s="86"/>
     </row>
     <row r="87" ht="20.25" customHeight="1" spans="1:6">
       <c r="A87" s="81"/>
       <c r="B87" s="82" t="s">
-        <v>859</v>
+        <v>882</v>
       </c>
       <c r="C87" s="83">
         <v>159800</v>
       </c>
       <c r="D87" s="84">
-        <v>119168</v>
+        <v>120168</v>
       </c>
       <c r="E87" s="85">
         <f t="shared" si="7"/>
-        <v>0.254267834793492</v>
+        <v>0.248010012515645</v>
       </c>
       <c r="F87" s="86"/>
     </row>
     <row r="88" ht="45" customHeight="1" spans="1:6">
       <c r="A88" s="81"/>
-      <c r="B88" s="177" t="s">
-[...4 lines deleted...]
-      <c r="E88" s="179"/>
+      <c r="B88" s="179" t="s">
+        <v>883</v>
+      </c>
+      <c r="C88" s="180"/>
+      <c r="D88" s="180"/>
+      <c r="E88" s="181"/>
       <c r="F88" s="86"/>
     </row>
     <row r="89" ht="20.25" customHeight="1" spans="1:6">
       <c r="A89" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B89" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C89" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D89" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E89" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F89" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="90" ht="20.25" customHeight="1" spans="1:6">
       <c r="A90" s="121" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>884</v>
+      </c>
+      <c r="B90" s="179" t="s">
+        <v>885</v>
       </c>
       <c r="C90" s="83">
         <v>109800</v>
       </c>
       <c r="D90" s="84">
         <v>88157</v>
       </c>
       <c r="E90" s="85">
         <f>1-D90/C90</f>
         <v>0.197112932604736</v>
       </c>
       <c r="F90" s="132" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
     </row>
     <row r="91" ht="20.25" customHeight="1" spans="1:6">
       <c r="A91" s="123"/>
-      <c r="B91" s="177" t="s">
-        <v>864</v>
+      <c r="B91" s="179" t="s">
+        <v>887</v>
       </c>
       <c r="C91" s="83">
         <v>129800</v>
       </c>
       <c r="D91" s="84">
         <v>97456</v>
       </c>
       <c r="E91" s="85">
         <f>1-D91/C91</f>
         <v>0.249183359013867</v>
       </c>
       <c r="F91" s="128"/>
     </row>
     <row r="92" ht="20.25" customHeight="1" spans="1:6">
       <c r="A92" s="123"/>
-      <c r="B92" s="177" t="s">
-        <v>865</v>
+      <c r="B92" s="179" t="s">
+        <v>888</v>
       </c>
       <c r="C92" s="83">
         <v>139800</v>
       </c>
       <c r="D92" s="84">
         <v>107107</v>
       </c>
       <c r="E92" s="85">
         <f>1-D92/C92</f>
         <v>0.233855507868383</v>
       </c>
       <c r="F92" s="128"/>
     </row>
     <row r="93" ht="20.25" customHeight="1" spans="1:6">
       <c r="A93" s="123"/>
-      <c r="B93" s="177" t="s">
-        <v>866</v>
+      <c r="B93" s="179" t="s">
+        <v>889</v>
       </c>
       <c r="C93" s="83">
         <v>161800</v>
       </c>
       <c r="D93" s="84">
         <v>151337</v>
       </c>
       <c r="E93" s="85">
         <f>1-D93/C93</f>
         <v>0.0646662546353522</v>
       </c>
       <c r="F93" s="128"/>
     </row>
     <row r="94" ht="42" customHeight="1" spans="1:6">
       <c r="A94" s="125"/>
-      <c r="B94" s="177" t="s">
-[...4 lines deleted...]
-      <c r="E94" s="179"/>
+      <c r="B94" s="179" t="s">
+        <v>890</v>
+      </c>
+      <c r="C94" s="180"/>
+      <c r="D94" s="180"/>
+      <c r="E94" s="181"/>
       <c r="F94" s="131"/>
     </row>
     <row r="95" ht="20.25" customHeight="1" spans="1:6">
       <c r="A95" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B95" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C95" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D95" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E95" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F95" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="96" ht="20.25" customHeight="1" spans="1:6">
       <c r="A96" s="123" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>891</v>
+      </c>
+      <c r="B96" s="179" t="s">
+        <v>892</v>
       </c>
       <c r="C96" s="83">
         <v>139800</v>
       </c>
       <c r="D96" s="84">
         <v>113607</v>
       </c>
       <c r="E96" s="85">
         <f t="shared" ref="E96:E101" si="8">1-D96/C96</f>
         <v>0.187360515021459</v>
       </c>
       <c r="F96" s="128" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
     </row>
     <row r="97" ht="20.25" customHeight="1" spans="1:6">
       <c r="A97" s="123"/>
-      <c r="B97" s="177" t="s">
-        <v>870</v>
+      <c r="B97" s="179" t="s">
+        <v>893</v>
       </c>
       <c r="C97" s="83">
         <v>149800</v>
       </c>
       <c r="D97" s="84">
         <v>123257</v>
       </c>
       <c r="E97" s="85">
         <f t="shared" si="8"/>
         <v>0.17718958611482</v>
       </c>
       <c r="F97" s="128"/>
     </row>
     <row r="98" ht="20.25" customHeight="1" spans="1:6">
       <c r="A98" s="123"/>
-      <c r="B98" s="177" t="s">
-        <v>871</v>
+      <c r="B98" s="179" t="s">
+        <v>894</v>
       </c>
       <c r="C98" s="83">
         <v>169800</v>
       </c>
       <c r="D98" s="84">
         <v>142557</v>
       </c>
       <c r="E98" s="85">
         <f t="shared" si="8"/>
         <v>0.160441696113074</v>
       </c>
       <c r="F98" s="128"/>
     </row>
     <row r="99" ht="20.25" customHeight="1" spans="1:6">
       <c r="A99" s="123"/>
-      <c r="B99" s="177" t="s">
-        <v>872</v>
+      <c r="B99" s="179" t="s">
+        <v>895</v>
       </c>
       <c r="C99" s="83">
         <v>169800</v>
       </c>
       <c r="D99" s="84">
         <v>142557</v>
       </c>
       <c r="E99" s="85">
         <f t="shared" si="8"/>
         <v>0.160441696113074</v>
       </c>
       <c r="F99" s="128"/>
     </row>
     <row r="100" ht="20.25" customHeight="1" spans="1:6">
       <c r="A100" s="123"/>
-      <c r="B100" s="177" t="s">
-        <v>873</v>
+      <c r="B100" s="179" t="s">
+        <v>896</v>
       </c>
       <c r="C100" s="83">
         <v>189800</v>
       </c>
       <c r="D100" s="84">
         <v>161857</v>
       </c>
       <c r="E100" s="85">
         <f t="shared" si="8"/>
         <v>0.147223393045311</v>
       </c>
       <c r="F100" s="128"/>
     </row>
     <row r="101" ht="20.25" customHeight="1" spans="1:6">
       <c r="A101" s="123"/>
-      <c r="B101" s="177" t="s">
-        <v>874</v>
+      <c r="B101" s="179" t="s">
+        <v>897</v>
       </c>
       <c r="C101" s="83">
         <v>209800</v>
       </c>
       <c r="D101" s="84">
         <v>181156</v>
       </c>
       <c r="E101" s="85">
         <f t="shared" si="8"/>
         <v>0.136530028598665</v>
       </c>
       <c r="F101" s="128"/>
     </row>
     <row r="102" ht="40" customHeight="1" spans="1:6">
       <c r="A102" s="125"/>
-      <c r="B102" s="177" t="s">
-[...4 lines deleted...]
-      <c r="E102" s="179"/>
+      <c r="B102" s="179" t="s">
+        <v>898</v>
+      </c>
+      <c r="C102" s="180"/>
+      <c r="D102" s="180"/>
+      <c r="E102" s="181"/>
       <c r="F102" s="131"/>
     </row>
     <row r="103" ht="20.25" customHeight="1" spans="1:6">
       <c r="A103" s="101" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B103" s="102"/>
       <c r="C103" s="102"/>
       <c r="D103" s="102"/>
       <c r="E103" s="102"/>
       <c r="F103" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="B70:E70"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B80:E80"/>
     <mergeCell ref="B88:E88"/>
     <mergeCell ref="B94:E94"/>
@@ -18394,860 +18668,860 @@
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:XFD134"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.5833333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" style="4" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="6" max="6" width="17.0833333333333" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>876</v>
+        <v>899</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="55"/>
     </row>
     <row r="5" ht="18.65" customHeight="1" spans="1:6">
       <c r="A5" s="53"/>
       <c r="B5" s="54"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="55"/>
     </row>
     <row r="6" ht="84.5" customHeight="1" spans="1:6">
       <c r="A6" s="11" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="13"/>
     </row>
     <row r="7" ht="3.75" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" ht="11.25" customHeight="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A11" s="161" t="s">
-[...3 lines deleted...]
-        <v>879</v>
+      <c r="A11" s="163" t="s">
+        <v>901</v>
+      </c>
+      <c r="B11" s="164" t="s">
+        <v>902</v>
       </c>
       <c r="C11" s="22">
         <v>449900</v>
       </c>
       <c r="D11" s="23">
         <v>349900</v>
       </c>
       <c r="E11" s="24">
         <f>1-D11/C11</f>
         <v>0.222271615914648</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="12" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
-      <c r="B12" s="162" t="s">
-        <v>880</v>
+      <c r="B12" s="164" t="s">
+        <v>903</v>
       </c>
       <c r="C12" s="22">
         <v>469900</v>
       </c>
       <c r="D12" s="23">
         <v>369900</v>
       </c>
       <c r="E12" s="24">
         <f t="shared" ref="E12:E13" si="0">1-D12/C12</f>
         <v>0.212811236433284</v>
       </c>
       <c r="F12" s="27"/>
     </row>
     <row r="13" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
-      <c r="B13" s="162" t="s">
-        <v>881</v>
+      <c r="B13" s="164" t="s">
+        <v>904</v>
       </c>
       <c r="C13" s="22">
         <v>509900</v>
       </c>
       <c r="D13" s="23">
         <v>409900</v>
       </c>
       <c r="E13" s="24">
         <f t="shared" si="0"/>
         <v>0.196116885663856</v>
       </c>
       <c r="F13" s="27"/>
     </row>
     <row r="14" s="17" customFormat="1" ht="46.5" customHeight="1" spans="1:6">
       <c r="A14" s="26"/>
       <c r="B14" s="38" t="s">
-        <v>882</v>
+        <v>905</v>
       </c>
       <c r="C14" s="39"/>
       <c r="D14" s="39"/>
       <c r="E14" s="40"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B15" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C15" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D15" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E15" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F15" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="16" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A16" s="161" t="s">
-[...3 lines deleted...]
-        <v>884</v>
+      <c r="A16" s="163" t="s">
+        <v>906</v>
+      </c>
+      <c r="B16" s="164" t="s">
+        <v>907</v>
       </c>
       <c r="C16" s="22">
         <v>379900</v>
       </c>
       <c r="D16" s="23">
         <v>244900</v>
       </c>
       <c r="E16" s="24">
         <f>1-D16/C16</f>
         <v>0.355356672808634</v>
       </c>
       <c r="F16" s="36" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="17" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="26"/>
-      <c r="B17" s="162" t="s">
-        <v>885</v>
+      <c r="B17" s="164" t="s">
+        <v>908</v>
       </c>
       <c r="C17" s="22">
         <v>399900</v>
       </c>
       <c r="D17" s="23">
         <v>265900</v>
       </c>
       <c r="E17" s="24">
         <f t="shared" ref="E17:E19" si="1">1-D17/C17</f>
         <v>0.335083770942736</v>
       </c>
       <c r="F17" s="37"/>
     </row>
     <row r="18" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="26"/>
-      <c r="B18" s="162" t="s">
-        <v>886</v>
+      <c r="B18" s="164" t="s">
+        <v>909</v>
       </c>
       <c r="C18" s="22">
         <v>419900</v>
       </c>
       <c r="D18" s="23">
         <v>295900</v>
       </c>
       <c r="E18" s="24">
         <f t="shared" si="1"/>
         <v>0.295308406763515</v>
       </c>
       <c r="F18" s="37"/>
     </row>
     <row r="19" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="26"/>
-      <c r="B19" s="162" t="s">
-        <v>887</v>
+      <c r="B19" s="164" t="s">
+        <v>910</v>
       </c>
       <c r="C19" s="22">
         <v>459900</v>
       </c>
       <c r="D19" s="23">
         <v>335900</v>
       </c>
       <c r="E19" s="24">
         <f t="shared" si="1"/>
         <v>0.269623831267667</v>
       </c>
       <c r="F19" s="37"/>
     </row>
     <row r="20" s="17" customFormat="1" ht="43" customHeight="1" spans="1:6">
       <c r="A20" s="28"/>
       <c r="B20" s="38" t="s">
-        <v>888</v>
+        <v>911</v>
       </c>
       <c r="C20" s="39"/>
       <c r="D20" s="39"/>
       <c r="E20" s="40"/>
       <c r="F20" s="41"/>
     </row>
     <row r="21" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D21" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E21" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F21" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="22" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="118" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>912</v>
+      </c>
+      <c r="B22" s="164" t="s">
+        <v>913</v>
       </c>
       <c r="C22" s="22">
         <v>229700</v>
       </c>
       <c r="D22" s="23">
         <v>159900</v>
       </c>
       <c r="E22" s="24">
         <f>1-D22/C22</f>
         <v>0.30387461906835</v>
       </c>
       <c r="F22" s="25" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="23" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="96"/>
-      <c r="B23" s="162" t="s">
-        <v>891</v>
+      <c r="B23" s="164" t="s">
+        <v>914</v>
       </c>
       <c r="C23" s="22">
         <v>262700</v>
       </c>
       <c r="D23" s="23">
         <v>179900</v>
       </c>
       <c r="E23" s="24">
         <f t="shared" ref="E23:E24" si="2">1-D23/C23</f>
         <v>0.315188427864484</v>
       </c>
       <c r="F23" s="25"/>
     </row>
     <row r="24" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="96"/>
-      <c r="B24" s="162" t="s">
-        <v>892</v>
+      <c r="B24" s="164" t="s">
+        <v>915</v>
       </c>
       <c r="C24" s="22">
         <v>275700</v>
       </c>
       <c r="D24" s="23">
         <v>189900</v>
       </c>
       <c r="E24" s="24">
         <f t="shared" si="2"/>
         <v>0.311207834602829</v>
       </c>
       <c r="F24" s="25"/>
     </row>
     <row r="25" s="17" customFormat="1" ht="50.5" customHeight="1" spans="1:6">
       <c r="A25" s="96"/>
       <c r="B25" s="21" t="s">
-        <v>893</v>
+        <v>916</v>
       </c>
       <c r="C25" s="35"/>
       <c r="D25" s="35"/>
       <c r="E25" s="35"/>
       <c r="F25" s="34"/>
     </row>
     <row r="26" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B26" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C26" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D26" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E26" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F26" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="27" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="118" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>895</v>
+        <v>917</v>
+      </c>
+      <c r="B27" s="164" t="s">
+        <v>918</v>
       </c>
       <c r="C27" s="22">
         <v>369900</v>
       </c>
       <c r="D27" s="23">
         <v>289900</v>
       </c>
       <c r="E27" s="24">
         <f>1-D27/C27</f>
         <v>0.216274668829413</v>
       </c>
       <c r="F27" s="25" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="28" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="96"/>
-      <c r="B28" s="162" t="s">
-        <v>896</v>
+      <c r="B28" s="164" t="s">
+        <v>919</v>
       </c>
       <c r="C28" s="22">
         <v>399900</v>
       </c>
       <c r="D28" s="23">
         <v>309900</v>
       </c>
       <c r="E28" s="24">
         <f>1-D28/C28</f>
         <v>0.225056264066017</v>
       </c>
       <c r="F28" s="25"/>
     </row>
     <row r="29" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="96"/>
-      <c r="B29" s="162" t="s">
-        <v>897</v>
+      <c r="B29" s="164" t="s">
+        <v>920</v>
       </c>
       <c r="C29" s="22">
         <v>429900</v>
       </c>
       <c r="D29" s="23">
         <v>329900</v>
       </c>
       <c r="E29" s="24">
         <f>1-D29/C29</f>
         <v>0.232612235403582</v>
       </c>
       <c r="F29" s="25"/>
     </row>
     <row r="30" s="17" customFormat="1" ht="49.5" customHeight="1" spans="1:6">
       <c r="A30" s="96"/>
       <c r="B30" s="21" t="s">
-        <v>898</v>
+        <v>921</v>
       </c>
       <c r="C30" s="35"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
       <c r="F30" s="34"/>
     </row>
     <row r="31" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B31" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C31" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D31" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E31" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F31" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="32" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A32" s="163" t="s">
-[...3 lines deleted...]
-        <v>900</v>
+      <c r="A32" s="165" t="s">
+        <v>922</v>
+      </c>
+      <c r="B32" s="164" t="s">
+        <v>923</v>
       </c>
       <c r="C32" s="22">
         <v>289900</v>
       </c>
       <c r="D32" s="23">
         <v>206900</v>
       </c>
       <c r="E32" s="24">
         <f>1-D32/C32</f>
         <v>0.286305622628493</v>
       </c>
       <c r="F32" s="36" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="33" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A33" s="164"/>
-[...1 lines deleted...]
-        <v>901</v>
+      <c r="A33" s="166"/>
+      <c r="B33" s="164" t="s">
+        <v>924</v>
       </c>
       <c r="C33" s="22">
         <v>299700</v>
       </c>
       <c r="D33" s="23">
         <v>215900</v>
       </c>
       <c r="E33" s="24">
         <f>1-D33/C33</f>
         <v>0.279612946279613</v>
       </c>
       <c r="F33" s="37"/>
     </row>
     <row r="34" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A34" s="164"/>
-[...1 lines deleted...]
-        <v>902</v>
+      <c r="A34" s="166"/>
+      <c r="B34" s="164" t="s">
+        <v>925</v>
       </c>
       <c r="C34" s="22">
         <v>320700</v>
       </c>
       <c r="D34" s="23">
         <v>245900</v>
       </c>
       <c r="E34" s="24">
         <f>1-D34/C34</f>
         <v>0.233239787963829</v>
       </c>
       <c r="F34" s="37"/>
     </row>
     <row r="35" s="17" customFormat="1" ht="44.5" customHeight="1" spans="1:6">
-      <c r="A35" s="165"/>
-[...6 lines deleted...]
-      <c r="F35" s="165"/>
+      <c r="A35" s="167"/>
+      <c r="B35" s="168" t="s">
+        <v>926</v>
+      </c>
+      <c r="C35" s="169"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="170"/>
+      <c r="F35" s="167"/>
     </row>
     <row r="36" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B36" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C36" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D36" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E36" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F36" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="37" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="118" t="s">
-        <v>904</v>
-[...4 lines deleted...]
-      <c r="C37" s="169">
+        <v>927</v>
+      </c>
+      <c r="B37" s="164" t="s">
+        <v>928</v>
+      </c>
+      <c r="C37" s="171">
         <v>196900</v>
       </c>
       <c r="D37" s="150">
         <v>139900</v>
       </c>
       <c r="E37" s="151">
         <f>1-D37/C37</f>
         <v>0.289487049263586</v>
       </c>
       <c r="F37" s="25" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="38" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A38" s="96"/>
-      <c r="B38" s="170" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="169">
+      <c r="B38" s="172" t="s">
+        <v>929</v>
+      </c>
+      <c r="C38" s="171">
         <v>204900</v>
       </c>
       <c r="D38" s="150">
         <v>149900</v>
       </c>
       <c r="E38" s="151">
         <f>1-D38/C38</f>
         <v>0.268423621278672</v>
       </c>
       <c r="F38" s="25"/>
     </row>
     <row r="39" s="17" customFormat="1" ht="39" customHeight="1" spans="1:6">
       <c r="A39" s="96"/>
-      <c r="B39" s="171" t="s">
-[...4 lines deleted...]
-      <c r="E39" s="173"/>
+      <c r="B39" s="173" t="s">
+        <v>930</v>
+      </c>
+      <c r="C39" s="174"/>
+      <c r="D39" s="174"/>
+      <c r="E39" s="175"/>
       <c r="F39" s="25"/>
     </row>
     <row r="40" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B40" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C40" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D40" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E40" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F40" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="41" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="118" t="s">
-        <v>908</v>
-[...4 lines deleted...]
-      <c r="C41" s="169">
+        <v>931</v>
+      </c>
+      <c r="B41" s="172" t="s">
+        <v>932</v>
+      </c>
+      <c r="C41" s="171">
         <v>229900</v>
       </c>
       <c r="D41" s="150">
         <v>169900</v>
       </c>
       <c r="E41" s="151">
         <f>1-D41/C41</f>
         <v>0.260983036102653</v>
       </c>
       <c r="F41" s="25" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="42" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="96"/>
-      <c r="B42" s="170" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="169">
+      <c r="B42" s="172" t="s">
+        <v>933</v>
+      </c>
+      <c r="C42" s="171">
         <v>239900</v>
       </c>
       <c r="D42" s="150">
         <v>179900</v>
       </c>
       <c r="E42" s="151">
         <f t="shared" ref="E42:E43" si="3">1-D42/C42</f>
         <v>0.250104210087536</v>
       </c>
       <c r="F42" s="25"/>
     </row>
     <row r="43" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A43" s="96"/>
-      <c r="B43" s="170" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="169">
+      <c r="B43" s="172" t="s">
+        <v>934</v>
+      </c>
+      <c r="C43" s="171">
         <v>259900</v>
       </c>
       <c r="D43" s="150">
         <v>199900</v>
       </c>
       <c r="E43" s="151">
         <f t="shared" si="3"/>
         <v>0.230858022316276</v>
       </c>
       <c r="F43" s="25"/>
     </row>
     <row r="44" s="17" customFormat="1" ht="36" customHeight="1" spans="1:6">
       <c r="A44" s="96"/>
-      <c r="B44" s="171" t="s">
-[...4 lines deleted...]
-      <c r="E44" s="173"/>
+      <c r="B44" s="173" t="s">
+        <v>935</v>
+      </c>
+      <c r="C44" s="174"/>
+      <c r="D44" s="174"/>
+      <c r="E44" s="175"/>
       <c r="F44" s="25"/>
     </row>
     <row r="45" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A45" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B45" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C45" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D45" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F45" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="46" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A46" s="96" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>936</v>
+      </c>
+      <c r="B46" s="164" t="s">
+        <v>937</v>
       </c>
       <c r="C46" s="22">
         <v>209900</v>
       </c>
       <c r="D46" s="23">
         <v>159900</v>
       </c>
       <c r="E46" s="24">
         <f t="shared" ref="E46:E47" si="4">1-D46/C46</f>
         <v>0.238208670795617</v>
       </c>
       <c r="F46" s="25" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="47" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="96"/>
-      <c r="B47" s="162" t="s">
-        <v>915</v>
+      <c r="B47" s="164" t="s">
+        <v>938</v>
       </c>
       <c r="C47" s="22">
         <v>239900</v>
       </c>
       <c r="D47" s="23">
         <v>189900</v>
       </c>
       <c r="E47" s="24">
         <f t="shared" si="4"/>
         <v>0.208420175072947</v>
       </c>
       <c r="F47" s="25"/>
     </row>
     <row r="48" s="17" customFormat="1" ht="57" customHeight="1" spans="1:6">
       <c r="A48" s="96"/>
-      <c r="B48" s="166" t="s">
-[...4 lines deleted...]
-      <c r="E48" s="168"/>
+      <c r="B48" s="168" t="s">
+        <v>939</v>
+      </c>
+      <c r="C48" s="169"/>
+      <c r="D48" s="169"/>
+      <c r="E48" s="170"/>
       <c r="F48" s="25"/>
     </row>
     <row r="49" customHeight="1" spans="1:6">
       <c r="A49" s="50" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B49" s="50"/>
       <c r="C49" s="50"/>
       <c r="D49" s="50"/>
       <c r="E49" s="50"/>
       <c r="F49" s="50"/>
     </row>
     <row r="130" ht="20.25" hidden="1" customHeight="1" spans="1:6">
-      <c r="A130" s="174" t="s">
-[...3 lines deleted...]
-        <v>918</v>
+      <c r="A130" s="176" t="s">
+        <v>940</v>
+      </c>
+      <c r="B130" s="164" t="s">
+        <v>941</v>
       </c>
       <c r="C130" s="22">
         <v>399700</v>
       </c>
       <c r="D130" s="23">
         <v>291781</v>
       </c>
       <c r="E130" s="24"/>
       <c r="F130" s="25" t="s">
-        <v>919</v>
+        <v>942</v>
       </c>
     </row>
     <row r="131" ht="20.25" hidden="1" customHeight="1" spans="1:6">
-      <c r="A131" s="175"/>
-[...1 lines deleted...]
-        <v>920</v>
+      <c r="A131" s="177"/>
+      <c r="B131" s="164" t="s">
+        <v>943</v>
       </c>
       <c r="C131" s="22">
         <v>429700</v>
       </c>
       <c r="D131" s="23">
         <v>313681</v>
       </c>
       <c r="E131" s="24"/>
       <c r="F131" s="25"/>
     </row>
     <row r="132" ht="20.25" hidden="1" customHeight="1" spans="1:6">
-      <c r="A132" s="175"/>
-[...1 lines deleted...]
-        <v>921</v>
+      <c r="A132" s="177"/>
+      <c r="B132" s="164" t="s">
+        <v>944</v>
       </c>
       <c r="C132" s="22">
         <v>459700</v>
       </c>
       <c r="D132" s="23">
         <v>335581</v>
       </c>
       <c r="E132" s="24"/>
       <c r="F132" s="25"/>
     </row>
     <row r="133" ht="20.25" hidden="1" customHeight="1" spans="1:6">
-      <c r="A133" s="175"/>
-[...1 lines deleted...]
-        <v>922</v>
+      <c r="A133" s="177"/>
+      <c r="B133" s="164" t="s">
+        <v>945</v>
       </c>
       <c r="C133" s="22">
         <v>489700</v>
       </c>
       <c r="D133" s="23">
         <v>357481</v>
       </c>
       <c r="E133" s="24"/>
       <c r="F133" s="25"/>
     </row>
     <row r="134" ht="20.25" hidden="1" customHeight="1" spans="1:6">
-      <c r="A134" s="175"/>
+      <c r="A134" s="177"/>
       <c r="B134" s="21" t="s">
-        <v>923</v>
+        <v>946</v>
       </c>
       <c r="C134" s="35"/>
       <c r="D134" s="35"/>
       <c r="E134" s="35"/>
       <c r="F134" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="B48:E48"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="B134:E134"/>
     <mergeCell ref="A11:A14"/>
     <mergeCell ref="A16:A20"/>
     <mergeCell ref="A22:A25"/>
     <mergeCell ref="A27:A30"/>
     <mergeCell ref="A32:A35"/>
@@ -19265,1947 +19539,1947 @@
     <mergeCell ref="F46:F48"/>
     <mergeCell ref="F130:F134"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.269444444444444" right="0.159722222222222" top="0.349305555555556" bottom="0.389583333333333" header="0.179861111111111" footer="0.219444444444444"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:F116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" outlineLevelCol="5"/>
   <cols>
-    <col min="1" max="1" width="13.8333333333333" style="159" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="8" style="159" hidden="1"/>
+    <col min="1" max="1" width="13.8333333333333" style="161" customWidth="1"/>
+    <col min="2" max="2" width="54.5833333333333" style="161" customWidth="1"/>
+    <col min="3" max="5" width="13.8333333333333" style="161" customWidth="1"/>
+    <col min="6" max="6" width="17.5833333333333" style="161" customWidth="1"/>
+    <col min="7" max="16384" width="8" style="161" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="64" t="s">
-        <v>924</v>
+        <v>947</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="66"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="67"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="69"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="69"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="67"/>
       <c r="B4" s="68"/>
       <c r="C4" s="68"/>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="69"/>
     </row>
     <row r="5" ht="18.65" customHeight="1" spans="1:6">
       <c r="A5" s="67"/>
       <c r="B5" s="68"/>
       <c r="C5" s="68"/>
       <c r="D5" s="68"/>
       <c r="E5" s="68"/>
       <c r="F5" s="69"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="70" t="s">
-        <v>925</v>
+        <v>948</v>
       </c>
       <c r="B6" s="71"/>
       <c r="C6" s="71"/>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
       <c r="F6" s="72"/>
     </row>
     <row r="7" ht="4.5" customHeight="1" spans="1:6">
       <c r="A7" s="73"/>
       <c r="B7" s="74"/>
       <c r="C7" s="74"/>
       <c r="D7" s="74"/>
       <c r="E7" s="74"/>
       <c r="F7" s="75"/>
     </row>
     <row r="8" ht="14.25" customHeight="1" spans="1:6">
       <c r="A8" s="76"/>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="78"/>
     </row>
     <row r="9" ht="20.25" customHeight="1" spans="1:6">
       <c r="A9" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B9" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C9" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D9" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E9" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F9" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="10" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="96" t="s">
-        <v>926</v>
+        <v>949</v>
       </c>
       <c r="B10" s="82" t="s">
-        <v>927</v>
+        <v>950</v>
       </c>
       <c r="C10" s="83">
         <v>299800</v>
       </c>
       <c r="D10" s="104">
         <v>260826</v>
       </c>
       <c r="E10" s="24">
         <f t="shared" ref="E10:E17" si="0">1-D10/C10</f>
         <v>0.13</v>
       </c>
       <c r="F10" s="86" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="98"/>
       <c r="B11" s="82" t="s">
-        <v>928</v>
+        <v>951</v>
       </c>
       <c r="C11" s="83">
         <v>310800</v>
       </c>
       <c r="D11" s="104">
         <v>270396</v>
       </c>
       <c r="E11" s="24">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
       <c r="F11" s="99"/>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="98"/>
       <c r="B12" s="82" t="s">
-        <v>929</v>
+        <v>952</v>
       </c>
       <c r="C12" s="83">
         <v>324800</v>
       </c>
       <c r="D12" s="104">
         <v>282576</v>
       </c>
       <c r="E12" s="24">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
       <c r="F12" s="99"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="98"/>
       <c r="B13" s="82" t="s">
-        <v>930</v>
+        <v>953</v>
       </c>
       <c r="C13" s="83">
         <v>335800</v>
       </c>
       <c r="D13" s="104">
         <v>292146</v>
       </c>
       <c r="E13" s="24">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
       <c r="F13" s="99"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="98"/>
       <c r="B14" s="82" t="s">
-        <v>931</v>
+        <v>954</v>
       </c>
       <c r="C14" s="83">
         <v>358800</v>
       </c>
       <c r="D14" s="104">
         <v>312156</v>
       </c>
       <c r="E14" s="24">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
       <c r="F14" s="99"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="98"/>
       <c r="B15" s="82" t="s">
-        <v>932</v>
+        <v>955</v>
       </c>
       <c r="C15" s="83">
         <v>359800</v>
       </c>
       <c r="D15" s="104">
         <v>313026</v>
       </c>
       <c r="E15" s="24">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
       <c r="F15" s="99"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="98"/>
       <c r="B16" s="82" t="s">
-        <v>933</v>
+        <v>956</v>
       </c>
       <c r="C16" s="83">
         <v>369800</v>
       </c>
       <c r="D16" s="104">
         <v>321726</v>
       </c>
       <c r="E16" s="24">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
       <c r="F16" s="99"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="98"/>
       <c r="B17" s="82" t="s">
-        <v>934</v>
+        <v>957</v>
       </c>
       <c r="C17" s="83">
         <v>369800</v>
       </c>
       <c r="D17" s="104">
         <v>321726</v>
       </c>
       <c r="E17" s="24">
         <f t="shared" si="0"/>
         <v>0.13</v>
       </c>
       <c r="F17" s="99"/>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="98"/>
       <c r="B18" s="82" t="s">
-        <v>935</v>
+        <v>958</v>
       </c>
       <c r="C18" s="83">
         <v>372800</v>
       </c>
       <c r="D18" s="104">
         <v>324336</v>
       </c>
       <c r="E18" s="24">
         <f>1-D17/C17</f>
         <v>0.13</v>
       </c>
       <c r="F18" s="99"/>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="98"/>
       <c r="B19" s="82" t="s">
-        <v>936</v>
+        <v>959</v>
       </c>
       <c r="C19" s="83">
         <v>393800</v>
       </c>
       <c r="D19" s="104">
         <v>342606</v>
       </c>
       <c r="E19" s="24">
         <f>1-D19/C19</f>
         <v>0.13</v>
       </c>
       <c r="F19" s="99"/>
     </row>
     <row r="20" ht="59" customHeight="1" spans="1:6">
       <c r="A20" s="98"/>
       <c r="B20" s="82" t="s">
-        <v>937</v>
-[...3 lines deleted...]
-      <c r="E20" s="160"/>
+        <v>960</v>
+      </c>
+      <c r="C20" s="162"/>
+      <c r="D20" s="162"/>
+      <c r="E20" s="162"/>
       <c r="F20" s="99"/>
     </row>
     <row r="21" ht="26.25" customHeight="1" spans="1:6">
       <c r="A21" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B21" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C21" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D21" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E21" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F21" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="81" t="s">
-        <v>938</v>
+        <v>961</v>
       </c>
       <c r="B22" s="82" t="s">
-        <v>939</v>
+        <v>962</v>
       </c>
       <c r="C22" s="83">
         <v>249800</v>
       </c>
       <c r="D22" s="104">
         <v>217326</v>
       </c>
       <c r="E22" s="24">
         <f>1-D22/C22</f>
         <v>0.13</v>
       </c>
       <c r="F22" s="86" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="81"/>
       <c r="B23" s="82" t="s">
-        <v>940</v>
+        <v>963</v>
       </c>
       <c r="C23" s="83">
         <v>257800</v>
       </c>
       <c r="D23" s="104">
         <v>224286</v>
       </c>
       <c r="E23" s="24">
         <f t="shared" ref="E23:E30" si="1">1-D23/C23</f>
         <v>0.13</v>
       </c>
       <c r="F23" s="86"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="81"/>
       <c r="B24" s="82" t="s">
-        <v>941</v>
+        <v>964</v>
       </c>
       <c r="C24" s="83">
         <v>288800</v>
       </c>
       <c r="D24" s="104">
         <v>251256</v>
       </c>
       <c r="E24" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F24" s="86"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="81"/>
       <c r="B25" s="82" t="s">
-        <v>942</v>
+        <v>965</v>
       </c>
       <c r="C25" s="83">
         <v>268800</v>
       </c>
       <c r="D25" s="104">
         <v>233856</v>
       </c>
       <c r="E25" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F25" s="86"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="81"/>
       <c r="B26" s="82" t="s">
-        <v>943</v>
+        <v>966</v>
       </c>
       <c r="C26" s="83">
         <v>299800</v>
       </c>
       <c r="D26" s="104">
         <v>260826</v>
       </c>
       <c r="E26" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F26" s="86"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="81"/>
       <c r="B27" s="82" t="s">
-        <v>944</v>
+        <v>967</v>
       </c>
       <c r="C27" s="83">
         <v>309800</v>
       </c>
       <c r="D27" s="104">
         <v>269526</v>
       </c>
       <c r="E27" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F27" s="86"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="81"/>
       <c r="B28" s="82" t="s">
-        <v>945</v>
+        <v>968</v>
       </c>
       <c r="C28" s="83">
         <v>325800</v>
       </c>
       <c r="D28" s="104">
         <v>283446</v>
       </c>
       <c r="E28" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F28" s="86"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="81"/>
       <c r="B29" s="82" t="s">
-        <v>946</v>
+        <v>969</v>
       </c>
       <c r="C29" s="83">
         <v>284800</v>
       </c>
       <c r="D29" s="104">
         <v>247776</v>
       </c>
       <c r="E29" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F29" s="86"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="81"/>
       <c r="B30" s="82" t="s">
-        <v>947</v>
+        <v>970</v>
       </c>
       <c r="C30" s="83">
         <v>295800</v>
       </c>
       <c r="D30" s="104">
         <v>257346</v>
       </c>
       <c r="E30" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F30" s="86"/>
     </row>
     <row r="31" ht="68.5" customHeight="1" spans="1:6">
       <c r="A31" s="81"/>
       <c r="B31" s="97" t="s">
-        <v>948</v>
+        <v>971</v>
       </c>
       <c r="C31" s="97"/>
       <c r="D31" s="97"/>
       <c r="E31" s="97"/>
       <c r="F31" s="86"/>
     </row>
     <row r="32" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B32" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C32" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D32" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E32" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F32" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="81" t="s">
-        <v>949</v>
+        <v>972</v>
       </c>
       <c r="B33" s="82" t="s">
-        <v>950</v>
+        <v>973</v>
       </c>
       <c r="C33" s="83">
         <v>216800</v>
       </c>
       <c r="D33" s="84">
         <v>186448</v>
       </c>
       <c r="E33" s="24">
         <f t="shared" ref="E33:E42" si="2">1-D33/C33</f>
         <v>0.14</v>
       </c>
       <c r="F33" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="61"/>
       <c r="B34" s="82" t="s">
-        <v>951</v>
+        <v>974</v>
       </c>
       <c r="C34" s="83">
         <v>228800</v>
       </c>
       <c r="D34" s="84">
         <v>196768</v>
       </c>
       <c r="E34" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F34" s="87"/>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="61"/>
       <c r="B35" s="82" t="s">
-        <v>952</v>
+        <v>975</v>
       </c>
       <c r="C35" s="83">
         <v>235800</v>
       </c>
       <c r="D35" s="84">
         <v>202788</v>
       </c>
       <c r="E35" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F35" s="87"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="61"/>
       <c r="B36" s="82" t="s">
-        <v>953</v>
+        <v>976</v>
       </c>
       <c r="C36" s="83">
         <v>241800</v>
       </c>
       <c r="D36" s="84">
         <v>207948</v>
       </c>
       <c r="E36" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F36" s="87"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="61"/>
       <c r="B37" s="82" t="s">
-        <v>954</v>
+        <v>977</v>
       </c>
       <c r="C37" s="83">
         <v>268800</v>
       </c>
       <c r="D37" s="84">
         <v>231168</v>
       </c>
       <c r="E37" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F37" s="87"/>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:6">
       <c r="A38" s="61"/>
       <c r="B38" s="82" t="s">
-        <v>955</v>
+        <v>978</v>
       </c>
       <c r="C38" s="83">
         <v>246800</v>
       </c>
       <c r="D38" s="84">
         <v>212248</v>
       </c>
       <c r="E38" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F38" s="87"/>
     </row>
     <row r="39" ht="20.25" customHeight="1" spans="1:6">
       <c r="A39" s="61"/>
       <c r="B39" s="82" t="s">
-        <v>956</v>
+        <v>979</v>
       </c>
       <c r="C39" s="83">
         <v>258800</v>
       </c>
       <c r="D39" s="84">
         <v>222568</v>
       </c>
       <c r="E39" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F39" s="87"/>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="61"/>
       <c r="B40" s="82" t="s">
-        <v>957</v>
+        <v>980</v>
       </c>
       <c r="C40" s="83">
         <v>265800</v>
       </c>
       <c r="D40" s="84">
         <v>228588</v>
       </c>
       <c r="E40" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F40" s="87"/>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="61"/>
       <c r="B41" s="82" t="s">
-        <v>958</v>
+        <v>981</v>
       </c>
       <c r="C41" s="83">
         <v>271800</v>
       </c>
       <c r="D41" s="84">
         <v>233748</v>
       </c>
       <c r="E41" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F41" s="87"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="61"/>
       <c r="B42" s="82" t="s">
-        <v>959</v>
+        <v>982</v>
       </c>
       <c r="C42" s="83">
         <v>303800</v>
       </c>
       <c r="D42" s="84">
         <v>261268</v>
       </c>
       <c r="E42" s="24">
         <f t="shared" si="2"/>
         <v>0.14</v>
       </c>
       <c r="F42" s="87"/>
     </row>
     <row r="43" ht="46.5" customHeight="1" spans="1:6">
       <c r="A43" s="61"/>
       <c r="B43" s="82" t="s">
-        <v>960</v>
+        <v>983</v>
       </c>
       <c r="C43" s="88"/>
       <c r="D43" s="88"/>
       <c r="E43" s="88"/>
       <c r="F43" s="87"/>
     </row>
     <row r="44" ht="20.25" customHeight="1" spans="1:6">
       <c r="A44" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B44" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C44" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D44" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E44" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F44" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="45" ht="20.25" customHeight="1" spans="1:6">
       <c r="A45" s="81" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
       <c r="B45" s="82" t="s">
-        <v>962</v>
+        <v>985</v>
       </c>
       <c r="C45" s="83">
         <v>132800</v>
       </c>
       <c r="D45" s="84">
         <v>107568</v>
       </c>
       <c r="E45" s="24">
         <f t="shared" ref="E45:E53" si="3">1-D45/C45</f>
         <v>0.19</v>
       </c>
       <c r="F45" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="46" ht="20.25" customHeight="1" spans="1:6">
       <c r="A46" s="81"/>
       <c r="B46" s="82" t="s">
-        <v>963</v>
+        <v>986</v>
       </c>
       <c r="C46" s="83">
         <v>137800</v>
       </c>
       <c r="D46" s="84">
         <v>111618</v>
       </c>
       <c r="E46" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F46" s="86"/>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="81"/>
       <c r="B47" s="82" t="s">
-        <v>964</v>
+        <v>987</v>
       </c>
       <c r="C47" s="83">
         <v>149800</v>
       </c>
       <c r="D47" s="84">
         <v>121338</v>
       </c>
       <c r="E47" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F47" s="86"/>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
       <c r="A48" s="81"/>
       <c r="B48" s="82" t="s">
-        <v>965</v>
+        <v>988</v>
       </c>
       <c r="C48" s="83">
         <v>155800</v>
       </c>
       <c r="D48" s="84">
         <v>126198</v>
       </c>
       <c r="E48" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F48" s="86"/>
     </row>
     <row r="49" ht="20.25" customHeight="1" spans="1:6">
       <c r="A49" s="81"/>
       <c r="B49" s="82" t="s">
-        <v>966</v>
+        <v>989</v>
       </c>
       <c r="C49" s="83">
         <v>145800</v>
       </c>
       <c r="D49" s="84">
         <v>118098</v>
       </c>
       <c r="E49" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F49" s="86"/>
     </row>
     <row r="50" ht="20.25" customHeight="1" spans="1:6">
       <c r="A50" s="81"/>
       <c r="B50" s="82" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="C50" s="83">
         <v>150800</v>
       </c>
       <c r="D50" s="84">
         <v>122148</v>
       </c>
       <c r="E50" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F50" s="86"/>
     </row>
     <row r="51" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="81"/>
       <c r="B51" s="82" t="s">
-        <v>968</v>
+        <v>991</v>
       </c>
       <c r="C51" s="83">
         <v>159800</v>
       </c>
       <c r="D51" s="84">
         <v>129438</v>
       </c>
       <c r="E51" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F51" s="86"/>
     </row>
     <row r="52" ht="20.25" customHeight="1" spans="1:6">
       <c r="A52" s="81"/>
       <c r="B52" s="82" t="s">
-        <v>969</v>
+        <v>992</v>
       </c>
       <c r="C52" s="83">
         <v>165800</v>
       </c>
       <c r="D52" s="84">
         <v>134298</v>
       </c>
       <c r="E52" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F52" s="86"/>
     </row>
     <row r="53" ht="20.25" customHeight="1" spans="1:6">
       <c r="A53" s="81"/>
       <c r="B53" s="82" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
       <c r="C53" s="83">
         <v>172800</v>
       </c>
       <c r="D53" s="84">
         <v>139968</v>
       </c>
       <c r="E53" s="24">
         <f t="shared" si="3"/>
         <v>0.19</v>
       </c>
       <c r="F53" s="86"/>
     </row>
     <row r="54" ht="75" customHeight="1" spans="1:6">
       <c r="A54" s="81"/>
       <c r="B54" s="82" t="s">
-        <v>971</v>
+        <v>994</v>
       </c>
       <c r="C54" s="82"/>
       <c r="D54" s="82"/>
       <c r="E54" s="82"/>
       <c r="F54" s="86"/>
     </row>
     <row r="55" ht="20.25" customHeight="1" spans="1:6">
       <c r="A55" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B55" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C55" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D55" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E55" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F55" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="56" ht="20.25" customHeight="1" spans="1:6">
       <c r="A56" s="81" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="B56" s="82" t="s">
-        <v>973</v>
+        <v>996</v>
       </c>
       <c r="C56" s="83">
         <v>169800</v>
       </c>
       <c r="D56" s="84">
         <v>144330</v>
       </c>
       <c r="E56" s="24">
         <f t="shared" ref="E56:E64" si="4">1-D56/C56</f>
         <v>0.15</v>
       </c>
       <c r="F56" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="57" ht="20.25" customHeight="1" spans="1:6">
       <c r="A57" s="81"/>
       <c r="B57" s="82" t="s">
-        <v>974</v>
+        <v>997</v>
       </c>
       <c r="C57" s="83">
         <v>181800</v>
       </c>
       <c r="D57" s="84">
         <v>154530</v>
       </c>
       <c r="E57" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F57" s="86"/>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:6">
       <c r="A58" s="81"/>
       <c r="B58" s="82" t="s">
-        <v>975</v>
+        <v>998</v>
       </c>
       <c r="C58" s="83">
         <v>191800</v>
       </c>
       <c r="D58" s="84">
         <v>163030</v>
       </c>
       <c r="E58" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F58" s="86"/>
     </row>
     <row r="59" ht="20.25" customHeight="1" spans="1:6">
       <c r="A59" s="81"/>
       <c r="B59" s="82" t="s">
-        <v>976</v>
+        <v>999</v>
       </c>
       <c r="C59" s="83">
         <v>201800</v>
       </c>
       <c r="D59" s="84">
         <v>171530</v>
       </c>
       <c r="E59" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F59" s="86"/>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:6">
       <c r="A60" s="81"/>
       <c r="B60" s="82" t="s">
-        <v>977</v>
+        <v>1000</v>
       </c>
       <c r="C60" s="83">
         <v>179800</v>
       </c>
       <c r="D60" s="84">
         <v>152830</v>
       </c>
       <c r="E60" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F60" s="86"/>
     </row>
     <row r="61" ht="20.25" customHeight="1" spans="1:6">
       <c r="A61" s="81"/>
       <c r="B61" s="82" t="s">
-        <v>978</v>
+        <v>1001</v>
       </c>
       <c r="C61" s="83">
         <v>189800</v>
       </c>
       <c r="D61" s="84">
         <v>161330</v>
       </c>
       <c r="E61" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F61" s="86"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:6">
       <c r="A62" s="81"/>
       <c r="B62" s="82" t="s">
-        <v>979</v>
+        <v>1002</v>
       </c>
       <c r="C62" s="83">
         <v>199800</v>
       </c>
       <c r="D62" s="84">
         <v>169830</v>
       </c>
       <c r="E62" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F62" s="86"/>
     </row>
     <row r="63" ht="20.25" customHeight="1" spans="1:6">
       <c r="A63" s="81"/>
       <c r="B63" s="82" t="s">
-        <v>980</v>
+        <v>1003</v>
       </c>
       <c r="C63" s="83">
         <v>212800</v>
       </c>
       <c r="D63" s="84">
         <v>180880</v>
       </c>
       <c r="E63" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F63" s="86"/>
     </row>
     <row r="64" ht="20.25" customHeight="1" spans="1:6">
       <c r="A64" s="81"/>
       <c r="B64" s="82" t="s">
-        <v>981</v>
+        <v>1004</v>
       </c>
       <c r="C64" s="83">
         <v>230800</v>
       </c>
       <c r="D64" s="84">
         <v>196180</v>
       </c>
       <c r="E64" s="24">
         <f t="shared" si="4"/>
         <v>0.15</v>
       </c>
       <c r="F64" s="86"/>
     </row>
     <row r="65" ht="76.5" customHeight="1" spans="1:6">
       <c r="A65" s="81"/>
       <c r="B65" s="82" t="s">
-        <v>982</v>
+        <v>1005</v>
       </c>
       <c r="C65" s="82"/>
       <c r="D65" s="82"/>
       <c r="E65" s="82"/>
       <c r="F65" s="86"/>
     </row>
     <row r="66" ht="20.25" customHeight="1" spans="1:6">
       <c r="A66" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B66" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C66" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D66" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E66" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F66" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="67" ht="20.25" customHeight="1" spans="1:6">
       <c r="A67" s="81" t="s">
-        <v>983</v>
+        <v>1006</v>
       </c>
       <c r="B67" s="82" t="s">
-        <v>984</v>
+        <v>1007</v>
       </c>
       <c r="C67" s="83">
         <v>113800</v>
       </c>
       <c r="D67" s="84">
         <v>105834</v>
       </c>
       <c r="E67" s="24">
         <f t="shared" ref="E67:E74" si="5">1-D67/C67</f>
         <v>0.07</v>
       </c>
       <c r="F67" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="68" ht="20.25" customHeight="1" spans="1:6">
       <c r="A68" s="81"/>
       <c r="B68" s="82" t="s">
-        <v>985</v>
+        <v>1008</v>
       </c>
       <c r="C68" s="83">
         <v>118800</v>
       </c>
       <c r="D68" s="84">
         <v>110484</v>
       </c>
       <c r="E68" s="24">
         <f t="shared" si="5"/>
         <v>0.07</v>
       </c>
       <c r="F68" s="86"/>
     </row>
     <row r="69" ht="20.25" customHeight="1" spans="1:6">
       <c r="A69" s="81"/>
       <c r="B69" s="82" t="s">
-        <v>986</v>
+        <v>1009</v>
       </c>
       <c r="C69" s="83">
         <v>129800</v>
       </c>
       <c r="D69" s="84">
         <v>120714</v>
       </c>
       <c r="E69" s="24">
         <f t="shared" si="5"/>
         <v>0.07</v>
       </c>
       <c r="F69" s="86"/>
     </row>
     <row r="70" ht="20.25" customHeight="1" spans="1:6">
       <c r="A70" s="81"/>
       <c r="B70" s="82" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="C70" s="83">
         <v>135800</v>
       </c>
       <c r="D70" s="84">
         <v>126294</v>
       </c>
       <c r="E70" s="24">
         <f t="shared" si="5"/>
         <v>0.07</v>
       </c>
       <c r="F70" s="86"/>
     </row>
     <row r="71" ht="20.25" customHeight="1" spans="1:6">
       <c r="A71" s="81"/>
       <c r="B71" s="82" t="s">
-        <v>988</v>
+        <v>1011</v>
       </c>
       <c r="C71" s="83">
         <v>129800</v>
       </c>
       <c r="D71" s="84">
         <v>120714</v>
       </c>
       <c r="E71" s="24">
         <f t="shared" si="5"/>
         <v>0.07</v>
       </c>
       <c r="F71" s="86"/>
     </row>
     <row r="72" ht="20.25" customHeight="1" spans="1:6">
       <c r="A72" s="81"/>
       <c r="B72" s="82" t="s">
-        <v>989</v>
+        <v>1012</v>
       </c>
       <c r="C72" s="83">
         <v>135800</v>
       </c>
       <c r="D72" s="84">
         <v>126294</v>
       </c>
       <c r="E72" s="24">
         <f t="shared" si="5"/>
         <v>0.07</v>
       </c>
       <c r="F72" s="86"/>
     </row>
     <row r="73" ht="20.25" customHeight="1" spans="1:6">
       <c r="A73" s="81"/>
       <c r="B73" s="82" t="s">
-        <v>990</v>
+        <v>1013</v>
       </c>
       <c r="C73" s="83">
         <v>137800</v>
       </c>
       <c r="D73" s="84">
         <v>128154</v>
       </c>
       <c r="E73" s="24">
         <f t="shared" si="5"/>
         <v>0.07</v>
       </c>
       <c r="F73" s="86"/>
     </row>
     <row r="74" ht="20.25" customHeight="1" spans="1:6">
       <c r="A74" s="81"/>
       <c r="B74" s="82" t="s">
-        <v>991</v>
+        <v>1014</v>
       </c>
       <c r="C74" s="83">
         <v>148800</v>
       </c>
       <c r="D74" s="84">
         <v>138384</v>
       </c>
       <c r="E74" s="24">
         <f t="shared" si="5"/>
         <v>0.07</v>
       </c>
       <c r="F74" s="86"/>
     </row>
     <row r="75" ht="60.75" customHeight="1" spans="1:6">
       <c r="A75" s="81"/>
       <c r="B75" s="82" t="s">
-        <v>992</v>
+        <v>1015</v>
       </c>
       <c r="C75" s="82"/>
       <c r="D75" s="82"/>
       <c r="E75" s="82"/>
       <c r="F75" s="86"/>
     </row>
     <row r="76" ht="20.25" customHeight="1" spans="1:6">
       <c r="A76" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B76" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C76" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D76" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E76" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F76" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="77" ht="20.25" customHeight="1" spans="1:6">
       <c r="A77" s="81" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="B77" s="82" t="s">
-        <v>994</v>
+        <v>1017</v>
       </c>
       <c r="C77" s="83">
         <v>171800</v>
       </c>
       <c r="D77" s="84">
         <v>146030</v>
       </c>
       <c r="E77" s="24">
         <f t="shared" ref="E77:E91" si="6">1-D77/C77</f>
         <v>0.15</v>
       </c>
       <c r="F77" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="78" ht="20.25" customHeight="1" spans="1:6">
       <c r="A78" s="81"/>
       <c r="B78" s="82" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="C78" s="83">
         <v>181800</v>
       </c>
       <c r="D78" s="84">
         <v>154530</v>
       </c>
       <c r="E78" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F78" s="86"/>
     </row>
     <row r="79" ht="20.25" customHeight="1" spans="1:6">
       <c r="A79" s="81"/>
       <c r="B79" s="82" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
       <c r="C79" s="83">
         <v>191800</v>
       </c>
       <c r="D79" s="84">
         <v>163030</v>
       </c>
       <c r="E79" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F79" s="86"/>
     </row>
     <row r="80" ht="20.25" customHeight="1" spans="1:6">
       <c r="A80" s="81"/>
       <c r="B80" s="82" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="C80" s="83">
         <v>196800</v>
       </c>
       <c r="D80" s="84">
         <v>167280</v>
       </c>
       <c r="E80" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F80" s="86"/>
     </row>
     <row r="81" ht="20.25" customHeight="1" spans="1:6">
       <c r="A81" s="81"/>
       <c r="B81" s="82" t="s">
-        <v>998</v>
+        <v>1021</v>
       </c>
       <c r="C81" s="83">
         <v>179800</v>
       </c>
       <c r="D81" s="84">
         <v>152830</v>
       </c>
       <c r="E81" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F81" s="86"/>
     </row>
     <row r="82" ht="20.25" customHeight="1" spans="1:6">
       <c r="A82" s="81"/>
       <c r="B82" s="82" t="s">
-        <v>999</v>
+        <v>1022</v>
       </c>
       <c r="C82" s="83">
         <v>189800</v>
       </c>
       <c r="D82" s="84">
         <v>161330</v>
       </c>
       <c r="E82" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F82" s="86"/>
     </row>
     <row r="83" ht="20.25" customHeight="1" spans="1:6">
       <c r="A83" s="81"/>
       <c r="B83" s="82" t="s">
-        <v>1000</v>
+        <v>1023</v>
       </c>
       <c r="C83" s="83">
         <v>202800</v>
       </c>
       <c r="D83" s="84">
         <v>172380</v>
       </c>
       <c r="E83" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F83" s="86"/>
     </row>
     <row r="84" ht="20.25" customHeight="1" spans="1:6">
       <c r="A84" s="81"/>
       <c r="B84" s="82" t="s">
-        <v>1001</v>
+        <v>1024</v>
       </c>
       <c r="C84" s="83">
         <v>204800</v>
       </c>
       <c r="D84" s="84">
         <v>174080</v>
       </c>
       <c r="E84" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F84" s="86"/>
     </row>
     <row r="85" ht="20.25" customHeight="1" spans="1:6">
       <c r="A85" s="81"/>
       <c r="B85" s="82" t="s">
-        <v>1002</v>
+        <v>1025</v>
       </c>
       <c r="C85" s="83">
         <v>191800</v>
       </c>
       <c r="D85" s="84">
         <v>163030</v>
       </c>
       <c r="E85" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F85" s="86"/>
     </row>
     <row r="86" ht="20.25" customHeight="1" spans="1:6">
       <c r="A86" s="81"/>
       <c r="B86" s="82" t="s">
-        <v>1003</v>
+        <v>1026</v>
       </c>
       <c r="C86" s="83">
         <v>206800</v>
       </c>
       <c r="D86" s="84">
         <v>175780</v>
       </c>
       <c r="E86" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F86" s="86"/>
     </row>
     <row r="87" ht="20.25" customHeight="1" spans="1:6">
       <c r="A87" s="81"/>
       <c r="B87" s="82" t="s">
-        <v>1004</v>
+        <v>1027</v>
       </c>
       <c r="C87" s="83">
         <v>205800</v>
       </c>
       <c r="D87" s="84">
         <v>174930</v>
       </c>
       <c r="E87" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F87" s="86"/>
     </row>
     <row r="88" ht="20.25" customHeight="1" spans="1:6">
       <c r="A88" s="81"/>
       <c r="B88" s="82" t="s">
-        <v>1005</v>
+        <v>1028</v>
       </c>
       <c r="C88" s="83">
         <v>211800</v>
       </c>
       <c r="D88" s="84">
         <v>180030</v>
       </c>
       <c r="E88" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F88" s="86"/>
     </row>
     <row r="89" ht="20.25" customHeight="1" spans="1:6">
       <c r="A89" s="81"/>
       <c r="B89" s="82" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="C89" s="83">
         <v>222800</v>
       </c>
       <c r="D89" s="84">
         <v>189380</v>
       </c>
       <c r="E89" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F89" s="86"/>
     </row>
     <row r="90" ht="20.25" customHeight="1" spans="1:6">
       <c r="A90" s="81"/>
       <c r="B90" s="82" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="C90" s="83">
         <v>226800</v>
       </c>
       <c r="D90" s="84">
         <v>192780</v>
       </c>
       <c r="E90" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F90" s="86"/>
     </row>
     <row r="91" ht="20.25" customHeight="1" spans="1:6">
       <c r="A91" s="81"/>
       <c r="B91" s="82" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="C91" s="83">
         <v>259800</v>
       </c>
       <c r="D91" s="84">
         <v>220830</v>
       </c>
       <c r="E91" s="24">
         <f t="shared" si="6"/>
         <v>0.15</v>
       </c>
       <c r="F91" s="86"/>
     </row>
     <row r="92" ht="57.75" customHeight="1" spans="1:6">
       <c r="A92" s="81"/>
       <c r="B92" s="82" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="C92" s="82"/>
       <c r="D92" s="82"/>
       <c r="E92" s="82"/>
       <c r="F92" s="86"/>
     </row>
     <row r="93" ht="20.25" customHeight="1" spans="1:6">
       <c r="A93" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B93" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C93" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D93" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E93" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F93" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="94" ht="20.25" customHeight="1" spans="1:6">
       <c r="A94" s="81" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="B94" s="82" t="s">
-        <v>1011</v>
+        <v>1034</v>
       </c>
       <c r="C94" s="83">
         <v>139800</v>
       </c>
       <c r="D94" s="84">
         <v>130014</v>
       </c>
       <c r="E94" s="24">
         <f t="shared" ref="E94:E99" si="7">1-D94/C94</f>
         <v>0.07</v>
       </c>
       <c r="F94" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="95" ht="20.25" customHeight="1" spans="1:6">
       <c r="A95" s="81"/>
       <c r="B95" s="82" t="s">
-        <v>1012</v>
+        <v>1035</v>
       </c>
       <c r="C95" s="83">
         <v>151800</v>
       </c>
       <c r="D95" s="84">
         <v>141174</v>
       </c>
       <c r="E95" s="24">
         <f t="shared" si="7"/>
         <v>0.07</v>
       </c>
       <c r="F95" s="86"/>
     </row>
     <row r="96" ht="20.25" customHeight="1" spans="1:6">
       <c r="A96" s="81"/>
       <c r="B96" s="82" t="s">
-        <v>1013</v>
+        <v>1036</v>
       </c>
       <c r="C96" s="83">
         <v>158800</v>
       </c>
       <c r="D96" s="84">
         <v>147684</v>
       </c>
       <c r="E96" s="24">
         <f t="shared" si="7"/>
         <v>0.07</v>
       </c>
       <c r="F96" s="86"/>
     </row>
     <row r="97" ht="20.25" customHeight="1" spans="1:6">
       <c r="A97" s="81"/>
       <c r="B97" s="82" t="s">
-        <v>1014</v>
+        <v>1037</v>
       </c>
       <c r="C97" s="83">
         <v>149800</v>
       </c>
       <c r="D97" s="84">
         <v>139314</v>
       </c>
       <c r="E97" s="24">
         <f t="shared" si="7"/>
         <v>0.07</v>
       </c>
       <c r="F97" s="86"/>
     </row>
     <row r="98" ht="20.25" customHeight="1" spans="1:6">
       <c r="A98" s="81"/>
       <c r="B98" s="82" t="s">
-        <v>1015</v>
+        <v>1038</v>
       </c>
       <c r="C98" s="83">
         <v>161800</v>
       </c>
       <c r="D98" s="84">
         <v>150474</v>
       </c>
       <c r="E98" s="24">
         <f t="shared" si="7"/>
         <v>0.07</v>
       </c>
       <c r="F98" s="86"/>
     </row>
     <row r="99" ht="20.25" customHeight="1" spans="1:6">
       <c r="A99" s="81"/>
       <c r="B99" s="82" t="s">
-        <v>1016</v>
+        <v>1039</v>
       </c>
       <c r="C99" s="83">
         <v>169800</v>
       </c>
       <c r="D99" s="84">
         <v>157914</v>
       </c>
       <c r="E99" s="24">
         <f t="shared" si="7"/>
         <v>0.07</v>
       </c>
       <c r="F99" s="86"/>
     </row>
     <row r="100" ht="48.75" customHeight="1" spans="1:6">
       <c r="A100" s="81"/>
       <c r="B100" s="82" t="s">
-        <v>1017</v>
+        <v>1040</v>
       </c>
       <c r="C100" s="82"/>
       <c r="D100" s="82"/>
       <c r="E100" s="82"/>
       <c r="F100" s="86"/>
     </row>
     <row r="101" ht="20.25" customHeight="1" spans="1:6">
       <c r="A101" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B101" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C101" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D101" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E101" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F101" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="102" ht="20.25" customHeight="1" spans="1:6">
       <c r="A102" s="81" t="s">
-        <v>1018</v>
+        <v>1041</v>
       </c>
       <c r="B102" s="82" t="s">
-        <v>1019</v>
+        <v>1042</v>
       </c>
       <c r="C102" s="83">
         <v>109800</v>
       </c>
       <c r="D102" s="84">
         <v>108702</v>
       </c>
       <c r="E102" s="24">
         <f t="shared" ref="E102:E108" si="8">1-D102/C102</f>
         <v>0.01</v>
       </c>
       <c r="F102" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="103" ht="20.25" customHeight="1" spans="1:6">
       <c r="A103" s="81"/>
       <c r="B103" s="82" t="s">
-        <v>1020</v>
+        <v>1043</v>
       </c>
       <c r="C103" s="83">
         <v>119800</v>
       </c>
       <c r="D103" s="84">
         <v>118602</v>
       </c>
       <c r="E103" s="24">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
       <c r="F103" s="86"/>
     </row>
     <row r="104" ht="20.25" customHeight="1" spans="1:6">
       <c r="A104" s="81"/>
       <c r="B104" s="82" t="s">
-        <v>1021</v>
+        <v>1044</v>
       </c>
       <c r="C104" s="83">
         <v>129800</v>
       </c>
       <c r="D104" s="84">
         <v>128502</v>
       </c>
       <c r="E104" s="24">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
       <c r="F104" s="86"/>
     </row>
     <row r="105" ht="20.25" customHeight="1" spans="1:6">
       <c r="A105" s="81"/>
       <c r="B105" s="82" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="C105" s="83">
         <v>139800</v>
       </c>
       <c r="D105" s="84">
         <v>138402</v>
       </c>
       <c r="E105" s="24">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
       <c r="F105" s="86"/>
     </row>
     <row r="106" ht="20.25" customHeight="1" spans="1:6">
       <c r="A106" s="81"/>
       <c r="B106" s="82" t="s">
-        <v>1023</v>
+        <v>1046</v>
       </c>
       <c r="C106" s="83">
         <v>149800</v>
       </c>
       <c r="D106" s="84">
         <v>148302</v>
       </c>
       <c r="E106" s="24">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
       <c r="F106" s="86"/>
     </row>
     <row r="107" ht="20.25" customHeight="1" spans="1:6">
       <c r="A107" s="81"/>
       <c r="B107" s="82" t="s">
-        <v>1024</v>
+        <v>1047</v>
       </c>
       <c r="C107" s="83">
         <v>159800</v>
       </c>
       <c r="D107" s="84">
         <v>158202</v>
       </c>
       <c r="E107" s="24">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
       <c r="F107" s="86"/>
     </row>
     <row r="108" ht="20.25" customHeight="1" spans="1:6">
       <c r="A108" s="81"/>
       <c r="B108" s="82" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
       <c r="C108" s="83">
         <v>159800</v>
       </c>
       <c r="D108" s="84">
         <v>158202</v>
       </c>
       <c r="E108" s="24">
         <f t="shared" si="8"/>
         <v>0.01</v>
       </c>
       <c r="F108" s="86"/>
     </row>
     <row r="109" ht="48.75" customHeight="1" spans="1:6">
       <c r="A109" s="81"/>
       <c r="B109" s="82" t="s">
-        <v>1026</v>
+        <v>1049</v>
       </c>
       <c r="C109" s="82"/>
       <c r="D109" s="82"/>
       <c r="E109" s="82"/>
       <c r="F109" s="86"/>
     </row>
     <row r="110" ht="20.25" customHeight="1" spans="1:6">
       <c r="A110" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B110" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C110" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D110" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E110" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F110" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" ht="20.25" customHeight="1" spans="1:6">
       <c r="A111" s="81" t="s">
-        <v>1027</v>
+        <v>1050</v>
       </c>
       <c r="B111" s="82" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="C111" s="83">
         <v>179800</v>
       </c>
       <c r="D111" s="84">
         <v>167214</v>
       </c>
       <c r="E111" s="24">
         <f>1-D111/C111</f>
         <v>0.07</v>
       </c>
       <c r="F111" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="112" ht="20.25" customHeight="1" spans="1:6">
       <c r="A112" s="81"/>
       <c r="B112" s="82" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C112" s="83">
         <v>199800</v>
       </c>
       <c r="D112" s="84">
         <v>185814</v>
       </c>
       <c r="E112" s="24">
         <f>1-D112/C112</f>
         <v>0.07</v>
       </c>
       <c r="F112" s="86"/>
     </row>
     <row r="113" ht="20.25" customHeight="1" spans="1:6">
       <c r="A113" s="81"/>
       <c r="B113" s="82" t="s">
-        <v>1030</v>
+        <v>1053</v>
       </c>
       <c r="C113" s="83">
         <v>219800</v>
       </c>
       <c r="D113" s="84">
         <v>204414</v>
       </c>
       <c r="E113" s="24">
         <f>1-D113/C113</f>
         <v>0.07</v>
       </c>
       <c r="F113" s="86"/>
     </row>
     <row r="114" ht="20.25" customHeight="1" spans="1:6">
       <c r="A114" s="81"/>
       <c r="B114" s="82" t="s">
-        <v>1031</v>
+        <v>1054</v>
       </c>
       <c r="C114" s="83">
         <v>238800</v>
       </c>
       <c r="D114" s="84">
         <v>222084</v>
       </c>
       <c r="E114" s="24">
         <f>1-D114/C114</f>
         <v>0.07</v>
       </c>
       <c r="F114" s="86"/>
     </row>
     <row r="115" ht="48.75" customHeight="1" spans="1:6">
       <c r="A115" s="81"/>
       <c r="B115" s="82" t="s">
-        <v>1032</v>
+        <v>1055</v>
       </c>
       <c r="C115" s="82"/>
       <c r="D115" s="82"/>
       <c r="E115" s="82"/>
       <c r="F115" s="86"/>
     </row>
     <row r="116" ht="20.25" customHeight="1" spans="1:6">
       <c r="A116" s="101" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B116" s="102"/>
       <c r="C116" s="102"/>
       <c r="D116" s="102"/>
       <c r="E116" s="102"/>
       <c r="F116" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="34">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="B54:E54"/>
     <mergeCell ref="B65:E65"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B92:E92"/>
     <mergeCell ref="B100:E100"/>
     <mergeCell ref="B109:E109"/>
     <mergeCell ref="B115:E115"/>
     <mergeCell ref="A116:F116"/>
     <mergeCell ref="A10:A20"/>
     <mergeCell ref="A22:A31"/>
     <mergeCell ref="A33:A43"/>
@@ -21235,51 +21509,51 @@
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:XFD38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="58.0833333333333" style="4" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="6" max="6" width="15.9166666666667" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>1033</v>
+        <v>1056</v>
       </c>
       <c r="B1" s="144"/>
       <c r="C1" s="144"/>
       <c r="D1" s="144"/>
       <c r="E1" s="144"/>
       <c r="F1" s="145"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="146"/>
       <c r="B2" s="147"/>
       <c r="C2" s="147"/>
       <c r="D2" s="147"/>
       <c r="E2" s="147"/>
       <c r="F2" s="148"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="146"/>
       <c r="B3" s="147"/>
       <c r="C3" s="147"/>
       <c r="D3" s="147"/>
       <c r="E3" s="147"/>
       <c r="F3" s="148"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="146"/>
@@ -21308,568 +21582,568 @@
     <row r="7" ht="5.25" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="20" t="s">
-        <v>1034</v>
+        <v>1057</v>
       </c>
       <c r="B11" s="149" t="s">
-        <v>1035</v>
+        <v>1058</v>
       </c>
       <c r="C11" s="22">
         <v>309800</v>
       </c>
       <c r="D11" s="150">
-        <v>264071</v>
+        <v>268071</v>
       </c>
       <c r="E11" s="151">
-        <f t="shared" ref="E11:E15" si="0">1-D11/C11</f>
-        <v>0.147608134280181</v>
+        <f t="shared" ref="E11:E16" si="0">1-D11/C11</f>
+        <v>0.134696578437702</v>
       </c>
       <c r="F11" s="36" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
       <c r="B12" s="21" t="s">
-        <v>1036</v>
+        <v>1059</v>
       </c>
       <c r="C12" s="22">
         <v>329800</v>
       </c>
       <c r="D12" s="150">
-        <v>281971</v>
+        <v>285971</v>
       </c>
       <c r="E12" s="151">
         <f t="shared" si="0"/>
-        <v>0.145024257125531</v>
+        <v>0.132895694360218</v>
       </c>
       <c r="F12" s="37"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
       <c r="B13" s="21" t="s">
-        <v>1037</v>
+        <v>1060</v>
       </c>
       <c r="C13" s="22">
         <v>359800</v>
       </c>
       <c r="D13" s="150">
-        <v>308821</v>
+        <v>312821</v>
       </c>
       <c r="E13" s="151">
         <f t="shared" si="0"/>
-        <v>0.1416870483602</v>
+        <v>0.130569760978321</v>
       </c>
       <c r="F13" s="37"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="26"/>
       <c r="B14" s="21" t="s">
-        <v>1038</v>
+        <v>1061</v>
       </c>
       <c r="C14" s="22">
-        <v>379800</v>
+        <v>361800</v>
       </c>
       <c r="D14" s="150">
-        <v>326721</v>
+        <v>314611</v>
       </c>
       <c r="E14" s="151">
         <f t="shared" si="0"/>
-        <v>0.139755134281201</v>
+        <v>0.130428413488115</v>
       </c>
       <c r="F14" s="37"/>
     </row>
     <row r="15" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="26"/>
       <c r="B15" s="21" t="s">
-        <v>1039</v>
+        <v>1062</v>
       </c>
       <c r="C15" s="22">
         <v>389800</v>
       </c>
       <c r="D15" s="150">
-        <v>335671</v>
+        <v>339671</v>
       </c>
       <c r="E15" s="151">
         <f t="shared" si="0"/>
-        <v>0.13886351975372</v>
+        <v>0.128601847101077</v>
       </c>
       <c r="F15" s="37"/>
     </row>
-    <row r="16" s="143" customFormat="1" ht="240" customHeight="1" spans="1:6">
-      <c r="A16" s="28"/>
+    <row r="16" s="143" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A16" s="26"/>
       <c r="B16" s="21" t="s">
-        <v>1040</v>
-[...33 lines deleted...]
-      <c r="C18" s="22">
+        <v>1063</v>
+      </c>
+      <c r="C16" s="22">
+        <v>399800</v>
+      </c>
+      <c r="D16" s="150">
+        <v>348621</v>
+      </c>
+      <c r="E16" s="151">
+        <f t="shared" si="0"/>
+        <v>0.128011505752876</v>
+      </c>
+      <c r="F16" s="37"/>
+    </row>
+    <row r="17" s="143" customFormat="1" ht="141" customHeight="1" spans="1:6">
+      <c r="A17" s="28"/>
+      <c r="B17" s="152" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="41"/>
+    </row>
+    <row r="18" s="143" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A18" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F18" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="19" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A19" s="153" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C19" s="22">
         <v>229800</v>
       </c>
-      <c r="D18" s="150">
-[...17 lines deleted...]
-      </c>
       <c r="D19" s="150">
-        <v>194171</v>
-[...5 lines deleted...]
-      <c r="F19" s="59"/>
+        <v>183218</v>
+      </c>
+      <c r="E19" s="154">
+        <f t="shared" ref="E19:E24" si="1">1-D19/C19</f>
+        <v>0.202706701479547</v>
+      </c>
+      <c r="F19" s="59" t="s">
+        <v>701</v>
+      </c>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A20" s="152"/>
+      <c r="A20" s="153"/>
       <c r="B20" s="21" t="s">
-        <v>1044</v>
+        <v>1067</v>
       </c>
       <c r="C20" s="22">
         <v>249800</v>
       </c>
       <c r="D20" s="150">
-        <v>194171</v>
-[...1 lines deleted...]
-      <c r="E20" s="153">
+        <v>192171</v>
+      </c>
+      <c r="E20" s="154">
         <f t="shared" si="1"/>
-        <v>0.222694155324259</v>
+        <v>0.230700560448359</v>
       </c>
       <c r="F20" s="59"/>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A21" s="152"/>
+      <c r="A21" s="153"/>
       <c r="B21" s="21" t="s">
-        <v>1045</v>
+        <v>1068</v>
       </c>
       <c r="C21" s="22">
-        <v>259800</v>
+        <v>279800</v>
       </c>
       <c r="D21" s="150">
-        <v>203121</v>
-[...1 lines deleted...]
-      <c r="E21" s="153">
+        <v>219021</v>
+      </c>
+      <c r="E21" s="154">
         <f t="shared" si="1"/>
-        <v>0.218163972286374</v>
+        <v>0.217223016440314</v>
       </c>
       <c r="F21" s="59"/>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A22" s="152"/>
+      <c r="A22" s="153"/>
       <c r="B22" s="21" t="s">
-        <v>1046</v>
+        <v>1069</v>
       </c>
       <c r="C22" s="22">
-        <v>279800</v>
+        <v>269800</v>
       </c>
       <c r="D22" s="150">
-        <v>221021</v>
-[...1 lines deleted...]
-      <c r="E22" s="153">
+        <v>210071</v>
+      </c>
+      <c r="E22" s="154">
         <f t="shared" si="1"/>
-        <v>0.210075053609721</v>
+        <v>0.221382505559674</v>
       </c>
       <c r="F22" s="59"/>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A23" s="152"/>
+      <c r="A23" s="153"/>
       <c r="B23" s="21" t="s">
-        <v>1047</v>
+        <v>1070</v>
       </c>
       <c r="C23" s="22">
-        <v>269800</v>
+        <v>299800</v>
       </c>
       <c r="D23" s="150">
-        <v>212071</v>
-[...1 lines deleted...]
-      <c r="E23" s="153">
+        <v>236921</v>
+      </c>
+      <c r="E23" s="154">
         <f t="shared" si="1"/>
-        <v>0.213969607116382</v>
+        <v>0.209736490993996</v>
       </c>
       <c r="F23" s="59"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A24" s="152"/>
+      <c r="A24" s="153"/>
       <c r="B24" s="21" t="s">
-        <v>1048</v>
+        <v>1071</v>
       </c>
       <c r="C24" s="22">
-        <v>299800</v>
+        <v>309800</v>
       </c>
       <c r="D24" s="150">
-        <v>238921</v>
-[...1 lines deleted...]
-      <c r="E24" s="153">
+        <v>245871</v>
+      </c>
+      <c r="E24" s="154">
         <f t="shared" si="1"/>
-        <v>0.203065376917945</v>
+        <v>0.20635571336346</v>
       </c>
       <c r="F24" s="59"/>
     </row>
-    <row r="25" ht="20.25" customHeight="1" spans="1:6">
-[...24 lines deleted...]
-      <c r="F26" s="155"/>
+    <row r="25" ht="57" customHeight="1" spans="1:6">
+      <c r="A25" s="155"/>
+      <c r="B25" s="38" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="156"/>
+    </row>
+    <row r="26" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A26" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C26" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F26" s="19" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A27" s="18" t="s">
-[...15 lines deleted...]
-        <v>311</v>
+      <c r="A27" s="157" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C27" s="22">
+        <v>157800</v>
+      </c>
+      <c r="D27" s="23">
+        <v>118809</v>
+      </c>
+      <c r="E27" s="151">
+        <f t="shared" ref="E27:E32" si="2">1-D27/C27</f>
+        <v>0.247091254752852</v>
+      </c>
+      <c r="F27" s="36" t="s">
+        <v>770</v>
       </c>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A28" s="156" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A28" s="157"/>
       <c r="B28" s="21" t="s">
-        <v>1052</v>
+        <v>1075</v>
       </c>
       <c r="C28" s="22">
-        <v>157800</v>
+        <v>169800</v>
       </c>
       <c r="D28" s="23">
-        <v>125409</v>
+        <v>129669</v>
       </c>
       <c r="E28" s="151">
-        <f t="shared" ref="E28:E32" si="2">1-D28/C28</f>
-[...4 lines deleted...]
-      </c>
+        <f t="shared" si="2"/>
+        <v>0.236342756183746</v>
+      </c>
+      <c r="F28" s="37"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A29" s="156"/>
+      <c r="A29" s="157"/>
       <c r="B29" s="21" t="s">
-        <v>1053</v>
+        <v>1076</v>
       </c>
       <c r="C29" s="22">
-        <v>169800</v>
+        <v>179800</v>
       </c>
       <c r="D29" s="23">
-        <v>136269</v>
+        <v>136719</v>
       </c>
       <c r="E29" s="151">
         <f t="shared" si="2"/>
-        <v>0.197473498233216</v>
+        <v>0.23960511679644</v>
       </c>
       <c r="F29" s="37"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A30" s="156"/>
+      <c r="A30" s="157"/>
       <c r="B30" s="21" t="s">
-        <v>1054</v>
+        <v>1077</v>
       </c>
       <c r="C30" s="22">
-        <v>179800</v>
+        <v>199800</v>
       </c>
       <c r="D30" s="23">
-        <v>143319</v>
+        <v>154819</v>
       </c>
       <c r="E30" s="151">
         <f t="shared" si="2"/>
-        <v>0.20289766407119</v>
+        <v>0.22513013013013</v>
       </c>
       <c r="F30" s="37"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A31" s="156"/>
+      <c r="A31" s="157"/>
       <c r="B31" s="21" t="s">
-        <v>1055</v>
+        <v>1078</v>
       </c>
       <c r="C31" s="22">
-        <v>199800</v>
+        <v>189800</v>
       </c>
       <c r="D31" s="23">
-        <v>161419</v>
+        <v>147769</v>
       </c>
       <c r="E31" s="151">
         <f t="shared" si="2"/>
-        <v>0.192097097097097</v>
+        <v>0.221448893572181</v>
       </c>
       <c r="F31" s="37"/>
     </row>
-    <row r="32" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A32" s="156"/>
+    <row r="32" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A32" s="157"/>
       <c r="B32" s="21" t="s">
-        <v>1056</v>
+        <v>1079</v>
       </c>
       <c r="C32" s="22">
-        <v>189800</v>
+        <v>229800</v>
       </c>
       <c r="D32" s="23">
-        <v>154369</v>
+        <v>178969</v>
       </c>
       <c r="E32" s="151">
         <f t="shared" si="2"/>
-        <v>0.186675447839831</v>
+        <v>0.221196692776327</v>
       </c>
       <c r="F32" s="37"/>
     </row>
     <row r="33" s="3" customFormat="1" ht="76" customHeight="1" spans="1:6">
-      <c r="A33" s="157"/>
+      <c r="A33" s="158"/>
       <c r="B33" s="21" t="s">
-        <v>1057</v>
+        <v>1080</v>
       </c>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="41"/>
     </row>
     <row r="34" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B34" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C34" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D34" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E34" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F34" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="35" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A35" s="152" t="s">
-        <v>1058</v>
+      <c r="A35" s="159" t="s">
+        <v>1081</v>
       </c>
       <c r="B35" s="21" t="s">
-        <v>1059</v>
+        <v>1082</v>
       </c>
       <c r="C35" s="22">
         <v>179800</v>
       </c>
       <c r="D35" s="23">
-        <v>131512</v>
+        <v>129512</v>
       </c>
       <c r="E35" s="151">
         <f>1-D35/C35</f>
-        <v>0.268565072302558</v>
+        <v>0.279688542825361</v>
       </c>
       <c r="F35" s="60" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="36" s="3" customFormat="1" ht="58" customHeight="1" spans="1:6">
-      <c r="A36" s="158"/>
+      <c r="A36" s="160"/>
       <c r="B36" s="21" t="s">
-        <v>1060</v>
+        <v>1083</v>
       </c>
       <c r="C36" s="35"/>
       <c r="D36" s="35"/>
       <c r="E36" s="35"/>
       <c r="F36" s="47"/>
     </row>
     <row r="37" ht="14.25" customHeight="1" spans="1:6">
       <c r="A37" s="50" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B37" s="50"/>
       <c r="C37" s="50"/>
       <c r="D37" s="50"/>
       <c r="E37" s="50"/>
       <c r="F37" s="50"/>
     </row>
     <row r="38" ht="14.25" hidden="1" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
-    <mergeCell ref="B16:E16"/>
-    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B25:E25"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="B36:E36"/>
     <mergeCell ref="A37:F37"/>
-    <mergeCell ref="A11:A16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:A33"/>
+    <mergeCell ref="A11:A17"/>
+    <mergeCell ref="A19:A25"/>
+    <mergeCell ref="A27:A33"/>
     <mergeCell ref="A35:A36"/>
-    <mergeCell ref="F11:F16"/>
-[...1 lines deleted...]
-    <mergeCell ref="F28:F33"/>
+    <mergeCell ref="F11:F17"/>
+    <mergeCell ref="F19:F25"/>
+    <mergeCell ref="F27:F33"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.239583333333333" right="0.119444444444444" top="0.379861111111111" bottom="0.389583333333333" header="0.209722222222222" footer="0.239583333333333"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:G87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="6"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="64" t="s">
-        <v>1061</v>
+        <v>1084</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="66"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="67"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="69"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="69"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="67"/>
@@ -21891,1371 +22165,1371 @@
       <c r="A6" s="70"/>
       <c r="B6" s="71"/>
       <c r="C6" s="71"/>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
       <c r="F6" s="72"/>
     </row>
     <row r="7" ht="4.5" customHeight="1" spans="1:6">
       <c r="A7" s="73"/>
       <c r="B7" s="74"/>
       <c r="C7" s="74"/>
       <c r="D7" s="74"/>
       <c r="E7" s="74"/>
       <c r="F7" s="75"/>
     </row>
     <row r="8" ht="15.75" spans="1:6">
       <c r="A8" s="115"/>
       <c r="B8" s="115"/>
       <c r="C8" s="115"/>
       <c r="D8" s="115"/>
       <c r="E8" s="115"/>
       <c r="F8" s="115"/>
     </row>
     <row r="9" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A9" s="116" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B9" s="116" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C9" s="116" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D9" s="116" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E9" s="116" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F9" s="117" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="10" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="118" t="s">
-        <v>1062</v>
+        <v>1085</v>
       </c>
       <c r="B10" s="82" t="s">
-        <v>1063</v>
+        <v>1086</v>
       </c>
       <c r="C10" s="83">
         <v>185900</v>
       </c>
       <c r="D10" s="84">
         <v>143886.6</v>
       </c>
       <c r="E10" s="119">
         <f t="shared" ref="E10:E20" si="0">1-D10/C10</f>
         <v>0.226</v>
       </c>
       <c r="F10" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="98"/>
       <c r="B11" s="82" t="s">
-        <v>1064</v>
+        <v>1087</v>
       </c>
       <c r="C11" s="83">
         <v>201900</v>
       </c>
       <c r="D11" s="84">
         <v>156270.6</v>
       </c>
       <c r="E11" s="119">
         <f t="shared" si="0"/>
         <v>0.226</v>
       </c>
       <c r="F11" s="99"/>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="98"/>
       <c r="B12" s="82" t="s">
-        <v>1065</v>
+        <v>1088</v>
       </c>
       <c r="C12" s="83">
         <v>208900</v>
       </c>
       <c r="D12" s="84">
         <v>161688.6</v>
       </c>
       <c r="E12" s="119">
         <f t="shared" si="0"/>
         <v>0.226</v>
       </c>
       <c r="F12" s="99"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="98"/>
       <c r="B13" s="82" t="s">
-        <v>1066</v>
+        <v>1089</v>
       </c>
       <c r="C13" s="83">
         <v>211900</v>
       </c>
       <c r="D13" s="84">
         <v>164010.6</v>
       </c>
       <c r="E13" s="119">
         <f t="shared" si="0"/>
         <v>0.226</v>
       </c>
       <c r="F13" s="99"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="98"/>
       <c r="B14" s="82" t="s">
-        <v>1067</v>
+        <v>1090</v>
       </c>
       <c r="C14" s="83">
         <v>231900</v>
       </c>
       <c r="D14" s="84">
         <v>179490.6</v>
       </c>
       <c r="E14" s="119">
         <f t="shared" si="0"/>
         <v>0.226</v>
       </c>
       <c r="F14" s="99"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="98"/>
       <c r="B15" s="82" t="s">
-        <v>1068</v>
+        <v>1091</v>
       </c>
       <c r="C15" s="83">
         <v>199900</v>
       </c>
       <c r="D15" s="84">
         <v>162518.7</v>
       </c>
       <c r="E15" s="119">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
       <c r="F15" s="99"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="98"/>
       <c r="B16" s="82" t="s">
-        <v>1069</v>
+        <v>1092</v>
       </c>
       <c r="C16" s="83">
         <v>209900</v>
       </c>
       <c r="D16" s="84">
         <v>170648.7</v>
       </c>
       <c r="E16" s="119">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
       <c r="F16" s="99"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="98"/>
       <c r="B17" s="82" t="s">
-        <v>1070</v>
+        <v>1093</v>
       </c>
       <c r="C17" s="83">
         <v>219900</v>
       </c>
       <c r="D17" s="84">
         <v>178778.7</v>
       </c>
       <c r="E17" s="119">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
       <c r="F17" s="99"/>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="98"/>
       <c r="B18" s="82" t="s">
-        <v>1071</v>
+        <v>1094</v>
       </c>
       <c r="C18" s="83">
         <v>229900</v>
       </c>
       <c r="D18" s="84">
         <v>186908.7</v>
       </c>
       <c r="E18" s="119">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
       <c r="F18" s="99"/>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="98"/>
       <c r="B19" s="82" t="s">
-        <v>1072</v>
+        <v>1095</v>
       </c>
       <c r="C19" s="83">
         <v>229900</v>
       </c>
       <c r="D19" s="84">
         <v>186908.7</v>
       </c>
       <c r="E19" s="119">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
       <c r="F19" s="99"/>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="98"/>
       <c r="B20" s="82" t="s">
-        <v>1073</v>
+        <v>1096</v>
       </c>
       <c r="C20" s="83">
         <v>249900</v>
       </c>
       <c r="D20" s="84">
         <v>203168.7</v>
       </c>
       <c r="E20" s="119">
         <f t="shared" si="0"/>
         <v>0.187</v>
       </c>
       <c r="F20" s="99"/>
     </row>
     <row r="21" ht="68" customHeight="1" spans="1:6">
       <c r="A21" s="98"/>
       <c r="B21" s="21" t="s">
-        <v>1074</v>
+        <v>1097</v>
       </c>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="99"/>
     </row>
     <row r="22" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B22" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C22" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D22" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E22" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F22" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="81" t="s">
-        <v>1075</v>
+        <v>1098</v>
       </c>
       <c r="B23" s="82" t="s">
-        <v>1076</v>
+        <v>1099</v>
       </c>
       <c r="C23" s="83">
         <v>159900</v>
       </c>
       <c r="D23" s="84">
         <v>135915</v>
       </c>
       <c r="E23" s="119">
         <f t="shared" ref="E23:E25" si="1">1-D23/C23</f>
         <v>0.15</v>
       </c>
       <c r="F23" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="61"/>
       <c r="B24" s="82" t="s">
-        <v>1077</v>
+        <v>1100</v>
       </c>
       <c r="C24" s="83">
         <v>162900</v>
       </c>
       <c r="D24" s="84">
         <v>112900</v>
       </c>
       <c r="E24" s="119">
         <f t="shared" si="1"/>
         <v>0.306936771025169</v>
       </c>
       <c r="F24" s="86"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="61"/>
       <c r="B25" s="82" t="s">
-        <v>1078</v>
+        <v>1101</v>
       </c>
       <c r="C25" s="83">
         <v>175900</v>
       </c>
       <c r="D25" s="84">
         <v>149515</v>
       </c>
       <c r="E25" s="119">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
       <c r="F25" s="86"/>
     </row>
     <row r="26" ht="39" customHeight="1" spans="1:6">
       <c r="A26" s="120"/>
       <c r="B26" s="21" t="s">
-        <v>1079</v>
+        <v>1102</v>
       </c>
       <c r="C26" s="29"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="120"/>
     </row>
     <row r="27" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B27" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C27" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D27" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E27" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F27" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="81" t="s">
-        <v>1080</v>
+        <v>1103</v>
       </c>
       <c r="B28" s="82" t="s">
-        <v>1081</v>
+        <v>1104</v>
       </c>
       <c r="C28" s="83">
         <v>246800</v>
       </c>
       <c r="D28" s="84">
         <v>206078</v>
       </c>
       <c r="E28" s="119">
         <f>1-D28/C28</f>
         <v>0.165</v>
       </c>
       <c r="F28" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="81"/>
       <c r="B29" s="82" t="s">
-        <v>1082</v>
+        <v>1105</v>
       </c>
       <c r="C29" s="83">
         <v>256800</v>
       </c>
       <c r="D29" s="84">
         <v>214428</v>
       </c>
       <c r="E29" s="119">
         <f>1-D29/C29</f>
         <v>0.165</v>
       </c>
       <c r="F29" s="86"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="61"/>
       <c r="B30" s="82" t="s">
-        <v>1083</v>
+        <v>1106</v>
       </c>
       <c r="C30" s="83">
         <v>279800</v>
       </c>
       <c r="D30" s="84">
         <v>233633</v>
       </c>
       <c r="E30" s="119">
         <f>1-D30/C30</f>
         <v>0.165</v>
       </c>
       <c r="F30" s="86"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="61"/>
       <c r="B31" s="82" t="s">
-        <v>1084</v>
+        <v>1107</v>
       </c>
       <c r="C31" s="83">
         <v>293800</v>
       </c>
       <c r="D31" s="84">
         <v>245323</v>
       </c>
       <c r="E31" s="119">
         <f>1-D31/C31</f>
         <v>0.165</v>
       </c>
       <c r="F31" s="86"/>
     </row>
     <row r="32" ht="41" customHeight="1" spans="1:6">
       <c r="A32" s="120"/>
       <c r="B32" s="21" t="s">
-        <v>1085</v>
+        <v>1108</v>
       </c>
       <c r="C32" s="29"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="120"/>
     </row>
     <row r="33" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B33" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C33" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D33" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E33" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F33" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="34" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="121" t="s">
-        <v>1086</v>
+        <v>1109</v>
       </c>
       <c r="B34" s="82" t="s">
-        <v>1087</v>
+        <v>1110</v>
       </c>
       <c r="C34" s="83">
         <v>129900</v>
       </c>
       <c r="D34" s="84">
         <v>98464.2</v>
       </c>
       <c r="E34" s="119">
         <f>1-D34/C34</f>
         <v>0.242</v>
       </c>
       <c r="F34" s="122" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="123"/>
       <c r="B35" s="82" t="s">
-        <v>1088</v>
+        <v>1111</v>
       </c>
       <c r="C35" s="83">
         <v>139900</v>
       </c>
       <c r="D35" s="84">
         <v>106044.2</v>
       </c>
       <c r="E35" s="119">
         <f>1-D35/C35</f>
         <v>0.242</v>
       </c>
       <c r="F35" s="124"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="123"/>
       <c r="B36" s="82" t="s">
-        <v>1089</v>
+        <v>1112</v>
       </c>
       <c r="C36" s="83">
         <v>145900</v>
       </c>
       <c r="D36" s="84">
         <v>110592.2</v>
       </c>
       <c r="E36" s="119">
         <f>1-D36/C36</f>
         <v>0.242</v>
       </c>
       <c r="F36" s="124"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="123"/>
       <c r="B37" s="82" t="s">
-        <v>1090</v>
+        <v>1113</v>
       </c>
       <c r="C37" s="83">
         <v>159900</v>
       </c>
       <c r="D37" s="84">
         <v>121204.2</v>
       </c>
       <c r="E37" s="119">
         <f>1-D37/C37</f>
         <v>0.242</v>
       </c>
       <c r="F37" s="124"/>
     </row>
     <row r="38" ht="40" customHeight="1" spans="1:6">
       <c r="A38" s="125"/>
       <c r="B38" s="21" t="s">
-        <v>1091</v>
+        <v>1114</v>
       </c>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="126"/>
     </row>
     <row r="39" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A39" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B39" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C39" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D39" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E39" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F39" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="123" t="s">
-        <v>1092</v>
+        <v>1115</v>
       </c>
       <c r="B40" s="82" t="s">
-        <v>1093</v>
+        <v>1116</v>
       </c>
       <c r="C40" s="83">
         <v>149900</v>
       </c>
       <c r="D40" s="84">
         <v>149900</v>
       </c>
       <c r="E40" s="127">
         <f>1-D40/C40</f>
         <v>0</v>
       </c>
       <c r="F40" s="128" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="123"/>
       <c r="B41" s="82" t="s">
-        <v>1094</v>
+        <v>1117</v>
       </c>
       <c r="C41" s="83">
         <v>163900</v>
       </c>
       <c r="D41" s="84">
         <v>163900</v>
       </c>
       <c r="E41" s="127">
         <f>1-D41/C41</f>
         <v>0</v>
       </c>
       <c r="F41" s="128"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="123"/>
       <c r="B42" s="82" t="s">
-        <v>1095</v>
+        <v>1118</v>
       </c>
       <c r="C42" s="83">
         <v>177900</v>
       </c>
       <c r="D42" s="84">
         <v>177900</v>
       </c>
       <c r="E42" s="127">
         <f>1-D42/C42</f>
         <v>0</v>
       </c>
       <c r="F42" s="128"/>
     </row>
     <row r="43" s="63" customFormat="1" ht="39" customHeight="1" spans="1:6">
       <c r="A43" s="125"/>
       <c r="B43" s="129" t="s">
-        <v>1096</v>
+        <v>1119</v>
       </c>
       <c r="C43" s="130"/>
       <c r="D43" s="130"/>
       <c r="E43" s="130"/>
       <c r="F43" s="131"/>
     </row>
     <row r="44" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A44" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B44" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C44" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D44" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E44" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F44" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="45" ht="20.25" customHeight="1" spans="1:6">
       <c r="A45" s="81" t="s">
-        <v>1097</v>
+        <v>1120</v>
       </c>
       <c r="B45" s="82" t="s">
-        <v>1098</v>
+        <v>1121</v>
       </c>
       <c r="C45" s="83">
         <v>182800</v>
       </c>
       <c r="D45" s="84">
         <v>133444</v>
       </c>
       <c r="E45" s="119">
         <f>1-D45/C45</f>
         <v>0.27</v>
       </c>
       <c r="F45" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="46" ht="20.25" customHeight="1" spans="1:6">
       <c r="A46" s="81"/>
       <c r="B46" s="82" t="s">
-        <v>1099</v>
+        <v>1122</v>
       </c>
       <c r="C46" s="83">
         <v>192800</v>
       </c>
       <c r="D46" s="84">
         <v>140744</v>
       </c>
       <c r="E46" s="119">
         <f>1-D46/C46</f>
         <v>0.27</v>
       </c>
       <c r="F46" s="86"/>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="81"/>
       <c r="B47" s="82" t="s">
-        <v>1100</v>
+        <v>1123</v>
       </c>
       <c r="C47" s="83">
         <v>213800</v>
       </c>
       <c r="D47" s="84">
         <v>156074</v>
       </c>
       <c r="E47" s="119">
         <f>1-D47/C47</f>
         <v>0.27</v>
       </c>
       <c r="F47" s="86"/>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
       <c r="A48" s="81"/>
       <c r="B48" s="82" t="s">
-        <v>1101</v>
+        <v>1124</v>
       </c>
       <c r="C48" s="83">
         <v>228800</v>
       </c>
       <c r="D48" s="84">
         <v>167024</v>
       </c>
       <c r="E48" s="119">
         <f>1-D48/C48</f>
         <v>0.27</v>
       </c>
       <c r="F48" s="86"/>
     </row>
     <row r="49" ht="20.25" customHeight="1" spans="1:6">
       <c r="A49" s="81"/>
       <c r="B49" s="82" t="s">
-        <v>1102</v>
+        <v>1125</v>
       </c>
       <c r="C49" s="83">
         <v>239800</v>
       </c>
       <c r="D49" s="84">
         <v>175054</v>
       </c>
       <c r="E49" s="119">
         <f>1-D49/C49</f>
         <v>0.27</v>
       </c>
       <c r="F49" s="86"/>
     </row>
     <row r="50" ht="40" customHeight="1" spans="1:6">
       <c r="A50" s="120"/>
       <c r="B50" s="129" t="s">
-        <v>1103</v>
+        <v>1126</v>
       </c>
       <c r="C50" s="130"/>
       <c r="D50" s="130"/>
       <c r="E50" s="130"/>
       <c r="F50" s="120"/>
     </row>
     <row r="51" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B51" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C51" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D51" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E51" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F51" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="52" ht="20.25" customHeight="1" spans="1:6">
       <c r="A52" s="121" t="s">
-        <v>1104</v>
+        <v>1127</v>
       </c>
       <c r="B52" s="82" t="s">
-        <v>1105</v>
+        <v>1128</v>
       </c>
       <c r="C52" s="83">
         <v>119900</v>
       </c>
       <c r="D52" s="84">
         <v>107910</v>
       </c>
       <c r="E52" s="85">
         <f>1-D52/C52</f>
         <v>0.1</v>
       </c>
       <c r="F52" s="132" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="53" ht="20.25" customHeight="1" spans="1:6">
       <c r="A53" s="123"/>
       <c r="B53" s="82" t="s">
-        <v>1106</v>
+        <v>1129</v>
       </c>
       <c r="C53" s="83">
         <v>125900</v>
       </c>
       <c r="D53" s="84">
         <v>113310</v>
       </c>
       <c r="E53" s="85">
         <f t="shared" ref="E53:E61" si="2">1-D53/C53</f>
         <v>0.1</v>
       </c>
       <c r="F53" s="128"/>
     </row>
     <row r="54" ht="20.25" customHeight="1" spans="1:6">
       <c r="A54" s="123"/>
       <c r="B54" s="82" t="s">
-        <v>1107</v>
+        <v>1130</v>
       </c>
       <c r="C54" s="83">
         <v>132900</v>
       </c>
       <c r="D54" s="84">
         <v>119610</v>
       </c>
       <c r="E54" s="85">
         <f t="shared" si="2"/>
         <v>0.1</v>
       </c>
       <c r="F54" s="128"/>
     </row>
     <row r="55" ht="20.25" customHeight="1" spans="1:6">
       <c r="A55" s="123"/>
       <c r="B55" s="82" t="s">
-        <v>1108</v>
+        <v>1131</v>
       </c>
       <c r="C55" s="83">
         <v>139900</v>
       </c>
       <c r="D55" s="84">
         <v>125910</v>
       </c>
       <c r="E55" s="85">
         <f t="shared" si="2"/>
         <v>0.1</v>
       </c>
       <c r="F55" s="128"/>
     </row>
     <row r="56" ht="35.25" customHeight="1" spans="1:6">
       <c r="A56" s="125"/>
       <c r="B56" s="38" t="s">
-        <v>1109</v>
+        <v>1132</v>
       </c>
       <c r="C56" s="39"/>
       <c r="D56" s="39"/>
       <c r="E56" s="40"/>
       <c r="F56" s="131"/>
     </row>
     <row r="57" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A57" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B57" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C57" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D57" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E57" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F57" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:6">
       <c r="A58" s="121" t="s">
-        <v>1110</v>
+        <v>1133</v>
       </c>
       <c r="B58" s="82" t="s">
-        <v>1111</v>
+        <v>1134</v>
       </c>
       <c r="C58" s="83">
         <v>279800</v>
       </c>
       <c r="D58" s="84">
         <v>221601.6</v>
       </c>
       <c r="E58" s="119">
         <f t="shared" si="2"/>
         <v>0.208</v>
       </c>
       <c r="F58" s="132" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="59" ht="20.25" customHeight="1" spans="1:6">
       <c r="A59" s="123"/>
       <c r="B59" s="82" t="s">
-        <v>1112</v>
+        <v>1135</v>
       </c>
       <c r="C59" s="83">
         <v>298800</v>
       </c>
       <c r="D59" s="84">
         <v>236649.6</v>
       </c>
       <c r="E59" s="119">
         <f t="shared" si="2"/>
         <v>0.208</v>
       </c>
       <c r="F59" s="128"/>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:6">
       <c r="A60" s="123"/>
       <c r="B60" s="82" t="s">
-        <v>1113</v>
+        <v>1136</v>
       </c>
       <c r="C60" s="83">
         <v>310800</v>
       </c>
       <c r="D60" s="84">
         <v>246153.6</v>
       </c>
       <c r="E60" s="119">
         <f t="shared" si="2"/>
         <v>0.208</v>
       </c>
       <c r="F60" s="128"/>
     </row>
     <row r="61" ht="20.25" customHeight="1" spans="1:6">
       <c r="A61" s="123"/>
       <c r="B61" s="82" t="s">
-        <v>1114</v>
+        <v>1137</v>
       </c>
       <c r="C61" s="83">
         <v>333800</v>
       </c>
       <c r="D61" s="84">
         <v>264369.6</v>
       </c>
       <c r="E61" s="119">
         <f t="shared" si="2"/>
         <v>0.208</v>
       </c>
       <c r="F61" s="128"/>
     </row>
     <row r="62" ht="39.75" customHeight="1" spans="1:6">
       <c r="A62" s="125"/>
       <c r="B62" s="38" t="s">
-        <v>1115</v>
+        <v>1138</v>
       </c>
       <c r="C62" s="133"/>
       <c r="D62" s="133"/>
       <c r="E62" s="134"/>
       <c r="F62" s="131"/>
     </row>
     <row r="63" ht="20.25" customHeight="1" spans="1:6">
       <c r="A63" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B63" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C63" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D63" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E63" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F63" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="64" ht="20.25" customHeight="1" spans="1:6">
       <c r="A64" s="121" t="s">
-        <v>1116</v>
+        <v>1139</v>
       </c>
       <c r="B64" s="82" t="s">
-        <v>1117</v>
+        <v>1140</v>
       </c>
       <c r="C64" s="83">
         <v>259900</v>
       </c>
       <c r="D64" s="84">
         <v>139306.4</v>
       </c>
       <c r="E64" s="119">
         <f t="shared" ref="E64:E68" si="3">1-D64/C64</f>
         <v>0.464</v>
       </c>
       <c r="F64" s="132" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="65" ht="20.25" customHeight="1" spans="1:6">
       <c r="A65" s="123"/>
       <c r="B65" s="82" t="s">
-        <v>1118</v>
+        <v>1141</v>
       </c>
       <c r="C65" s="83">
         <v>268900</v>
       </c>
       <c r="D65" s="84">
         <v>144130.4</v>
       </c>
       <c r="E65" s="119">
         <f t="shared" si="3"/>
         <v>0.464</v>
       </c>
       <c r="F65" s="128"/>
     </row>
     <row r="66" ht="20.25" customHeight="1" spans="1:6">
       <c r="A66" s="123"/>
       <c r="B66" s="82" t="s">
-        <v>1119</v>
+        <v>1142</v>
       </c>
       <c r="C66" s="83">
         <v>278900</v>
       </c>
       <c r="D66" s="84">
         <v>149490.4</v>
       </c>
       <c r="E66" s="119">
         <f t="shared" si="3"/>
         <v>0.464</v>
       </c>
       <c r="F66" s="128"/>
     </row>
     <row r="67" ht="20.25" customHeight="1" spans="1:6">
       <c r="A67" s="123"/>
       <c r="B67" s="82" t="s">
-        <v>1120</v>
+        <v>1143</v>
       </c>
       <c r="C67" s="83">
         <v>309900</v>
       </c>
       <c r="D67" s="84">
         <v>166106.4</v>
       </c>
       <c r="E67" s="119">
         <f t="shared" si="3"/>
         <v>0.464</v>
       </c>
       <c r="F67" s="128"/>
     </row>
     <row r="68" ht="20.25" customHeight="1" spans="1:6">
       <c r="A68" s="123"/>
       <c r="B68" s="82" t="s">
-        <v>1121</v>
+        <v>1144</v>
       </c>
       <c r="C68" s="83">
         <v>312900</v>
       </c>
       <c r="D68" s="84">
         <v>167714.4</v>
       </c>
       <c r="E68" s="119">
         <f t="shared" si="3"/>
         <v>0.464</v>
       </c>
       <c r="F68" s="128"/>
     </row>
     <row r="69" ht="39.75" customHeight="1" spans="1:6">
       <c r="A69" s="125"/>
       <c r="B69" s="38" t="s">
-        <v>1122</v>
+        <v>1145</v>
       </c>
       <c r="C69" s="133"/>
       <c r="D69" s="133"/>
       <c r="E69" s="134"/>
       <c r="F69" s="131"/>
     </row>
     <row r="70" ht="19" customHeight="1" spans="1:6">
       <c r="A70" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B70" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C70" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D70" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E70" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F70" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="71" ht="22" customHeight="1" spans="1:6">
       <c r="A71" s="135" t="s">
-        <v>1123</v>
+        <v>1146</v>
       </c>
       <c r="B71" s="97" t="s">
-        <v>1124</v>
+        <v>1147</v>
       </c>
       <c r="C71" s="100">
         <v>97800</v>
       </c>
       <c r="D71" s="104">
         <v>92910</v>
       </c>
       <c r="E71" s="105">
         <f>1-D71/C71</f>
         <v>0.05</v>
       </c>
       <c r="F71" s="132" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="72" ht="19" customHeight="1" spans="1:6">
       <c r="A72" s="136"/>
       <c r="B72" s="97" t="s">
-        <v>1125</v>
+        <v>1148</v>
       </c>
       <c r="C72" s="100">
         <v>102800</v>
       </c>
       <c r="D72" s="104">
         <v>97660</v>
       </c>
       <c r="E72" s="105">
         <f t="shared" ref="E72:E80" si="4">1-D72/C72</f>
         <v>0.05</v>
       </c>
       <c r="F72" s="128"/>
     </row>
     <row r="73" ht="20.15" customHeight="1" spans="1:6">
       <c r="A73" s="136"/>
       <c r="B73" s="97" t="s">
-        <v>1126</v>
+        <v>1149</v>
       </c>
       <c r="C73" s="100">
         <v>108800</v>
       </c>
       <c r="D73" s="104">
         <v>103360</v>
       </c>
       <c r="E73" s="105">
         <f t="shared" si="4"/>
         <v>0.05</v>
       </c>
       <c r="F73" s="128"/>
     </row>
     <row r="74" ht="21" customHeight="1" spans="1:6">
       <c r="A74" s="136"/>
       <c r="B74" s="97" t="s">
-        <v>1127</v>
+        <v>1150</v>
       </c>
       <c r="C74" s="100">
         <v>112800</v>
       </c>
       <c r="D74" s="104">
         <v>107160</v>
       </c>
       <c r="E74" s="105">
         <f t="shared" si="4"/>
         <v>0.05</v>
       </c>
       <c r="F74" s="128"/>
     </row>
     <row r="75" ht="38.15" customHeight="1" spans="1:6">
       <c r="A75" s="137"/>
       <c r="B75" s="138" t="s">
-        <v>1128</v>
+        <v>1151</v>
       </c>
       <c r="C75" s="139"/>
       <c r="D75" s="139"/>
       <c r="E75" s="140"/>
       <c r="F75" s="131"/>
     </row>
     <row r="76" ht="19" customHeight="1" spans="1:6">
       <c r="A76" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B76" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C76" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D76" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E76" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F76" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="77" ht="20.15" customHeight="1" spans="1:6">
       <c r="A77" s="135" t="s">
-        <v>1129</v>
+        <v>1152</v>
       </c>
       <c r="B77" s="82" t="s">
-        <v>1130</v>
+        <v>1153</v>
       </c>
       <c r="C77" s="83">
         <v>159800</v>
       </c>
       <c r="D77" s="84">
         <v>127840</v>
       </c>
       <c r="E77" s="119">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
       <c r="F77" s="132" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="78" ht="18" customHeight="1" spans="1:6">
       <c r="A78" s="136"/>
       <c r="B78" s="82" t="s">
-        <v>1131</v>
+        <v>1154</v>
       </c>
       <c r="C78" s="83">
         <v>169800</v>
       </c>
       <c r="D78" s="84">
         <v>135840</v>
       </c>
       <c r="E78" s="119">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
       <c r="F78" s="128"/>
     </row>
     <row r="79" ht="19" customHeight="1" spans="1:6">
       <c r="A79" s="136"/>
       <c r="B79" s="82" t="s">
-        <v>1132</v>
+        <v>1155</v>
       </c>
       <c r="C79" s="83">
         <v>169800</v>
       </c>
       <c r="D79" s="84">
         <v>135840</v>
       </c>
       <c r="E79" s="119">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
       <c r="F79" s="128"/>
     </row>
     <row r="80" ht="21" customHeight="1" spans="1:6">
       <c r="A80" s="136"/>
       <c r="B80" s="82" t="s">
-        <v>1133</v>
+        <v>1156</v>
       </c>
       <c r="C80" s="83">
         <v>179800</v>
       </c>
       <c r="D80" s="84">
         <v>143840</v>
       </c>
       <c r="E80" s="119">
         <f t="shared" si="4"/>
         <v>0.2</v>
       </c>
       <c r="F80" s="128"/>
     </row>
     <row r="81" ht="40" customHeight="1" spans="1:7">
       <c r="A81" s="137"/>
       <c r="B81" s="138" t="s">
-        <v>1134</v>
+        <v>1157</v>
       </c>
       <c r="C81" s="139"/>
       <c r="D81" s="139"/>
       <c r="E81" s="140"/>
       <c r="F81" s="131"/>
     </row>
     <row r="82" ht="19" customHeight="1" spans="1:7">
       <c r="A82" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B82" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C82" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D82" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E82" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F82" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="83" ht="20.15" customHeight="1" spans="1:7">
       <c r="A83" s="135" t="s">
-        <v>1135</v>
+        <v>1158</v>
       </c>
       <c r="B83" s="82" t="s">
-        <v>1136</v>
+        <v>1159</v>
       </c>
       <c r="C83" s="83">
         <v>149800</v>
       </c>
       <c r="D83" s="84">
         <v>134820</v>
       </c>
       <c r="E83" s="119">
         <f>1-D83/C83</f>
         <v>0.1</v>
       </c>
       <c r="F83" s="132" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="84" ht="20.15" customHeight="1" spans="1:7">
       <c r="A84" s="136"/>
       <c r="B84" s="82" t="s">
-        <v>1137</v>
+        <v>1160</v>
       </c>
       <c r="C84" s="83">
         <v>155800</v>
       </c>
       <c r="D84" s="84">
         <v>140220</v>
       </c>
       <c r="E84" s="119">
         <f>1-D84/C84</f>
         <v>0.1</v>
       </c>
       <c r="F84" s="128"/>
     </row>
     <row r="85" ht="41.15" customHeight="1" spans="1:7">
       <c r="A85" s="137"/>
       <c r="B85" s="138" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="C85" s="139"/>
       <c r="D85" s="139"/>
       <c r="E85" s="140"/>
       <c r="F85" s="131"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="141" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B86" s="141"/>
       <c r="C86" s="141"/>
       <c r="D86" s="141"/>
       <c r="E86" s="141"/>
       <c r="F86" s="141"/>
       <c r="G86" s="142"/>
     </row>
     <row r="87" hidden="1" spans="1:7">
       <c r="A87" s="142" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B87" s="142"/>
       <c r="C87" s="142"/>
       <c r="D87" s="142"/>
       <c r="E87" s="142"/>
       <c r="F87" s="142"/>
     </row>
   </sheetData>
   <mergeCells count="41">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B56:E56"/>
     <mergeCell ref="B62:E62"/>
     <mergeCell ref="B69:E69"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B81:E81"/>
     <mergeCell ref="B85:E85"/>
     <mergeCell ref="A86:F86"/>
@@ -23293,51 +23567,51 @@
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:F71"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" customWidth="1"/>
     <col min="6" max="6" width="15.5833333333333" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="64" t="s">
-        <v>1139</v>
+        <v>1162</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="66"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="67"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="69"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="69"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="67"/>
@@ -23367,935 +23641,935 @@
       <c r="A7" s="70"/>
       <c r="B7" s="71"/>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="72"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="73"/>
       <c r="B8" s="74"/>
       <c r="C8" s="74"/>
       <c r="D8" s="74"/>
       <c r="E8" s="74"/>
       <c r="F8" s="75"/>
     </row>
     <row r="9" customHeight="1" spans="1:6">
       <c r="A9" s="76"/>
       <c r="B9" s="77"/>
       <c r="C9" s="77"/>
       <c r="D9" s="77"/>
       <c r="E9" s="77"/>
       <c r="F9" s="78"/>
     </row>
     <row r="10" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" s="103" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="96" t="s">
-        <v>1140</v>
+        <v>1163</v>
       </c>
       <c r="B11" s="97" t="s">
-        <v>1141</v>
+        <v>1164</v>
       </c>
       <c r="C11" s="100">
         <v>139900</v>
       </c>
       <c r="D11" s="104">
         <v>123900</v>
       </c>
       <c r="E11" s="105">
         <f t="shared" ref="E11:E15" si="0">1-D11/C11</f>
         <v>0.114367405289493</v>
       </c>
       <c r="F11" s="86" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="12" s="103" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="96"/>
       <c r="B12" s="97" t="s">
-        <v>1142</v>
+        <v>1165</v>
       </c>
       <c r="C12" s="100">
         <v>149900</v>
       </c>
       <c r="D12" s="104">
         <v>133900</v>
       </c>
       <c r="E12" s="105">
         <f t="shared" si="0"/>
         <v>0.106737825216811</v>
       </c>
       <c r="F12" s="86"/>
     </row>
     <row r="13" s="103" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="98"/>
       <c r="B13" s="97" t="s">
-        <v>1143</v>
+        <v>1166</v>
       </c>
       <c r="C13" s="100">
         <v>157900</v>
       </c>
       <c r="D13" s="104">
         <v>141900</v>
       </c>
       <c r="E13" s="105">
         <f t="shared" si="0"/>
         <v>0.101329955668144</v>
       </c>
       <c r="F13" s="99"/>
     </row>
     <row r="14" s="103" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="98"/>
       <c r="B14" s="97" t="s">
-        <v>1144</v>
+        <v>1167</v>
       </c>
       <c r="C14" s="100">
         <v>167900</v>
       </c>
       <c r="D14" s="104">
         <v>151900</v>
       </c>
       <c r="E14" s="105">
         <f t="shared" si="0"/>
         <v>0.0952948183442526</v>
       </c>
       <c r="F14" s="99"/>
     </row>
     <row r="15" s="103" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="98"/>
       <c r="B15" s="97" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="C15" s="100">
         <v>179800</v>
       </c>
       <c r="D15" s="104">
         <v>111800</v>
       </c>
       <c r="E15" s="105">
         <f t="shared" si="0"/>
         <v>0.378197997775306</v>
       </c>
       <c r="F15" s="99"/>
     </row>
     <row r="16" ht="51.75" customHeight="1" spans="1:6">
       <c r="A16" s="98"/>
       <c r="B16" s="106" t="s">
-        <v>1146</v>
+        <v>1169</v>
       </c>
       <c r="C16" s="107"/>
       <c r="D16" s="107"/>
       <c r="E16" s="108"/>
       <c r="F16" s="99"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B17" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C17" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D17" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E17" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F17" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="110" t="s">
-        <v>1147</v>
+        <v>1170</v>
       </c>
       <c r="B18" s="97" t="s">
-        <v>1148</v>
+        <v>1171</v>
       </c>
       <c r="C18" s="100">
         <v>125900</v>
       </c>
       <c r="D18" s="104">
         <v>94100</v>
       </c>
       <c r="E18" s="105">
         <f>1-D18/C18</f>
         <v>0.252581413820492</v>
       </c>
       <c r="F18" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="110"/>
       <c r="B19" s="97" t="s">
-        <v>1149</v>
+        <v>1172</v>
       </c>
       <c r="C19" s="100">
         <v>134900</v>
       </c>
       <c r="D19" s="104">
         <v>97300</v>
       </c>
       <c r="E19" s="105">
         <f>1-D19/C19</f>
         <v>0.278724981467754</v>
       </c>
       <c r="F19" s="86"/>
     </row>
     <row r="20" ht="43" customHeight="1" spans="1:6">
       <c r="A20" s="110"/>
       <c r="B20" s="97" t="s">
-        <v>1150</v>
+        <v>1173</v>
       </c>
       <c r="C20" s="97"/>
       <c r="D20" s="97"/>
       <c r="E20" s="97"/>
       <c r="F20" s="86"/>
     </row>
     <row r="21" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B21" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C21" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D21" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E21" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F21" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="81" t="s">
-        <v>1151</v>
+        <v>1174</v>
       </c>
       <c r="B22" s="97" t="s">
-        <v>1152</v>
+        <v>1175</v>
       </c>
       <c r="C22" s="100">
         <v>159900</v>
       </c>
       <c r="D22" s="104">
         <v>144900</v>
       </c>
       <c r="E22" s="105">
         <f>1-D22/C22</f>
         <v>0.0938086303939962</v>
       </c>
       <c r="F22" s="86" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="81"/>
       <c r="B23" s="97" t="s">
-        <v>1153</v>
+        <v>1176</v>
       </c>
       <c r="C23" s="100">
         <v>169900</v>
       </c>
       <c r="D23" s="104">
         <v>154900</v>
       </c>
       <c r="E23" s="105">
         <f t="shared" ref="E23:E28" si="1">1-D23/C23</f>
         <v>0.0882872277810477</v>
       </c>
       <c r="F23" s="86"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="81"/>
       <c r="B24" s="97" t="s">
-        <v>1154</v>
+        <v>1177</v>
       </c>
       <c r="C24" s="100">
         <v>184900</v>
       </c>
       <c r="D24" s="104">
         <v>169900</v>
       </c>
       <c r="E24" s="105">
         <f t="shared" si="1"/>
         <v>0.0811249323958897</v>
       </c>
       <c r="F24" s="86"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="81"/>
       <c r="B25" s="97" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
       <c r="C25" s="100">
         <v>209900</v>
       </c>
       <c r="D25" s="104">
         <v>193900</v>
       </c>
       <c r="E25" s="105">
         <f t="shared" si="1"/>
         <v>0.0762267746545974</v>
       </c>
       <c r="F25" s="86"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="81"/>
       <c r="B26" s="97" t="s">
-        <v>1156</v>
+        <v>1179</v>
       </c>
       <c r="C26" s="100">
         <v>159900</v>
       </c>
       <c r="D26" s="104">
         <v>145900</v>
       </c>
       <c r="E26" s="105">
         <f t="shared" si="1"/>
         <v>0.0875547217010632</v>
       </c>
       <c r="F26" s="86"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="81"/>
       <c r="B27" s="97" t="s">
-        <v>1157</v>
+        <v>1180</v>
       </c>
       <c r="C27" s="100">
         <v>169900</v>
       </c>
       <c r="D27" s="104">
         <v>155900</v>
       </c>
       <c r="E27" s="105">
         <f t="shared" si="1"/>
         <v>0.0824014125956445</v>
       </c>
       <c r="F27" s="86"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="81"/>
       <c r="B28" s="97" t="s">
-        <v>1158</v>
+        <v>1181</v>
       </c>
       <c r="C28" s="100">
         <v>179900</v>
       </c>
       <c r="D28" s="104">
         <v>164900</v>
       </c>
       <c r="E28" s="105">
         <f t="shared" si="1"/>
         <v>0.0833796553640912</v>
       </c>
       <c r="F28" s="86"/>
     </row>
     <row r="29" ht="60" customHeight="1" spans="1:6">
       <c r="A29" s="81"/>
       <c r="B29" s="106" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="C29" s="111"/>
       <c r="D29" s="111"/>
       <c r="E29" s="112"/>
       <c r="F29" s="86"/>
     </row>
     <row r="30" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B30" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C30" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D30" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E30" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F30" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="81" t="s">
-        <v>1160</v>
+        <v>1183</v>
       </c>
       <c r="B31" s="97" t="s">
-        <v>1161</v>
+        <v>1184</v>
       </c>
       <c r="C31" s="100">
         <v>99900</v>
       </c>
       <c r="D31" s="104">
         <v>97900</v>
       </c>
       <c r="E31" s="105">
         <f>1-D31/C31</f>
         <v>0.02002002002002</v>
       </c>
       <c r="F31" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="32" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="81"/>
       <c r="B32" s="97" t="s">
-        <v>1162</v>
+        <v>1185</v>
       </c>
       <c r="C32" s="100">
         <v>103900</v>
       </c>
       <c r="D32" s="104">
         <v>96900</v>
       </c>
       <c r="E32" s="105">
         <f t="shared" ref="E32:E37" si="2">1-D32/C32</f>
         <v>0.0673724735322425</v>
       </c>
       <c r="F32" s="86"/>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="81"/>
       <c r="B33" s="97" t="s">
-        <v>1163</v>
+        <v>1186</v>
       </c>
       <c r="C33" s="100">
         <v>109900</v>
       </c>
       <c r="D33" s="104">
         <v>102900</v>
       </c>
       <c r="E33" s="105">
         <f t="shared" si="2"/>
         <v>0.0636942675159236</v>
       </c>
       <c r="F33" s="86"/>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="81"/>
       <c r="B34" s="97" t="s">
-        <v>1164</v>
+        <v>1187</v>
       </c>
       <c r="C34" s="100">
         <v>114900</v>
       </c>
       <c r="D34" s="104">
         <v>105900</v>
       </c>
       <c r="E34" s="105">
         <f t="shared" si="2"/>
         <v>0.0783289817232375</v>
       </c>
       <c r="F34" s="86"/>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="81"/>
       <c r="B35" s="97" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="C35" s="100">
         <v>116900</v>
       </c>
       <c r="D35" s="104">
         <v>107900</v>
       </c>
       <c r="E35" s="105">
         <f t="shared" si="2"/>
         <v>0.0769888793840889</v>
       </c>
       <c r="F35" s="86"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="81"/>
       <c r="B36" s="97" t="s">
-        <v>1166</v>
+        <v>1189</v>
       </c>
       <c r="C36" s="100">
         <v>121900</v>
       </c>
       <c r="D36" s="104">
         <v>111900</v>
       </c>
       <c r="E36" s="105">
         <f t="shared" si="2"/>
         <v>0.0820344544708778</v>
       </c>
       <c r="F36" s="86"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="81"/>
       <c r="B37" s="97" t="s">
-        <v>1167</v>
+        <v>1190</v>
       </c>
       <c r="C37" s="100">
         <v>129900</v>
       </c>
       <c r="D37" s="104">
         <v>119900</v>
       </c>
       <c r="E37" s="105">
         <f t="shared" si="2"/>
         <v>0.0769822940723633</v>
       </c>
       <c r="F37" s="86"/>
     </row>
     <row r="38" ht="42" customHeight="1" spans="1:6">
       <c r="A38" s="81"/>
       <c r="B38" s="106" t="s">
-        <v>1168</v>
+        <v>1191</v>
       </c>
       <c r="C38" s="111"/>
       <c r="D38" s="111"/>
       <c r="E38" s="112"/>
       <c r="F38" s="86"/>
     </row>
     <row r="39" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A39" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B39" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C39" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D39" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E39" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F39" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="81" t="s">
-        <v>1169</v>
+        <v>1192</v>
       </c>
       <c r="B40" s="97" t="s">
-        <v>1170</v>
+        <v>1193</v>
       </c>
       <c r="C40" s="100">
         <v>119900</v>
       </c>
       <c r="D40" s="104">
         <v>107900</v>
       </c>
       <c r="E40" s="105">
         <f>1-D40/C40</f>
         <v>0.100083402835696</v>
       </c>
       <c r="F40" s="86" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="81"/>
       <c r="B41" s="97" t="s">
-        <v>1171</v>
+        <v>1194</v>
       </c>
       <c r="C41" s="100">
         <v>129900</v>
       </c>
       <c r="D41" s="104">
         <v>114900</v>
       </c>
       <c r="E41" s="105">
         <f t="shared" ref="E41:E45" si="3">1-D41/C41</f>
         <v>0.115473441108545</v>
       </c>
       <c r="F41" s="86"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="81"/>
       <c r="B42" s="97" t="s">
-        <v>1172</v>
+        <v>1195</v>
       </c>
       <c r="C42" s="100">
         <v>139900</v>
       </c>
       <c r="D42" s="104">
         <v>124900</v>
       </c>
       <c r="E42" s="105">
         <f t="shared" si="3"/>
         <v>0.107219442458899</v>
       </c>
       <c r="F42" s="86"/>
     </row>
     <row r="43" ht="20.25" customHeight="1" spans="1:6">
       <c r="A43" s="81"/>
       <c r="B43" s="97" t="s">
-        <v>1173</v>
+        <v>1196</v>
       </c>
       <c r="C43" s="100">
         <v>139900</v>
       </c>
       <c r="D43" s="104">
         <v>124900</v>
       </c>
       <c r="E43" s="105">
         <f t="shared" si="3"/>
         <v>0.107219442458899</v>
       </c>
       <c r="F43" s="86"/>
     </row>
     <row r="44" ht="20.25" customHeight="1" spans="1:6">
       <c r="A44" s="81"/>
       <c r="B44" s="97" t="s">
-        <v>1174</v>
+        <v>1197</v>
       </c>
       <c r="C44" s="100">
         <v>149900</v>
       </c>
       <c r="D44" s="104">
         <v>134900</v>
       </c>
       <c r="E44" s="105">
         <f t="shared" si="3"/>
         <v>0.10006671114076</v>
       </c>
       <c r="F44" s="86"/>
     </row>
     <row r="45" ht="20.25" customHeight="1" spans="1:6">
       <c r="A45" s="81"/>
       <c r="B45" s="97" t="s">
-        <v>1175</v>
+        <v>1198</v>
       </c>
       <c r="C45" s="100">
         <v>164900</v>
       </c>
       <c r="D45" s="104">
         <v>149900</v>
       </c>
       <c r="E45" s="105">
         <f t="shared" si="3"/>
         <v>0.0909642207398423</v>
       </c>
       <c r="F45" s="86"/>
     </row>
     <row r="46" ht="95.5" customHeight="1" spans="1:6">
       <c r="A46" s="81"/>
       <c r="B46" s="106" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="C46" s="111"/>
       <c r="D46" s="111"/>
       <c r="E46" s="112"/>
       <c r="F46" s="86"/>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B47" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C47" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D47" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E47" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F47" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
       <c r="A48" s="81" t="s">
-        <v>1177</v>
+        <v>1200</v>
       </c>
       <c r="B48" s="97" t="s">
-        <v>1178</v>
+        <v>1201</v>
       </c>
       <c r="C48" s="100">
         <v>160800</v>
       </c>
       <c r="D48" s="104">
         <v>110800</v>
       </c>
       <c r="E48" s="85">
         <f>1-D48/C48</f>
         <v>0.310945273631841</v>
       </c>
       <c r="F48" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="49" ht="20.25" customHeight="1" spans="1:6">
       <c r="A49" s="81"/>
       <c r="B49" s="97" t="s">
-        <v>1179</v>
+        <v>1202</v>
       </c>
       <c r="C49" s="100">
         <v>166800</v>
       </c>
       <c r="D49" s="104">
         <v>115800</v>
       </c>
       <c r="E49" s="85">
         <f>1-D49/C49</f>
         <v>0.305755395683453</v>
       </c>
       <c r="F49" s="86"/>
     </row>
     <row r="50" ht="42" customHeight="1" spans="1:6">
       <c r="A50" s="81"/>
       <c r="B50" s="82" t="s">
-        <v>1180</v>
+        <v>1203</v>
       </c>
       <c r="C50" s="82"/>
       <c r="D50" s="82"/>
       <c r="E50" s="82"/>
       <c r="F50" s="86"/>
     </row>
     <row r="51" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="109" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B51" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C51" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D51" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E51" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F51" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="52" ht="20.25" customHeight="1" spans="1:6">
       <c r="A52" s="81" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
       <c r="B52" s="97" t="s">
-        <v>1182</v>
+        <v>1205</v>
       </c>
       <c r="C52" s="100">
         <v>79900</v>
       </c>
       <c r="D52" s="104">
         <v>61500</v>
       </c>
       <c r="E52" s="105">
         <f>1-D52/C52</f>
         <v>0.230287859824781</v>
       </c>
       <c r="F52" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="53" ht="20.25" customHeight="1" spans="1:6">
       <c r="A53" s="81"/>
       <c r="B53" s="97" t="s">
-        <v>1183</v>
+        <v>1206</v>
       </c>
       <c r="C53" s="100">
         <v>84900</v>
       </c>
       <c r="D53" s="104">
         <v>75900</v>
       </c>
       <c r="E53" s="105">
         <f t="shared" ref="E53:E54" si="4">1-D53/C53</f>
         <v>0.106007067137809</v>
       </c>
       <c r="F53" s="86"/>
     </row>
     <row r="54" ht="20.25" customHeight="1" spans="1:6">
       <c r="A54" s="81"/>
       <c r="B54" s="97" t="s">
-        <v>1184</v>
+        <v>1207</v>
       </c>
       <c r="C54" s="100">
         <v>94900</v>
       </c>
       <c r="D54" s="104">
         <v>80900</v>
       </c>
       <c r="E54" s="105">
         <f t="shared" si="4"/>
         <v>0.147523709167545</v>
       </c>
       <c r="F54" s="86"/>
     </row>
     <row r="55" ht="42" customHeight="1" spans="1:6">
       <c r="A55" s="81"/>
       <c r="B55" s="106" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="C55" s="111"/>
       <c r="D55" s="111"/>
       <c r="E55" s="112"/>
       <c r="F55" s="86"/>
     </row>
     <row r="56" ht="20.25" customHeight="1" spans="1:6">
       <c r="A56" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B56" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C56" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D56" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E56" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F56" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="57" ht="20.25" customHeight="1" spans="1:6">
       <c r="A57" s="96" t="s">
-        <v>1186</v>
+        <v>1209</v>
       </c>
       <c r="B57" s="97" t="s">
-        <v>1187</v>
+        <v>1210</v>
       </c>
       <c r="C57" s="100">
         <v>259800</v>
       </c>
       <c r="D57" s="104">
         <v>201800</v>
       </c>
       <c r="E57" s="105">
         <f>1-D57/C57</f>
         <v>0.223248652809854</v>
       </c>
       <c r="F57" s="113" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:6">
       <c r="A58" s="96"/>
       <c r="B58" s="97" t="s">
-        <v>1188</v>
+        <v>1211</v>
       </c>
       <c r="C58" s="100">
         <v>259800</v>
       </c>
       <c r="D58" s="104">
         <v>201800</v>
       </c>
       <c r="E58" s="105">
         <f t="shared" ref="E58:E60" si="5">1-D58/C58</f>
         <v>0.223248652809854</v>
       </c>
       <c r="F58" s="113"/>
     </row>
     <row r="59" ht="20.25" customHeight="1" spans="1:6">
       <c r="A59" s="98"/>
       <c r="B59" s="97" t="s">
-        <v>1189</v>
+        <v>1212</v>
       </c>
       <c r="C59" s="100">
         <v>279800</v>
       </c>
       <c r="D59" s="104">
         <v>221800</v>
       </c>
       <c r="E59" s="105">
         <f t="shared" si="5"/>
         <v>0.207290922087205</v>
       </c>
       <c r="F59" s="114"/>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:6">
       <c r="A60" s="98"/>
       <c r="B60" s="97" t="s">
-        <v>1190</v>
+        <v>1213</v>
       </c>
       <c r="C60" s="100">
         <v>279800</v>
       </c>
       <c r="D60" s="104">
         <v>221800</v>
       </c>
       <c r="E60" s="105">
         <f t="shared" si="5"/>
         <v>0.207290922087205</v>
       </c>
       <c r="F60" s="114"/>
     </row>
     <row r="61" ht="48" customHeight="1" spans="1:6">
       <c r="A61" s="98"/>
       <c r="B61" s="106" t="s">
-        <v>1191</v>
+        <v>1214</v>
       </c>
       <c r="C61" s="107"/>
       <c r="D61" s="107"/>
       <c r="E61" s="108"/>
       <c r="F61" s="114"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:6">
       <c r="A62" s="101" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B62" s="102"/>
       <c r="C62" s="102"/>
       <c r="D62" s="102"/>
       <c r="E62" s="102"/>
       <c r="F62" s="102"/>
     </row>
     <row r="63" ht="16.5" hidden="1" customHeight="1"/>
     <row r="64" ht="16.5" hidden="1" customHeight="1"/>
     <row r="65" ht="16.5" hidden="1" customHeight="1"/>
     <row r="66" ht="16.5" hidden="1" customHeight="1"/>
     <row r="67" ht="16.5" hidden="1" customHeight="1"/>
     <row r="68" ht="16.5" hidden="1" customHeight="1"/>
     <row r="69" ht="15.5" hidden="1" customHeight="1"/>
     <row r="71" ht="16.5" hidden="1" customHeight="1"/>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B55:E55"/>
@@ -24327,51 +24601,51 @@
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" customWidth="1"/>
     <col min="6" max="6" width="16.1666666666667" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="64" t="s">
-        <v>1192</v>
+        <v>1215</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="66"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="67"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="69"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="69"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="67"/>
@@ -24401,1130 +24675,1130 @@
       <c r="A7" s="70"/>
       <c r="B7" s="71"/>
       <c r="C7" s="71"/>
       <c r="D7" s="71"/>
       <c r="E7" s="71"/>
       <c r="F7" s="72"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="73"/>
       <c r="B8" s="74"/>
       <c r="C8" s="74"/>
       <c r="D8" s="74"/>
       <c r="E8" s="74"/>
       <c r="F8" s="75"/>
     </row>
     <row r="9" ht="15.75" spans="1:6">
       <c r="A9" s="93"/>
       <c r="B9" s="94"/>
       <c r="C9" s="94"/>
       <c r="D9" s="94"/>
       <c r="E9" s="94"/>
       <c r="F9" s="95"/>
     </row>
     <row r="10" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="96" t="s">
-        <v>1193</v>
+        <v>1216</v>
       </c>
       <c r="B11" s="97" t="s">
-        <v>1194</v>
+        <v>1217</v>
       </c>
       <c r="C11" s="83">
         <v>279800</v>
       </c>
       <c r="D11" s="84">
         <v>279800</v>
       </c>
       <c r="E11" s="85">
         <v>0</v>
       </c>
       <c r="F11" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="98"/>
       <c r="B12" s="97" t="s">
-        <v>1195</v>
+        <v>1218</v>
       </c>
       <c r="C12" s="83">
         <v>292800</v>
       </c>
       <c r="D12" s="84">
         <v>292800</v>
       </c>
       <c r="E12" s="85">
         <v>0</v>
       </c>
       <c r="F12" s="99"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="98"/>
       <c r="B13" s="97" t="s">
-        <v>1196</v>
+        <v>1219</v>
       </c>
       <c r="C13" s="83">
         <v>295800</v>
       </c>
       <c r="D13" s="84">
         <v>295800</v>
       </c>
       <c r="E13" s="85">
         <v>0</v>
       </c>
       <c r="F13" s="99"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="98"/>
       <c r="B14" s="97" t="s">
-        <v>1197</v>
+        <v>1220</v>
       </c>
       <c r="C14" s="83">
         <v>329800</v>
       </c>
       <c r="D14" s="84">
         <v>329800</v>
       </c>
       <c r="E14" s="85">
         <v>0</v>
       </c>
       <c r="F14" s="99"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="98"/>
       <c r="B15" s="97" t="s">
-        <v>1198</v>
+        <v>1221</v>
       </c>
       <c r="C15" s="83">
         <v>332800</v>
       </c>
       <c r="D15" s="84">
         <v>332800</v>
       </c>
       <c r="E15" s="85">
         <v>0</v>
       </c>
       <c r="F15" s="99"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="98"/>
       <c r="B16" s="97" t="s">
-        <v>1199</v>
+        <v>1222</v>
       </c>
       <c r="C16" s="83">
         <v>224800</v>
       </c>
       <c r="D16" s="84">
         <v>224800</v>
       </c>
       <c r="E16" s="85">
         <v>0</v>
       </c>
       <c r="F16" s="99"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="98"/>
       <c r="B17" s="97" t="s">
-        <v>1200</v>
+        <v>1223</v>
       </c>
       <c r="C17" s="83">
         <v>239800</v>
       </c>
       <c r="D17" s="84">
         <v>239800</v>
       </c>
       <c r="E17" s="85">
         <v>0</v>
       </c>
       <c r="F17" s="99"/>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="98"/>
       <c r="B18" s="97" t="s">
-        <v>1201</v>
+        <v>1224</v>
       </c>
       <c r="C18" s="83">
         <v>255800</v>
       </c>
       <c r="D18" s="84">
         <v>255800</v>
       </c>
       <c r="E18" s="85">
         <v>0</v>
       </c>
       <c r="F18" s="99"/>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="98"/>
       <c r="B19" s="97" t="s">
-        <v>1202</v>
+        <v>1225</v>
       </c>
       <c r="C19" s="83">
         <v>265800</v>
       </c>
       <c r="D19" s="84">
         <v>265800</v>
       </c>
       <c r="E19" s="85">
         <v>0</v>
       </c>
       <c r="F19" s="99"/>
     </row>
     <row r="20" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B20" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C20" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D20" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E20" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F20" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="81" t="s">
-        <v>1203</v>
+        <v>1226</v>
       </c>
       <c r="B21" s="82" t="s">
-        <v>1204</v>
+        <v>1227</v>
       </c>
       <c r="C21" s="83">
         <v>185900</v>
       </c>
       <c r="D21" s="84">
         <v>185900</v>
       </c>
       <c r="E21" s="85">
         <f t="shared" ref="E21:E36" si="0">1-D21/C21</f>
         <v>0</v>
       </c>
       <c r="F21" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="61"/>
       <c r="B22" s="82" t="s">
-        <v>1205</v>
+        <v>1228</v>
       </c>
       <c r="C22" s="83">
         <v>195900</v>
       </c>
       <c r="D22" s="84">
         <v>195900</v>
       </c>
       <c r="E22" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="87"/>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="61"/>
       <c r="B23" s="82" t="s">
-        <v>1206</v>
+        <v>1229</v>
       </c>
       <c r="C23" s="83">
         <v>199900</v>
       </c>
       <c r="D23" s="84">
         <v>199900</v>
       </c>
       <c r="E23" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F23" s="87"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="61"/>
       <c r="B24" s="82" t="s">
-        <v>1207</v>
+        <v>1230</v>
       </c>
       <c r="C24" s="83">
         <v>204900</v>
       </c>
       <c r="D24" s="84">
         <v>204900</v>
       </c>
       <c r="E24" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F24" s="87"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="61"/>
       <c r="B25" s="82" t="s">
-        <v>1208</v>
+        <v>1231</v>
       </c>
       <c r="C25" s="83">
         <v>212900</v>
       </c>
       <c r="D25" s="84">
         <v>212900</v>
       </c>
       <c r="E25" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F25" s="87"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="61"/>
       <c r="B26" s="82" t="s">
-        <v>1209</v>
+        <v>1232</v>
       </c>
       <c r="C26" s="83">
         <v>213900</v>
       </c>
       <c r="D26" s="84">
         <v>213900</v>
       </c>
       <c r="E26" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F26" s="87"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="61"/>
       <c r="B27" s="82" t="s">
-        <v>1210</v>
+        <v>1233</v>
       </c>
       <c r="C27" s="83">
         <v>229900</v>
       </c>
       <c r="D27" s="84">
         <v>229900</v>
       </c>
       <c r="E27" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F27" s="87"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="61"/>
       <c r="B28" s="82" t="s">
-        <v>1211</v>
+        <v>1234</v>
       </c>
       <c r="C28" s="83">
         <v>249900</v>
       </c>
       <c r="D28" s="84">
         <v>249900</v>
       </c>
       <c r="E28" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F28" s="87"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="61"/>
       <c r="B29" s="82" t="s">
-        <v>1212</v>
+        <v>1235</v>
       </c>
       <c r="C29" s="83">
         <v>199900</v>
       </c>
       <c r="D29" s="84">
         <v>199900</v>
       </c>
       <c r="E29" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F29" s="87"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="61"/>
       <c r="B30" s="82" t="s">
-        <v>1213</v>
+        <v>1236</v>
       </c>
       <c r="C30" s="83">
         <v>222900</v>
       </c>
       <c r="D30" s="84">
         <v>222900</v>
       </c>
       <c r="E30" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F30" s="87"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="61"/>
       <c r="B31" s="82" t="s">
-        <v>1214</v>
+        <v>1237</v>
       </c>
       <c r="C31" s="83">
         <v>239900</v>
       </c>
       <c r="D31" s="84">
         <v>239900</v>
       </c>
       <c r="E31" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="87"/>
     </row>
     <row r="32" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="61"/>
       <c r="B32" s="82" t="s">
-        <v>1215</v>
+        <v>1238</v>
       </c>
       <c r="C32" s="83">
         <v>246900</v>
       </c>
       <c r="D32" s="84">
         <v>246900</v>
       </c>
       <c r="E32" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F32" s="87"/>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="61"/>
       <c r="B33" s="82" t="s">
-        <v>1216</v>
+        <v>1239</v>
       </c>
       <c r="C33" s="83">
         <v>263900</v>
       </c>
       <c r="D33" s="84">
         <v>263900</v>
       </c>
       <c r="E33" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F33" s="87"/>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="61"/>
       <c r="B34" s="82" t="s">
-        <v>1217</v>
+        <v>1240</v>
       </c>
       <c r="C34" s="83">
         <v>225900</v>
       </c>
       <c r="D34" s="84">
         <v>225900</v>
       </c>
       <c r="E34" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F34" s="87"/>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="61"/>
       <c r="B35" s="82" t="s">
-        <v>1218</v>
+        <v>1241</v>
       </c>
       <c r="C35" s="83">
         <v>239900</v>
       </c>
       <c r="D35" s="84">
         <v>239900</v>
       </c>
       <c r="E35" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F35" s="87"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="61"/>
       <c r="B36" s="82" t="s">
-        <v>1219</v>
+        <v>1242</v>
       </c>
       <c r="C36" s="83">
         <v>259900</v>
       </c>
       <c r="D36" s="84">
         <v>259900</v>
       </c>
       <c r="E36" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F36" s="87"/>
     </row>
     <row r="37" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B37" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C37" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D37" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E37" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F37" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:6">
       <c r="A38" s="81" t="s">
-        <v>1220</v>
+        <v>1243</v>
       </c>
       <c r="B38" s="82" t="s">
-        <v>1221</v>
+        <v>1244</v>
       </c>
       <c r="C38" s="83">
         <v>235800</v>
       </c>
       <c r="D38" s="84">
         <v>235800</v>
       </c>
       <c r="E38" s="85">
         <v>0</v>
       </c>
       <c r="F38" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="39" ht="20.25" customHeight="1" spans="1:6">
       <c r="A39" s="81"/>
       <c r="B39" s="82" t="s">
-        <v>1222</v>
+        <v>1245</v>
       </c>
       <c r="C39" s="83">
         <v>275800</v>
       </c>
       <c r="D39" s="84">
         <v>275800</v>
       </c>
       <c r="E39" s="85">
         <v>0</v>
       </c>
       <c r="F39" s="86"/>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="81"/>
       <c r="B40" s="82" t="s">
-        <v>1223</v>
+        <v>1246</v>
       </c>
       <c r="C40" s="83">
         <v>285800</v>
       </c>
       <c r="D40" s="84">
         <v>285800</v>
       </c>
       <c r="E40" s="85">
         <v>0</v>
       </c>
       <c r="F40" s="86"/>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="81"/>
       <c r="B41" s="82" t="s">
-        <v>1224</v>
+        <v>1247</v>
       </c>
       <c r="C41" s="83">
         <v>299800</v>
       </c>
       <c r="D41" s="84">
         <v>299800</v>
       </c>
       <c r="E41" s="85">
         <v>0</v>
       </c>
       <c r="F41" s="86"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="81"/>
       <c r="B42" s="82" t="s">
-        <v>1225</v>
+        <v>1248</v>
       </c>
       <c r="C42" s="83">
         <v>328800</v>
       </c>
       <c r="D42" s="84">
         <v>328800</v>
       </c>
       <c r="E42" s="85">
         <v>0</v>
       </c>
       <c r="F42" s="86"/>
     </row>
     <row r="43" ht="20.25" customHeight="1" spans="1:6">
       <c r="A43" s="81"/>
       <c r="B43" s="82" t="s">
-        <v>1226</v>
+        <v>1249</v>
       </c>
       <c r="C43" s="83">
         <v>340800</v>
       </c>
       <c r="D43" s="84">
         <v>340800</v>
       </c>
       <c r="E43" s="85">
         <v>0</v>
       </c>
       <c r="F43" s="86"/>
     </row>
     <row r="44" ht="20.25" customHeight="1" spans="1:6">
       <c r="A44" s="81"/>
       <c r="B44" s="82" t="s">
-        <v>1227</v>
+        <v>1250</v>
       </c>
       <c r="C44" s="83">
         <v>439800</v>
       </c>
       <c r="D44" s="84">
         <v>439800</v>
       </c>
       <c r="E44" s="85">
         <v>0</v>
       </c>
       <c r="F44" s="86"/>
     </row>
     <row r="45" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A45" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B45" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C45" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D45" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E45" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F45" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="46" ht="20.25" customHeight="1" spans="1:6">
       <c r="A46" s="81" t="s">
-        <v>1228</v>
+        <v>1251</v>
       </c>
       <c r="B46" s="82" t="s">
-        <v>1229</v>
+        <v>1252</v>
       </c>
       <c r="C46" s="83">
         <v>132900</v>
       </c>
       <c r="D46" s="84">
         <v>132900</v>
       </c>
       <c r="E46" s="85">
         <v>0</v>
       </c>
       <c r="F46" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="81"/>
       <c r="B47" s="82" t="s">
-        <v>1230</v>
+        <v>1253</v>
       </c>
       <c r="C47" s="83">
         <v>142900</v>
       </c>
       <c r="D47" s="84">
         <v>142900</v>
       </c>
       <c r="E47" s="85">
         <v>0</v>
       </c>
       <c r="F47" s="86"/>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
       <c r="A48" s="81"/>
       <c r="B48" s="82" t="s">
-        <v>1231</v>
+        <v>1254</v>
       </c>
       <c r="C48" s="83">
         <v>143900</v>
       </c>
       <c r="D48" s="84">
         <v>143900</v>
       </c>
       <c r="E48" s="85">
         <v>0</v>
       </c>
       <c r="F48" s="86"/>
     </row>
     <row r="49" ht="20.25" customHeight="1" spans="1:6">
       <c r="A49" s="81"/>
       <c r="B49" s="82" t="s">
-        <v>1232</v>
+        <v>1255</v>
       </c>
       <c r="C49" s="83">
         <v>152900</v>
       </c>
       <c r="D49" s="84">
         <v>152900</v>
       </c>
       <c r="E49" s="85">
         <v>0</v>
       </c>
       <c r="F49" s="86"/>
     </row>
     <row r="50" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A50" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B50" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C50" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D50" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E50" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F50" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="51" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="81" t="s">
-        <v>1233</v>
+        <v>1256</v>
       </c>
       <c r="B51" s="82" t="s">
-        <v>1234</v>
+        <v>1257</v>
       </c>
       <c r="C51" s="83">
         <v>179800</v>
       </c>
       <c r="D51" s="84">
         <v>172608</v>
       </c>
       <c r="E51" s="85">
         <f>1-D51/C51</f>
         <v>0.04</v>
       </c>
       <c r="F51" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="52" ht="20.25" customHeight="1" spans="1:6">
       <c r="A52" s="81"/>
       <c r="B52" s="82" t="s">
-        <v>1235</v>
+        <v>1258</v>
       </c>
       <c r="C52" s="83">
         <v>196800</v>
       </c>
       <c r="D52" s="84">
         <v>188928</v>
       </c>
       <c r="E52" s="85">
         <f>1-D52/C52</f>
         <v>0.04</v>
       </c>
       <c r="F52" s="86"/>
     </row>
     <row r="53" ht="20.25" customHeight="1" spans="1:6">
       <c r="A53" s="81"/>
       <c r="B53" s="82" t="s">
-        <v>1236</v>
+        <v>1259</v>
       </c>
       <c r="C53" s="83">
         <v>213800</v>
       </c>
       <c r="D53" s="84">
         <v>205248</v>
       </c>
       <c r="E53" s="85">
         <f>1-D53/C53</f>
         <v>0.04</v>
       </c>
       <c r="F53" s="86"/>
     </row>
     <row r="54" ht="20.25" customHeight="1" spans="1:6">
       <c r="A54" s="81"/>
       <c r="B54" s="82" t="s">
-        <v>1237</v>
+        <v>1260</v>
       </c>
       <c r="C54" s="83">
         <v>228800</v>
       </c>
       <c r="D54" s="84">
         <v>219648</v>
       </c>
       <c r="E54" s="85">
         <f>1-D54/C54</f>
         <v>0.04</v>
       </c>
       <c r="F54" s="86"/>
     </row>
     <row r="55" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A55" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B55" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C55" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D55" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E55" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F55" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="56" ht="20.25" customHeight="1" spans="1:6">
       <c r="A56" s="81" t="s">
-        <v>1238</v>
+        <v>1261</v>
       </c>
       <c r="B56" s="82" t="s">
-        <v>1235</v>
+        <v>1258</v>
       </c>
       <c r="C56" s="83">
         <v>225800</v>
       </c>
       <c r="D56" s="84">
         <v>225800</v>
       </c>
       <c r="E56" s="85">
         <f>1-D56/C56</f>
         <v>0</v>
       </c>
       <c r="F56" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="57" ht="20.25" customHeight="1" spans="1:6">
       <c r="A57" s="81"/>
       <c r="B57" s="82" t="s">
-        <v>1239</v>
+        <v>1262</v>
       </c>
       <c r="C57" s="83">
         <v>238800</v>
       </c>
       <c r="D57" s="84">
         <v>238800</v>
       </c>
       <c r="E57" s="85">
         <f>1-D57/C57</f>
         <v>0</v>
       </c>
       <c r="F57" s="86"/>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:6">
       <c r="A58" s="81"/>
       <c r="B58" s="82" t="s">
-        <v>1240</v>
+        <v>1263</v>
       </c>
       <c r="C58" s="83">
         <v>258800</v>
       </c>
       <c r="D58" s="84">
         <v>258800</v>
       </c>
       <c r="E58" s="85">
         <f>1-D58/C58</f>
         <v>0</v>
       </c>
       <c r="F58" s="86"/>
     </row>
     <row r="59" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A59" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B59" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C59" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D59" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E59" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F59" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:6">
       <c r="A60" s="81" t="s">
-        <v>1241</v>
+        <v>1264</v>
       </c>
       <c r="B60" s="82" t="s">
-        <v>1242</v>
+        <v>1265</v>
       </c>
       <c r="C60" s="83">
         <v>149800</v>
       </c>
       <c r="D60" s="84">
         <v>149800</v>
       </c>
       <c r="E60" s="85">
         <v>0</v>
       </c>
       <c r="F60" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="61" ht="20.25" customHeight="1" spans="1:6">
       <c r="A61" s="81"/>
       <c r="B61" s="97" t="s">
-        <v>1243</v>
+        <v>1266</v>
       </c>
       <c r="C61" s="100">
         <v>155800</v>
       </c>
       <c r="D61" s="84">
         <v>155800</v>
       </c>
       <c r="E61" s="85">
         <v>0</v>
       </c>
       <c r="F61" s="86"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:6">
       <c r="A62" s="81"/>
       <c r="B62" s="82" t="s">
-        <v>1244</v>
+        <v>1267</v>
       </c>
       <c r="C62" s="83">
         <v>169800</v>
       </c>
       <c r="D62" s="84">
         <v>169800</v>
       </c>
       <c r="E62" s="85">
         <v>0</v>
       </c>
       <c r="F62" s="86"/>
     </row>
     <row r="63" ht="20.25" customHeight="1" spans="1:6">
       <c r="A63" s="81"/>
       <c r="B63" s="97" t="s">
-        <v>1245</v>
+        <v>1268</v>
       </c>
       <c r="C63" s="100">
         <v>119800</v>
       </c>
       <c r="D63" s="84">
         <v>119800</v>
       </c>
       <c r="E63" s="85">
         <v>0</v>
       </c>
       <c r="F63" s="86"/>
     </row>
     <row r="64" ht="20.25" customHeight="1" spans="1:6">
       <c r="A64" s="81"/>
       <c r="B64" s="97" t="s">
-        <v>1246</v>
+        <v>1269</v>
       </c>
       <c r="C64" s="100">
         <v>126800</v>
       </c>
       <c r="D64" s="84">
         <v>126800</v>
       </c>
       <c r="E64" s="85">
         <v>0</v>
       </c>
       <c r="F64" s="86"/>
     </row>
     <row r="65" ht="20.25" customHeight="1" spans="1:6">
       <c r="A65" s="81"/>
       <c r="B65" s="97" t="s">
-        <v>1247</v>
+        <v>1270</v>
       </c>
       <c r="C65" s="100">
         <v>139800</v>
       </c>
       <c r="D65" s="84">
         <v>139800</v>
       </c>
       <c r="E65" s="85">
         <v>0</v>
       </c>
       <c r="F65" s="86"/>
     </row>
     <row r="66" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A66" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B66" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C66" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D66" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E66" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F66" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="67" ht="20.25" customHeight="1" spans="1:6">
       <c r="A67" s="81" t="s">
-        <v>1248</v>
+        <v>1271</v>
       </c>
       <c r="B67" s="82" t="s">
-        <v>1249</v>
+        <v>1272</v>
       </c>
       <c r="C67" s="83">
         <v>86800</v>
       </c>
       <c r="D67" s="84">
         <v>84196</v>
       </c>
       <c r="E67" s="85">
         <v>0.03</v>
       </c>
       <c r="F67" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="68" ht="20.25" customHeight="1" spans="1:6">
       <c r="A68" s="81"/>
       <c r="B68" s="82" t="s">
-        <v>1250</v>
+        <v>1273</v>
       </c>
       <c r="C68" s="83">
         <v>96800</v>
       </c>
       <c r="D68" s="84">
         <v>93896</v>
       </c>
       <c r="E68" s="85">
         <v>0.03</v>
       </c>
       <c r="F68" s="86"/>
     </row>
     <row r="69" ht="20.25" customHeight="1" spans="1:6">
       <c r="A69" s="81"/>
       <c r="B69" s="82" t="s">
-        <v>1251</v>
+        <v>1274</v>
       </c>
       <c r="C69" s="83">
         <v>107800</v>
       </c>
       <c r="D69" s="84">
         <v>104566</v>
       </c>
       <c r="E69" s="85">
         <v>0.03</v>
       </c>
       <c r="F69" s="86"/>
     </row>
     <row r="70" ht="20.25" customHeight="1" spans="1:6">
       <c r="A70" s="81"/>
       <c r="B70" s="82" t="s">
-        <v>1252</v>
+        <v>1275</v>
       </c>
       <c r="C70" s="83">
         <v>100800</v>
       </c>
       <c r="D70" s="84">
         <v>97776</v>
       </c>
       <c r="E70" s="85">
         <v>0.03</v>
       </c>
       <c r="F70" s="86"/>
     </row>
     <row r="71" ht="20.25" customHeight="1" spans="1:6">
       <c r="A71" s="81"/>
       <c r="B71" s="82" t="s">
-        <v>1253</v>
+        <v>1276</v>
       </c>
       <c r="C71" s="83">
         <v>108800</v>
       </c>
       <c r="D71" s="84">
         <v>105536</v>
       </c>
       <c r="E71" s="85">
         <v>0.03</v>
       </c>
       <c r="F71" s="86"/>
     </row>
     <row r="72" ht="20.25" customHeight="1" spans="1:6">
       <c r="A72" s="101" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B72" s="102"/>
       <c r="C72" s="102"/>
       <c r="D72" s="102"/>
       <c r="E72" s="102"/>
       <c r="F72" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A72:F72"/>
     <mergeCell ref="A11:A19"/>
     <mergeCell ref="A21:A36"/>
     <mergeCell ref="A38:A44"/>
     <mergeCell ref="A46:A49"/>
     <mergeCell ref="A51:A54"/>
     <mergeCell ref="A56:A58"/>
     <mergeCell ref="A60:A65"/>
     <mergeCell ref="A67:A71"/>
     <mergeCell ref="F11:F19"/>
     <mergeCell ref="F21:F36"/>
     <mergeCell ref="F38:F44"/>
     <mergeCell ref="F46:F49"/>
     <mergeCell ref="F51:F54"/>
@@ -25541,51 +25815,51 @@
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:XFD142"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="64.5833333333333" style="4" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="6" max="6" width="15.6666666666667" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>1254</v>
+        <v>1277</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
@@ -25614,527 +25888,527 @@
     <row r="7" ht="7.5" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="18" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="90" t="s">
-        <v>1255</v>
+        <v>1278</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>1256</v>
+        <v>1279</v>
       </c>
       <c r="C11" s="22">
         <v>399800</v>
       </c>
       <c r="D11" s="23">
         <v>316303</v>
       </c>
       <c r="E11" s="24">
         <f>1-D11/C11</f>
         <v>0.208846923461731</v>
       </c>
       <c r="F11" s="59" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="90"/>
       <c r="B12" s="21" t="s">
-        <v>1257</v>
+        <v>1280</v>
       </c>
       <c r="C12" s="22">
         <v>479800</v>
       </c>
       <c r="D12" s="23">
         <v>375103</v>
       </c>
       <c r="E12" s="24">
         <f t="shared" ref="E12:E21" si="0">1-D12/C12</f>
         <v>0.218209670696123</v>
       </c>
       <c r="F12" s="59"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="90"/>
       <c r="B13" s="21" t="s">
-        <v>1258</v>
+        <v>1281</v>
       </c>
       <c r="C13" s="22">
         <v>484800</v>
       </c>
       <c r="D13" s="23">
         <v>385055</v>
       </c>
       <c r="E13" s="24">
         <f t="shared" si="0"/>
         <v>0.205744636963696</v>
       </c>
       <c r="F13" s="59"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="90"/>
       <c r="B14" s="21" t="s">
-        <v>1259</v>
+        <v>1282</v>
       </c>
       <c r="C14" s="22">
         <v>504800</v>
       </c>
       <c r="D14" s="23">
         <v>404105</v>
       </c>
       <c r="E14" s="24">
         <f t="shared" si="0"/>
         <v>0.199475039619651</v>
       </c>
       <c r="F14" s="59"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="90"/>
       <c r="B15" s="21" t="s">
-        <v>1260</v>
+        <v>1283</v>
       </c>
       <c r="C15" s="22">
         <v>509800</v>
       </c>
       <c r="D15" s="23">
         <v>409105</v>
       </c>
       <c r="E15" s="24">
         <f t="shared" si="0"/>
         <v>0.197518634758729</v>
       </c>
       <c r="F15" s="59"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="90"/>
       <c r="B16" s="21" t="s">
-        <v>1261</v>
+        <v>1284</v>
       </c>
       <c r="C16" s="22">
         <v>499800</v>
       </c>
       <c r="D16" s="23">
         <v>394803</v>
       </c>
       <c r="E16" s="24">
         <f t="shared" si="0"/>
         <v>0.210078031212485</v>
       </c>
       <c r="F16" s="59"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="90"/>
       <c r="B17" s="21" t="s">
-        <v>1262</v>
+        <v>1285</v>
       </c>
       <c r="C17" s="22">
         <v>504800</v>
       </c>
       <c r="D17" s="23">
         <v>399803</v>
       </c>
       <c r="E17" s="24">
         <f t="shared" si="0"/>
         <v>0.207997226624406</v>
       </c>
       <c r="F17" s="59"/>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="90"/>
       <c r="B18" s="21" t="s">
-        <v>1263</v>
+        <v>1286</v>
       </c>
       <c r="C18" s="22">
         <v>514800</v>
       </c>
       <c r="D18" s="23">
         <v>412717</v>
       </c>
       <c r="E18" s="24">
         <f t="shared" si="0"/>
         <v>0.198296425796426</v>
       </c>
       <c r="F18" s="59"/>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="90"/>
       <c r="B19" s="21" t="s">
-        <v>1264</v>
+        <v>1287</v>
       </c>
       <c r="C19" s="22">
         <v>559800</v>
       </c>
       <c r="D19" s="23">
         <v>433903</v>
       </c>
       <c r="E19" s="24">
         <f t="shared" si="0"/>
         <v>0.224896391568417</v>
       </c>
       <c r="F19" s="59"/>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="90"/>
       <c r="B20" s="21" t="s">
-        <v>1265</v>
+        <v>1288</v>
       </c>
       <c r="C20" s="22">
         <v>564800</v>
       </c>
       <c r="D20" s="23">
         <v>438903</v>
       </c>
       <c r="E20" s="24">
         <f t="shared" si="0"/>
         <v>0.22290545325779</v>
       </c>
       <c r="F20" s="59"/>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="90"/>
       <c r="B21" s="21" t="s">
-        <v>1266</v>
+        <v>1289</v>
       </c>
       <c r="C21" s="22">
         <v>619800</v>
       </c>
       <c r="D21" s="23">
         <v>493003</v>
       </c>
       <c r="E21" s="24">
         <f t="shared" si="0"/>
         <v>0.204577282994514</v>
       </c>
       <c r="F21" s="59"/>
     </row>
     <row r="22" ht="64.5" customHeight="1" spans="1:6">
       <c r="A22" s="91"/>
       <c r="B22" s="38" t="s">
-        <v>1267</v>
+        <v>1290</v>
       </c>
       <c r="C22" s="39"/>
       <c r="D22" s="39"/>
       <c r="E22" s="40"/>
       <c r="F22" s="56"/>
     </row>
     <row r="23" ht="18" customHeight="1" spans="1:6">
       <c r="A23" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C23" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E23" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F23" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="90" t="s">
-        <v>1268</v>
+        <v>1291</v>
       </c>
       <c r="B24" s="21" t="s">
-        <v>1269</v>
+        <v>1292</v>
       </c>
       <c r="C24" s="22">
         <v>350800</v>
       </c>
       <c r="D24" s="23">
         <v>258038</v>
       </c>
       <c r="E24" s="24">
         <f t="shared" ref="E24:E31" si="1">1-D24/C24</f>
         <v>0.264429874572406</v>
       </c>
       <c r="F24" s="59" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="90"/>
       <c r="B25" s="21" t="s">
-        <v>1270</v>
+        <v>1293</v>
       </c>
       <c r="C25" s="22">
         <v>359800</v>
       </c>
       <c r="D25" s="23">
         <v>261903</v>
       </c>
       <c r="E25" s="24">
         <f t="shared" si="1"/>
         <v>0.272087270705948</v>
       </c>
       <c r="F25" s="59"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="90"/>
       <c r="B26" s="21" t="s">
-        <v>1271</v>
+        <v>1294</v>
       </c>
       <c r="C26" s="22">
         <v>367800</v>
       </c>
       <c r="D26" s="23">
         <v>271969</v>
       </c>
       <c r="E26" s="24">
         <f t="shared" si="1"/>
         <v>0.260551930396955</v>
       </c>
       <c r="F26" s="59"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="90"/>
       <c r="B27" s="21" t="s">
-        <v>1272</v>
+        <v>1295</v>
       </c>
       <c r="C27" s="22">
         <v>368800</v>
       </c>
       <c r="D27" s="23">
         <v>265768</v>
       </c>
       <c r="E27" s="24">
         <f t="shared" si="1"/>
         <v>0.279370932754881</v>
       </c>
       <c r="F27" s="59"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="90"/>
       <c r="B28" s="21" t="s">
-        <v>1273</v>
+        <v>1296</v>
       </c>
       <c r="C28" s="22">
         <v>391800</v>
       </c>
       <c r="D28" s="23">
         <v>288423</v>
       </c>
       <c r="E28" s="24">
         <f t="shared" si="1"/>
         <v>0.26385145482389</v>
       </c>
       <c r="F28" s="59"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="90"/>
       <c r="B29" s="21" t="s">
-        <v>1274</v>
+        <v>1297</v>
       </c>
       <c r="C29" s="22">
         <v>399800</v>
       </c>
       <c r="D29" s="23">
         <v>298424</v>
       </c>
       <c r="E29" s="24">
         <f t="shared" si="1"/>
         <v>0.253566783391696</v>
       </c>
       <c r="F29" s="59"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="90"/>
       <c r="B30" s="21" t="s">
-        <v>1275</v>
+        <v>1298</v>
       </c>
       <c r="C30" s="22">
         <v>437800</v>
       </c>
       <c r="D30" s="23">
         <v>323733</v>
       </c>
       <c r="E30" s="24">
         <f t="shared" si="1"/>
         <v>0.260545911375057</v>
       </c>
       <c r="F30" s="59"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="90"/>
       <c r="B31" s="21" t="s">
-        <v>1276</v>
+        <v>1299</v>
       </c>
       <c r="C31" s="22">
         <v>469800</v>
       </c>
       <c r="D31" s="23">
         <v>355253</v>
       </c>
       <c r="E31" s="24">
         <f t="shared" si="1"/>
         <v>0.243820774797786</v>
       </c>
       <c r="F31" s="59"/>
     </row>
     <row r="32" ht="158.25" customHeight="1" spans="1:6">
       <c r="A32" s="91"/>
       <c r="B32" s="38" t="s">
-        <v>1277</v>
+        <v>1300</v>
       </c>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="40"/>
       <c r="F32" s="56"/>
     </row>
     <row r="33" ht="18" customHeight="1" spans="1:6">
       <c r="A33" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B33" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C33" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D33" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E33" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F33" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="92" t="s">
-        <v>1278</v>
+        <v>1301</v>
       </c>
       <c r="B34" s="21" t="s">
-        <v>1279</v>
+        <v>1302</v>
       </c>
       <c r="C34" s="22">
         <v>294800</v>
       </c>
       <c r="D34" s="23">
         <v>200464</v>
       </c>
       <c r="E34" s="24">
         <f>1-D34/C34</f>
         <v>0.32</v>
       </c>
       <c r="F34" s="25" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="92"/>
       <c r="B35" s="21" t="s">
-        <v>1280</v>
+        <v>1303</v>
       </c>
       <c r="C35" s="22">
         <v>304800</v>
       </c>
       <c r="D35" s="23">
         <v>207264</v>
       </c>
       <c r="E35" s="24">
         <f>1-D35/C35</f>
         <v>0.32</v>
       </c>
       <c r="F35" s="27"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="92"/>
       <c r="B36" s="21" t="s">
-        <v>1281</v>
+        <v>1304</v>
       </c>
       <c r="C36" s="22">
         <v>319800</v>
       </c>
       <c r="D36" s="23">
         <v>217464</v>
       </c>
       <c r="E36" s="24">
         <f>1-D36/C36</f>
         <v>0.32</v>
       </c>
       <c r="F36" s="27"/>
     </row>
     <row r="37" ht="143.25" customHeight="1" spans="1:6">
       <c r="A37" s="92"/>
       <c r="B37" s="38" t="s">
-        <v>1282</v>
+        <v>1305</v>
       </c>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="40"/>
       <c r="F37" s="27"/>
     </row>
     <row r="38" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A38" s="50" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B38" s="50"/>
       <c r="C38" s="50"/>
       <c r="D38" s="50"/>
       <c r="E38" s="50"/>
       <c r="F38" s="50"/>
     </row>
     <row r="39" hidden="1"/>
     <row r="40" hidden="1"/>
     <row r="41" hidden="1"/>
     <row r="42" hidden="1"/>
     <row r="43" hidden="1"/>
     <row r="44" hidden="1"/>
     <row r="45" hidden="1"/>
     <row r="46" hidden="1"/>
     <row r="47" hidden="1"/>
     <row r="48" hidden="1"/>
     <row r="49" hidden="1"/>
     <row r="50" hidden="1"/>
     <row r="51" hidden="1"/>
     <row r="52" hidden="1"/>
     <row r="53" hidden="1"/>
     <row r="54" hidden="1"/>
     <row r="55" hidden="1"/>
     <row r="56" hidden="1"/>
@@ -26248,51 +26522,51 @@
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" customWidth="1"/>
     <col min="2" max="2" width="57.0833333333333" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" customWidth="1"/>
     <col min="6" max="6" width="16.9166666666667" customWidth="1"/>
     <col min="7" max="8" width="0" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="64" t="s">
-        <v>1283</v>
+        <v>1306</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="66"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="67"/>
       <c r="B2" s="68"/>
       <c r="C2" s="68"/>
       <c r="D2" s="68"/>
       <c r="E2" s="68"/>
       <c r="F2" s="69"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="69"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="67"/>
@@ -26314,952 +26588,952 @@
       <c r="A6" s="70"/>
       <c r="B6" s="71"/>
       <c r="C6" s="71"/>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
       <c r="F6" s="72"/>
     </row>
     <row r="7" ht="4.5" customHeight="1" spans="1:6">
       <c r="A7" s="73"/>
       <c r="B7" s="74"/>
       <c r="C7" s="74"/>
       <c r="D7" s="74"/>
       <c r="E7" s="74"/>
       <c r="F7" s="75"/>
     </row>
     <row r="8" customHeight="1" spans="1:6">
       <c r="A8" s="76"/>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="78"/>
     </row>
     <row r="9" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A9" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B9" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C9" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D9" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E9" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F9" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="10" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="81" t="s">
-        <v>1284</v>
+        <v>1307</v>
       </c>
       <c r="B10" s="82" t="s">
-        <v>1285</v>
+        <v>1308</v>
       </c>
       <c r="C10" s="83">
         <v>125800</v>
       </c>
       <c r="D10" s="84">
         <v>115800</v>
       </c>
       <c r="E10" s="85">
         <f t="shared" ref="E10:E18" si="0">1-D10/C10</f>
         <v>0.0794912559618441</v>
       </c>
       <c r="F10" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="61"/>
       <c r="B11" s="82" t="s">
-        <v>1286</v>
+        <v>1309</v>
       </c>
       <c r="C11" s="83">
         <v>135800</v>
       </c>
       <c r="D11" s="84">
         <v>125800</v>
       </c>
       <c r="E11" s="85">
         <f t="shared" si="0"/>
         <v>0.0736377025036818</v>
       </c>
       <c r="F11" s="87"/>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="61"/>
       <c r="B12" s="82" t="s">
-        <v>1287</v>
+        <v>1310</v>
       </c>
       <c r="C12" s="83">
         <v>139800</v>
       </c>
       <c r="D12" s="84">
         <v>129800</v>
       </c>
       <c r="E12" s="85">
         <f t="shared" si="0"/>
         <v>0.0715307582260372</v>
       </c>
       <c r="F12" s="87"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="61"/>
       <c r="B13" s="82" t="s">
-        <v>1288</v>
+        <v>1311</v>
       </c>
       <c r="C13" s="83">
         <v>149800</v>
       </c>
       <c r="D13" s="84">
         <v>139800</v>
       </c>
       <c r="E13" s="85">
         <f t="shared" si="0"/>
         <v>0.0667556742323098</v>
       </c>
       <c r="F13" s="87"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="61"/>
       <c r="B14" s="82" t="s">
-        <v>1289</v>
+        <v>1312</v>
       </c>
       <c r="C14" s="83">
         <v>153800</v>
       </c>
       <c r="D14" s="84">
         <v>143800</v>
       </c>
       <c r="E14" s="85">
         <f t="shared" si="0"/>
         <v>0.0650195058517555</v>
       </c>
       <c r="F14" s="87"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="61"/>
       <c r="B15" s="82" t="s">
-        <v>1290</v>
+        <v>1313</v>
       </c>
       <c r="C15" s="83">
         <v>153800</v>
       </c>
       <c r="D15" s="84">
         <v>143800</v>
       </c>
       <c r="E15" s="85">
         <f t="shared" si="0"/>
         <v>0.0650195058517555</v>
       </c>
       <c r="F15" s="87"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="61"/>
       <c r="B16" s="82" t="s">
-        <v>1291</v>
+        <v>1314</v>
       </c>
       <c r="C16" s="83">
         <v>176800</v>
       </c>
       <c r="D16" s="84">
         <v>166800</v>
       </c>
       <c r="E16" s="85">
         <f t="shared" si="0"/>
         <v>0.0565610859728507</v>
       </c>
       <c r="F16" s="87"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="61"/>
       <c r="B17" s="82" t="s">
-        <v>1292</v>
+        <v>1315</v>
       </c>
       <c r="C17" s="83">
         <v>176800</v>
       </c>
       <c r="D17" s="84">
         <v>166800</v>
       </c>
       <c r="E17" s="85">
         <f t="shared" si="0"/>
         <v>0.0565610859728507</v>
       </c>
       <c r="F17" s="87"/>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="61"/>
       <c r="B18" s="82" t="s">
-        <v>1293</v>
+        <v>1316</v>
       </c>
       <c r="C18" s="83">
         <v>181100</v>
       </c>
       <c r="D18" s="84">
         <v>171100</v>
       </c>
       <c r="E18" s="85">
         <f t="shared" si="0"/>
         <v>0.0552181115405853</v>
       </c>
       <c r="F18" s="87"/>
     </row>
     <row r="19" ht="84" customHeight="1" spans="1:6">
       <c r="A19" s="61"/>
       <c r="B19" s="82" t="s">
-        <v>1294</v>
+        <v>1317</v>
       </c>
       <c r="C19" s="88"/>
       <c r="D19" s="88"/>
       <c r="E19" s="88"/>
       <c r="F19" s="87"/>
     </row>
     <row r="20" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B20" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C20" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D20" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E20" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F20" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="81" t="s">
-        <v>1295</v>
+        <v>1318</v>
       </c>
       <c r="B21" s="82" t="s">
-        <v>1296</v>
+        <v>1319</v>
       </c>
       <c r="C21" s="83">
         <v>99900</v>
       </c>
       <c r="D21" s="84">
         <v>99900</v>
       </c>
       <c r="E21" s="85">
         <f t="shared" ref="E21:E30" si="1">1-D21/C21</f>
         <v>0</v>
       </c>
       <c r="F21" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="81"/>
       <c r="B22" s="82" t="s">
-        <v>1297</v>
+        <v>1320</v>
       </c>
       <c r="C22" s="83">
         <v>99900</v>
       </c>
       <c r="D22" s="84">
         <v>99900</v>
       </c>
       <c r="E22" s="85">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F22" s="86"/>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="81"/>
       <c r="B23" s="82" t="s">
-        <v>1298</v>
+        <v>1321</v>
       </c>
       <c r="C23" s="83">
         <v>109900</v>
       </c>
       <c r="D23" s="84">
         <v>107900</v>
       </c>
       <c r="E23" s="85">
         <f t="shared" si="1"/>
         <v>0.0181983621474068</v>
       </c>
       <c r="F23" s="86"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="81"/>
       <c r="B24" s="82" t="s">
-        <v>1299</v>
+        <v>1322</v>
       </c>
       <c r="C24" s="83">
         <v>115900</v>
       </c>
       <c r="D24" s="84">
         <v>113900</v>
       </c>
       <c r="E24" s="85">
         <f t="shared" si="1"/>
         <v>0.0172562553925798</v>
       </c>
       <c r="F24" s="86"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="81"/>
       <c r="B25" s="82" t="s">
-        <v>1300</v>
+        <v>1323</v>
       </c>
       <c r="C25" s="83">
         <v>119900</v>
       </c>
       <c r="D25" s="84">
         <v>117900</v>
       </c>
       <c r="E25" s="85">
         <f t="shared" si="1"/>
         <v>0.0166805671392828</v>
       </c>
       <c r="F25" s="86"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="81"/>
       <c r="B26" s="82" t="s">
-        <v>1301</v>
+        <v>1324</v>
       </c>
       <c r="C26" s="83">
         <v>119900</v>
       </c>
       <c r="D26" s="84">
         <v>117900</v>
       </c>
       <c r="E26" s="85">
         <f t="shared" si="1"/>
         <v>0.0166805671392828</v>
       </c>
       <c r="F26" s="86"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="81"/>
       <c r="B27" s="82" t="s">
-        <v>1302</v>
+        <v>1325</v>
       </c>
       <c r="C27" s="83">
         <v>120900</v>
       </c>
       <c r="D27" s="84">
         <v>118900</v>
       </c>
       <c r="E27" s="85">
         <f t="shared" si="1"/>
         <v>0.0165425971877585</v>
       </c>
       <c r="F27" s="86"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="81"/>
       <c r="B28" s="82" t="s">
-        <v>1303</v>
+        <v>1326</v>
       </c>
       <c r="C28" s="83">
         <v>124900</v>
       </c>
       <c r="D28" s="84">
         <v>122900</v>
       </c>
       <c r="E28" s="85">
         <f t="shared" si="1"/>
         <v>0.0160128102481986</v>
       </c>
       <c r="F28" s="86"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="81"/>
       <c r="B29" s="82" t="s">
-        <v>1304</v>
+        <v>1327</v>
       </c>
       <c r="C29" s="83">
         <v>125900</v>
       </c>
       <c r="D29" s="84">
         <v>123900</v>
       </c>
       <c r="E29" s="85">
         <f t="shared" si="1"/>
         <v>0.0158856235107228</v>
       </c>
       <c r="F29" s="86"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="81"/>
       <c r="B30" s="82" t="s">
-        <v>1305</v>
+        <v>1328</v>
       </c>
       <c r="C30" s="83">
         <v>139900</v>
       </c>
       <c r="D30" s="84">
         <v>137900</v>
       </c>
       <c r="E30" s="85">
         <f t="shared" si="1"/>
         <v>0.0142959256611865</v>
       </c>
       <c r="F30" s="86"/>
     </row>
     <row r="31" ht="79.4" customHeight="1" spans="1:6">
       <c r="A31" s="81"/>
       <c r="B31" s="82" t="s">
-        <v>1306</v>
+        <v>1329</v>
       </c>
       <c r="C31" s="82"/>
       <c r="D31" s="82"/>
       <c r="E31" s="82"/>
       <c r="F31" s="86"/>
     </row>
     <row r="32" s="63" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B32" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C32" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D32" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E32" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F32" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="81" t="s">
-        <v>1307</v>
+        <v>1330</v>
       </c>
       <c r="B33" s="82" t="s">
-        <v>1308</v>
+        <v>1331</v>
       </c>
       <c r="C33" s="83">
         <v>89900</v>
       </c>
       <c r="D33" s="84">
         <v>89900</v>
       </c>
       <c r="E33" s="85">
         <f t="shared" ref="E33:E51" si="2">1-D33/C33</f>
         <v>0</v>
       </c>
       <c r="F33" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="81"/>
       <c r="B34" s="82" t="s">
-        <v>1309</v>
+        <v>1332</v>
       </c>
       <c r="C34" s="83">
         <v>89900</v>
       </c>
       <c r="D34" s="84">
         <v>89900</v>
       </c>
       <c r="E34" s="85">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F34" s="86"/>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="81"/>
       <c r="B35" s="82" t="s">
-        <v>1310</v>
+        <v>1333</v>
       </c>
       <c r="C35" s="83">
         <v>99900</v>
       </c>
       <c r="D35" s="84">
         <v>99900</v>
       </c>
       <c r="E35" s="85">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F35" s="86"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="81"/>
       <c r="B36" s="82" t="s">
-        <v>1311</v>
+        <v>1334</v>
       </c>
       <c r="C36" s="83">
         <v>99900</v>
       </c>
       <c r="D36" s="84">
         <v>99900</v>
       </c>
       <c r="E36" s="85">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F36" s="86"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="81"/>
       <c r="B37" s="82" t="s">
-        <v>1312</v>
+        <v>1335</v>
       </c>
       <c r="C37" s="83">
         <v>99900</v>
       </c>
       <c r="D37" s="84">
         <v>99900</v>
       </c>
       <c r="E37" s="85">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F37" s="86"/>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:6">
       <c r="A38" s="81"/>
       <c r="B38" s="82" t="s">
-        <v>1313</v>
+        <v>1336</v>
       </c>
       <c r="C38" s="83">
         <v>112900</v>
       </c>
       <c r="D38" s="84">
         <v>102900</v>
       </c>
       <c r="E38" s="85">
         <f t="shared" si="2"/>
         <v>0.0885739592559788</v>
       </c>
       <c r="F38" s="86"/>
     </row>
     <row r="39" ht="20.25" customHeight="1" spans="1:6">
       <c r="A39" s="81"/>
       <c r="B39" s="82" t="s">
-        <v>1314</v>
+        <v>1337</v>
       </c>
       <c r="C39" s="83">
         <v>115900</v>
       </c>
       <c r="D39" s="84">
         <v>105900</v>
       </c>
       <c r="E39" s="85">
         <f t="shared" si="2"/>
         <v>0.086281276962899</v>
       </c>
       <c r="F39" s="86"/>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="81"/>
       <c r="B40" s="82" t="s">
-        <v>1315</v>
+        <v>1338</v>
       </c>
       <c r="C40" s="83">
         <v>115900</v>
       </c>
       <c r="D40" s="84">
         <v>105900</v>
       </c>
       <c r="E40" s="85">
         <f t="shared" si="2"/>
         <v>0.086281276962899</v>
       </c>
       <c r="F40" s="86"/>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="81"/>
       <c r="B41" s="82" t="s">
-        <v>1316</v>
+        <v>1339</v>
       </c>
       <c r="C41" s="83">
         <v>115900</v>
       </c>
       <c r="D41" s="84">
         <v>105900</v>
       </c>
       <c r="E41" s="85">
         <f t="shared" si="2"/>
         <v>0.086281276962899</v>
       </c>
       <c r="F41" s="86"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="81"/>
       <c r="B42" s="82" t="s">
-        <v>1317</v>
+        <v>1340</v>
       </c>
       <c r="C42" s="83">
         <v>116900</v>
       </c>
       <c r="D42" s="84">
         <v>106900</v>
       </c>
       <c r="E42" s="85">
         <f t="shared" si="2"/>
         <v>0.0855431993156543</v>
       </c>
       <c r="F42" s="86"/>
     </row>
     <row r="43" ht="20.25" customHeight="1" spans="1:6">
       <c r="A43" s="81"/>
       <c r="B43" s="82" t="s">
-        <v>1318</v>
+        <v>1341</v>
       </c>
       <c r="C43" s="83">
         <v>118900</v>
       </c>
       <c r="D43" s="84">
         <v>108900</v>
       </c>
       <c r="E43" s="85">
         <f t="shared" si="2"/>
         <v>0.0841042893187552</v>
       </c>
       <c r="F43" s="86"/>
     </row>
     <row r="44" ht="20.25" customHeight="1" spans="1:6">
       <c r="A44" s="81"/>
       <c r="B44" s="82" t="s">
-        <v>1319</v>
+        <v>1342</v>
       </c>
       <c r="C44" s="83">
         <v>119900</v>
       </c>
       <c r="D44" s="84">
         <v>109900</v>
       </c>
       <c r="E44" s="85">
         <f t="shared" si="2"/>
         <v>0.0834028356964137</v>
       </c>
       <c r="F44" s="86"/>
     </row>
     <row r="45" ht="20.25" customHeight="1" spans="1:6">
       <c r="A45" s="81"/>
       <c r="B45" s="82" t="s">
-        <v>1320</v>
+        <v>1343</v>
       </c>
       <c r="C45" s="83">
         <v>119900</v>
       </c>
       <c r="D45" s="84">
         <v>109900</v>
       </c>
       <c r="E45" s="85">
         <f t="shared" si="2"/>
         <v>0.0834028356964137</v>
       </c>
       <c r="F45" s="86"/>
     </row>
     <row r="46" ht="20.25" customHeight="1" spans="1:6">
       <c r="A46" s="81"/>
       <c r="B46" s="82" t="s">
-        <v>1321</v>
+        <v>1344</v>
       </c>
       <c r="C46" s="83">
         <v>120900</v>
       </c>
       <c r="D46" s="84">
         <v>110900</v>
       </c>
       <c r="E46" s="85">
         <f t="shared" si="2"/>
         <v>0.0827129859387924</v>
       </c>
       <c r="F46" s="86"/>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="81"/>
       <c r="B47" s="82" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="C47" s="83">
         <v>122900</v>
       </c>
       <c r="D47" s="84">
         <v>112900</v>
       </c>
       <c r="E47" s="85">
         <f t="shared" si="2"/>
         <v>0.0813669650122051</v>
       </c>
       <c r="F47" s="86"/>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
       <c r="A48" s="81"/>
       <c r="B48" s="82" t="s">
-        <v>1323</v>
+        <v>1346</v>
       </c>
       <c r="C48" s="83">
         <v>123900</v>
       </c>
       <c r="D48" s="84">
         <v>113900</v>
       </c>
       <c r="E48" s="85">
         <f t="shared" si="2"/>
         <v>0.0807102502017756</v>
       </c>
       <c r="F48" s="86"/>
     </row>
     <row r="49" ht="20.25" customHeight="1" spans="1:6">
       <c r="A49" s="81"/>
       <c r="B49" s="82" t="s">
-        <v>1324</v>
+        <v>1347</v>
       </c>
       <c r="C49" s="83">
         <v>141900</v>
       </c>
       <c r="D49" s="84">
         <v>131900</v>
       </c>
       <c r="E49" s="85">
         <f t="shared" si="2"/>
         <v>0.0704721634954193</v>
       </c>
       <c r="F49" s="86"/>
     </row>
     <row r="50" ht="20.25" customHeight="1" spans="1:6">
       <c r="A50" s="81"/>
       <c r="B50" s="82" t="s">
-        <v>1325</v>
+        <v>1348</v>
       </c>
       <c r="C50" s="83">
         <v>141900</v>
       </c>
       <c r="D50" s="84">
         <v>131900</v>
       </c>
       <c r="E50" s="85">
         <f t="shared" si="2"/>
         <v>0.0704721634954193</v>
       </c>
       <c r="F50" s="86"/>
     </row>
     <row r="51" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="81"/>
       <c r="B51" s="82" t="s">
-        <v>1326</v>
+        <v>1349</v>
       </c>
       <c r="C51" s="83">
         <v>142900</v>
       </c>
       <c r="D51" s="84">
         <v>132900</v>
       </c>
       <c r="E51" s="85">
         <f t="shared" si="2"/>
         <v>0.0699790062981106</v>
       </c>
       <c r="F51" s="86"/>
     </row>
     <row r="52" ht="68.15" customHeight="1" spans="1:6">
       <c r="A52" s="81"/>
       <c r="B52" s="82" t="s">
-        <v>1327</v>
+        <v>1350</v>
       </c>
       <c r="C52" s="82"/>
       <c r="D52" s="82"/>
       <c r="E52" s="82"/>
       <c r="F52" s="86"/>
     </row>
     <row r="53" ht="22" customHeight="1" spans="1:6">
       <c r="A53" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B53" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C53" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D53" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E53" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F53" s="80" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="54" ht="22" customHeight="1" spans="1:6">
       <c r="A54" s="81" t="s">
-        <v>1328</v>
+        <v>1351</v>
       </c>
       <c r="B54" s="82" t="s">
-        <v>1329</v>
+        <v>1352</v>
       </c>
       <c r="C54" s="83">
         <v>139800</v>
       </c>
       <c r="D54" s="84">
         <v>137800</v>
       </c>
       <c r="E54" s="85">
         <f t="shared" ref="E54:E60" si="3">1-D54/C54</f>
         <v>0.0143061516452074</v>
       </c>
       <c r="F54" s="86" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="55" ht="22" customHeight="1" spans="1:6">
       <c r="A55" s="81"/>
       <c r="B55" s="82" t="s">
-        <v>1330</v>
+        <v>1353</v>
       </c>
       <c r="C55" s="83">
         <v>149800</v>
       </c>
       <c r="D55" s="84">
         <v>147800</v>
       </c>
       <c r="E55" s="85">
         <f t="shared" si="3"/>
         <v>0.013351134846462</v>
       </c>
       <c r="F55" s="86"/>
     </row>
     <row r="56" ht="22" customHeight="1" spans="1:6">
       <c r="A56" s="81"/>
       <c r="B56" s="82" t="s">
-        <v>1331</v>
+        <v>1354</v>
       </c>
       <c r="C56" s="83">
         <v>149800</v>
       </c>
       <c r="D56" s="84">
         <v>147800</v>
       </c>
       <c r="E56" s="85">
         <f t="shared" si="3"/>
         <v>0.013351134846462</v>
       </c>
       <c r="F56" s="86"/>
     </row>
     <row r="57" ht="22" customHeight="1" spans="1:6">
       <c r="A57" s="81"/>
       <c r="B57" s="82" t="s">
-        <v>1332</v>
+        <v>1355</v>
       </c>
       <c r="C57" s="83">
         <v>149800</v>
       </c>
       <c r="D57" s="84">
         <v>147800</v>
       </c>
       <c r="E57" s="85">
         <f t="shared" si="3"/>
         <v>0.013351134846462</v>
       </c>
       <c r="F57" s="86"/>
     </row>
     <row r="58" ht="22" customHeight="1" spans="1:6">
       <c r="A58" s="81"/>
       <c r="B58" s="82" t="s">
-        <v>1333</v>
+        <v>1356</v>
       </c>
       <c r="C58" s="83">
         <v>159800</v>
       </c>
       <c r="D58" s="84">
         <v>157800</v>
       </c>
       <c r="E58" s="85">
         <f t="shared" si="3"/>
         <v>0.0125156445556946</v>
       </c>
       <c r="F58" s="86"/>
     </row>
     <row r="59" ht="22" customHeight="1" spans="1:6">
       <c r="A59" s="81"/>
       <c r="B59" s="82" t="s">
-        <v>1334</v>
+        <v>1357</v>
       </c>
       <c r="C59" s="83">
         <v>174800</v>
       </c>
       <c r="D59" s="84">
         <v>172800</v>
       </c>
       <c r="E59" s="85">
         <f t="shared" si="3"/>
         <v>0.011441647597254</v>
       </c>
       <c r="F59" s="86"/>
     </row>
     <row r="60" ht="22" customHeight="1" spans="1:6">
       <c r="A60" s="81"/>
       <c r="B60" s="82" t="s">
-        <v>1335</v>
+        <v>1358</v>
       </c>
       <c r="C60" s="83">
         <v>174800</v>
       </c>
       <c r="D60" s="84">
         <v>172800</v>
       </c>
       <c r="E60" s="85">
         <f t="shared" si="3"/>
         <v>0.011441647597254</v>
       </c>
       <c r="F60" s="86"/>
     </row>
     <row r="61" ht="138" customHeight="1" spans="1:6">
       <c r="A61" s="81"/>
       <c r="B61" s="82" t="s">
-        <v>1336</v>
+        <v>1359</v>
       </c>
       <c r="C61" s="82"/>
       <c r="D61" s="82"/>
       <c r="E61" s="82"/>
       <c r="F61" s="86"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:6">
       <c r="A62" s="89" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B62" s="89"/>
       <c r="C62" s="89"/>
       <c r="D62" s="89"/>
       <c r="E62" s="89"/>
       <c r="F62" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B52:E52"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="A62:F62"/>
     <mergeCell ref="A10:A19"/>
     <mergeCell ref="A21:A31"/>
     <mergeCell ref="A33:A52"/>
     <mergeCell ref="A54:A61"/>
     <mergeCell ref="F10:F19"/>
     <mergeCell ref="F21:F31"/>
     <mergeCell ref="F33:F52"/>
     <mergeCell ref="F54:F61"/>
     <mergeCell ref="A1:F5"/>
@@ -27271,1355 +27545,1355 @@
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:XFD192"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane topLeftCell="A1" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="56.5" style="4" customWidth="1"/>
     <col min="3" max="6" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>1337</v>
+        <v>1360</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="55"/>
     </row>
     <row r="5" ht="18.65" customHeight="1" spans="1:6">
       <c r="A5" s="53"/>
       <c r="B5" s="54"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="55"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="11" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="13"/>
     </row>
     <row r="7" ht="19.5" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="18" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="20" t="s">
-        <v>1338</v>
+        <v>1361</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>1339</v>
+        <v>1362</v>
       </c>
       <c r="C11" s="22">
         <v>299900</v>
       </c>
       <c r="D11" s="23">
         <v>266911</v>
       </c>
       <c r="E11" s="24">
         <f>1-D11/C11</f>
         <v>0.11</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
       <c r="B12" s="21" t="s">
-        <v>1341</v>
+        <v>1364</v>
       </c>
       <c r="C12" s="22">
         <v>319900</v>
       </c>
       <c r="D12" s="23">
         <v>284711</v>
       </c>
       <c r="E12" s="24">
         <f t="shared" ref="E12:E20" si="0">1-D12/C12</f>
         <v>0.11</v>
       </c>
       <c r="F12" s="27"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
       <c r="B13" s="21" t="s">
-        <v>1342</v>
+        <v>1365</v>
       </c>
       <c r="C13" s="22">
         <v>334400</v>
       </c>
       <c r="D13" s="23">
         <v>297614.88</v>
       </c>
       <c r="E13" s="24">
         <f t="shared" si="0"/>
         <v>0.110003349282297</v>
       </c>
       <c r="F13" s="27"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="26"/>
       <c r="B14" s="21" t="s">
-        <v>1343</v>
+        <v>1366</v>
       </c>
       <c r="C14" s="22">
         <v>342400</v>
       </c>
       <c r="D14" s="23">
         <v>304736</v>
       </c>
       <c r="E14" s="24">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
       <c r="F14" s="27"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="26"/>
       <c r="B15" s="21" t="s">
-        <v>1344</v>
+        <v>1367</v>
       </c>
       <c r="C15" s="22">
         <v>351400</v>
       </c>
       <c r="D15" s="23">
         <v>312746</v>
       </c>
       <c r="E15" s="24">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
       <c r="F15" s="27"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="26"/>
       <c r="B16" s="21" t="s">
-        <v>1345</v>
+        <v>1368</v>
       </c>
       <c r="C16" s="22">
         <v>359400</v>
       </c>
       <c r="D16" s="23">
         <v>319866</v>
       </c>
       <c r="E16" s="24">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
       <c r="F16" s="27"/>
     </row>
     <row r="17" ht="35.25" customHeight="1" spans="1:6">
       <c r="A17" s="26"/>
       <c r="B17" s="21" t="s">
-        <v>1346</v>
+        <v>1369</v>
       </c>
       <c r="C17" s="22">
         <v>357000</v>
       </c>
       <c r="D17" s="23">
         <v>317728.88</v>
       </c>
       <c r="E17" s="24">
         <f t="shared" si="0"/>
         <v>0.110003137254902</v>
       </c>
       <c r="F17" s="27"/>
     </row>
     <row r="18" ht="35.25" customHeight="1" spans="1:6">
       <c r="A18" s="26"/>
       <c r="B18" s="21" t="s">
-        <v>1347</v>
+        <v>1370</v>
       </c>
       <c r="C18" s="22">
         <v>365000</v>
       </c>
       <c r="D18" s="23">
         <v>324850</v>
       </c>
       <c r="E18" s="24">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
       <c r="F18" s="27"/>
     </row>
     <row r="19" ht="35.25" customHeight="1" spans="1:6">
       <c r="A19" s="26"/>
       <c r="B19" s="21" t="s">
-        <v>1348</v>
+        <v>1371</v>
       </c>
       <c r="C19" s="22">
         <v>397000</v>
       </c>
       <c r="D19" s="23">
         <v>353329.53</v>
       </c>
       <c r="E19" s="24">
         <f t="shared" si="0"/>
         <v>0.110001183879093</v>
       </c>
       <c r="F19" s="27"/>
     </row>
     <row r="20" ht="35.25" customHeight="1" spans="1:6">
       <c r="A20" s="26"/>
       <c r="B20" s="21" t="s">
-        <v>1349</v>
+        <v>1372</v>
       </c>
       <c r="C20" s="22">
         <v>405000</v>
       </c>
       <c r="D20" s="23">
         <v>360450</v>
       </c>
       <c r="E20" s="24">
         <f t="shared" si="0"/>
         <v>0.11</v>
       </c>
       <c r="F20" s="27"/>
     </row>
     <row r="21" ht="81" customHeight="1" spans="1:6">
       <c r="A21" s="28"/>
       <c r="B21" s="21" t="s">
-        <v>1350</v>
+        <v>1373</v>
       </c>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="27"/>
     </row>
     <row r="22" ht="18" customHeight="1" spans="1:6">
       <c r="A22" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B22" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C22" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E22" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F22" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="20" t="s">
-        <v>1351</v>
+        <v>1374</v>
       </c>
       <c r="B23" s="21" t="s">
-        <v>1352</v>
+        <v>1375</v>
       </c>
       <c r="C23" s="22">
         <v>204900</v>
       </c>
       <c r="D23" s="23">
         <v>156133.8</v>
       </c>
       <c r="E23" s="24">
         <v>0.238</v>
       </c>
       <c r="F23" s="30" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="26"/>
       <c r="B24" s="21" t="s">
-        <v>1353</v>
+        <v>1376</v>
       </c>
       <c r="C24" s="22">
         <v>217900</v>
       </c>
       <c r="D24" s="23">
         <v>166039.8</v>
       </c>
       <c r="E24" s="24">
         <f>1-D24/C24</f>
         <v>0.238</v>
       </c>
       <c r="F24" s="59"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="26"/>
       <c r="B25" s="21" t="s">
-        <v>1354</v>
+        <v>1377</v>
       </c>
       <c r="C25" s="22">
         <v>229900</v>
       </c>
       <c r="D25" s="23">
         <v>175183.8</v>
       </c>
       <c r="E25" s="24">
         <f>1-D25/C25</f>
         <v>0.238</v>
       </c>
       <c r="F25" s="59"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="26"/>
       <c r="B26" s="21" t="s">
-        <v>1355</v>
+        <v>1378</v>
       </c>
       <c r="C26" s="22">
         <v>247900</v>
       </c>
       <c r="D26" s="23">
         <v>188899.8</v>
       </c>
       <c r="E26" s="24">
         <f>1-D26/C26</f>
         <v>0.238</v>
       </c>
       <c r="F26" s="59"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="26"/>
       <c r="B27" s="21" t="s">
-        <v>1356</v>
+        <v>1379</v>
       </c>
       <c r="C27" s="22">
         <v>259900</v>
       </c>
       <c r="D27" s="23">
         <v>198043.8</v>
       </c>
       <c r="E27" s="24">
         <f>1-D27/C27</f>
         <v>0.238</v>
       </c>
       <c r="F27" s="59"/>
     </row>
     <row r="28" ht="34.5" customHeight="1" spans="1:6">
       <c r="A28" s="26"/>
       <c r="B28" s="38" t="s">
-        <v>1357</v>
+        <v>1380</v>
       </c>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="40"/>
       <c r="F28" s="56"/>
     </row>
     <row r="29" ht="18" customHeight="1" spans="1:6">
       <c r="A29" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B29" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C29" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D29" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E29" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F29" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="32" t="s">
-        <v>1358</v>
+        <v>1381</v>
       </c>
       <c r="B30" s="21" t="s">
-        <v>1359</v>
+        <v>1382</v>
       </c>
       <c r="C30" s="22">
         <v>232900</v>
       </c>
       <c r="D30" s="23">
         <v>189347.7</v>
       </c>
       <c r="E30" s="24">
         <f>1-D30/C30</f>
         <v>0.187</v>
       </c>
       <c r="F30" s="25" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="32"/>
       <c r="B31" s="21" t="s">
-        <v>1360</v>
+        <v>1383</v>
       </c>
       <c r="C31" s="22">
         <v>247900</v>
       </c>
       <c r="D31" s="23">
         <v>201542.7</v>
       </c>
       <c r="E31" s="24">
         <f>1-D31/C31</f>
         <v>0.187</v>
       </c>
       <c r="F31" s="25"/>
     </row>
     <row r="32" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="33"/>
       <c r="B32" s="21" t="s">
-        <v>1361</v>
+        <v>1384</v>
       </c>
       <c r="C32" s="22">
         <v>262900</v>
       </c>
       <c r="D32" s="23">
         <v>213737.7</v>
       </c>
       <c r="E32" s="24">
         <f>1-D32/C32</f>
         <v>0.187</v>
       </c>
       <c r="F32" s="34"/>
     </row>
     <row r="33" ht="48" customHeight="1" spans="1:6">
       <c r="A33" s="33"/>
       <c r="B33" s="21" t="s">
-        <v>1362</v>
+        <v>1385</v>
       </c>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="34"/>
     </row>
     <row r="34" ht="18" customHeight="1" spans="1:6">
       <c r="A34" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B34" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C34" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D34" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E34" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F34" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="20" t="s">
-        <v>1363</v>
+        <v>1386</v>
       </c>
       <c r="B35" s="21" t="s">
-        <v>1364</v>
+        <v>1387</v>
       </c>
       <c r="C35" s="22">
         <v>129800</v>
       </c>
       <c r="D35" s="23">
         <v>121752.4</v>
       </c>
       <c r="E35" s="24">
         <f>1-D35/C35</f>
         <v>0.0620000000000001</v>
       </c>
       <c r="F35" s="36" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="26"/>
       <c r="B36" s="21" t="s">
-        <v>1365</v>
+        <v>1388</v>
       </c>
       <c r="C36" s="22">
         <v>143300</v>
       </c>
       <c r="D36" s="23">
         <v>134414.63</v>
       </c>
       <c r="E36" s="24">
         <f>1-D36/C36</f>
         <v>0.0620053733426378</v>
       </c>
       <c r="F36" s="37"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="26"/>
       <c r="B37" s="21" t="s">
-        <v>1366</v>
+        <v>1389</v>
       </c>
       <c r="C37" s="22">
         <v>149800</v>
       </c>
       <c r="D37" s="23">
         <v>140512.4</v>
       </c>
       <c r="E37" s="24">
         <f>1-D37/C37</f>
         <v>0.0620000000000001</v>
       </c>
       <c r="F37" s="37"/>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:6">
       <c r="A38" s="26"/>
       <c r="B38" s="21" t="s">
-        <v>1367</v>
+        <v>1390</v>
       </c>
       <c r="C38" s="22">
         <v>162800</v>
       </c>
       <c r="D38" s="23">
         <v>152706.4</v>
       </c>
       <c r="E38" s="24">
         <f>1-D38/C38</f>
         <v>0.0620000000000001</v>
       </c>
       <c r="F38" s="37"/>
     </row>
     <row r="39" ht="31.5" customHeight="1" spans="1:6">
       <c r="A39" s="28"/>
       <c r="B39" s="21" t="s">
-        <v>1368</v>
+        <v>1391</v>
       </c>
       <c r="C39" s="35"/>
       <c r="D39" s="35"/>
       <c r="E39" s="35"/>
       <c r="F39" s="41"/>
     </row>
     <row r="40" ht="18" customHeight="1" spans="1:6">
       <c r="A40" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B40" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C40" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D40" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E40" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F40" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="42" t="s">
-        <v>1369</v>
+        <v>1392</v>
       </c>
       <c r="B41" s="21" t="s">
-        <v>1370</v>
+        <v>1393</v>
       </c>
       <c r="C41" s="22">
         <v>229600</v>
       </c>
       <c r="D41" s="23">
         <v>213528.19</v>
       </c>
       <c r="E41" s="24">
         <f>1-D41/C41</f>
         <v>0.0699991724738676</v>
       </c>
       <c r="F41" s="57" t="s">
-        <v>1371</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="42" s="3" customFormat="1" ht="38.25" customHeight="1" spans="1:6">
       <c r="A42" s="46"/>
       <c r="B42" s="21" t="s">
-        <v>1372</v>
+        <v>1395</v>
       </c>
       <c r="C42" s="35"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="47"/>
     </row>
     <row r="43" ht="18" customHeight="1" spans="1:6">
       <c r="A43" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B43" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C43" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D43" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E43" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F43" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="44" s="3" customFormat="1" ht="35.25" customHeight="1" spans="1:6">
       <c r="A44" s="42" t="s">
-        <v>1373</v>
+        <v>1396</v>
       </c>
       <c r="B44" s="21" t="s">
-        <v>1374</v>
+        <v>1397</v>
       </c>
       <c r="C44" s="22">
         <v>158900</v>
       </c>
       <c r="D44" s="23">
         <v>118220.6</v>
       </c>
       <c r="E44" s="24">
         <f>1-D44/C44</f>
         <v>0.256006293266205</v>
       </c>
       <c r="F44" s="43" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="45" s="3" customFormat="1" ht="35.25" customHeight="1" spans="1:6">
       <c r="A45" s="48"/>
       <c r="B45" s="21" t="s">
-        <v>1375</v>
+        <v>1398</v>
       </c>
       <c r="C45" s="22">
         <v>169300</v>
       </c>
       <c r="D45" s="23">
         <v>125959.97</v>
       </c>
       <c r="E45" s="24">
         <f>1-D45/C45</f>
         <v>0.255995451860602</v>
       </c>
       <c r="F45" s="60"/>
     </row>
     <row r="46" s="3" customFormat="1" ht="35.25" customHeight="1" spans="1:6">
       <c r="A46" s="48"/>
       <c r="B46" s="21" t="s">
-        <v>1376</v>
+        <v>1399</v>
       </c>
       <c r="C46" s="22">
         <v>168500</v>
       </c>
       <c r="D46" s="23">
         <v>125364</v>
       </c>
       <c r="E46" s="24">
         <f>1-D46/C46</f>
         <v>0.256</v>
       </c>
       <c r="F46" s="60"/>
     </row>
     <row r="47" s="3" customFormat="1" ht="35.25" customHeight="1" spans="1:6">
       <c r="A47" s="44"/>
       <c r="B47" s="21" t="s">
-        <v>1377</v>
+        <v>1400</v>
       </c>
       <c r="C47" s="22">
         <v>177900</v>
       </c>
       <c r="D47" s="23">
         <v>132358.03</v>
       </c>
       <c r="E47" s="24">
         <f>1-D47/C47</f>
         <v>0.255997582911748</v>
       </c>
       <c r="F47" s="45"/>
     </row>
     <row r="48" s="3" customFormat="1" ht="44.25" customHeight="1" spans="1:6">
       <c r="A48" s="44"/>
       <c r="B48" s="21" t="s">
-        <v>1378</v>
+        <v>1401</v>
       </c>
       <c r="C48" s="35"/>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
       <c r="F48" s="47"/>
     </row>
     <row r="49" ht="18" customHeight="1" spans="1:6">
       <c r="A49" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B49" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C49" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D49" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F49" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="50" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A50" s="42" t="s">
-        <v>1379</v>
+        <v>1402</v>
       </c>
       <c r="B50" s="21" t="s">
-        <v>1380</v>
+        <v>1403</v>
       </c>
       <c r="C50" s="22">
         <v>131900</v>
       </c>
       <c r="D50" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E50" s="24">
         <v>0</v>
       </c>
       <c r="F50" s="43" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="51" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="48"/>
       <c r="B51" s="21" t="s">
-        <v>1382</v>
+        <v>1405</v>
       </c>
       <c r="C51" s="22">
         <v>142400</v>
       </c>
       <c r="D51" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E51" s="24">
         <v>0</v>
       </c>
       <c r="F51" s="45"/>
     </row>
     <row r="52" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A52" s="48"/>
       <c r="B52" s="21" t="s">
-        <v>1383</v>
+        <v>1406</v>
       </c>
       <c r="C52" s="22">
         <v>160900</v>
       </c>
       <c r="D52" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E52" s="24">
         <v>0</v>
       </c>
       <c r="F52" s="45"/>
     </row>
     <row r="53" s="3" customFormat="1" ht="19.5" customHeight="1" spans="1:6">
       <c r="A53" s="48"/>
       <c r="B53" s="21" t="s">
-        <v>1384</v>
+        <v>1407</v>
       </c>
       <c r="C53" s="22">
         <v>146900</v>
       </c>
       <c r="D53" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E53" s="24">
         <v>0</v>
       </c>
       <c r="F53" s="45"/>
     </row>
     <row r="54" ht="18" customHeight="1" spans="1:6">
       <c r="A54" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B54" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C54" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D54" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F54" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="55" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A55" s="42" t="s">
-        <v>1385</v>
+        <v>1408</v>
       </c>
       <c r="B55" s="21" t="s">
-        <v>1386</v>
+        <v>1409</v>
       </c>
       <c r="C55" s="22">
         <v>139900</v>
       </c>
       <c r="D55" s="23">
         <v>110940.7</v>
       </c>
       <c r="E55" s="24">
         <f t="shared" ref="E55:E60" si="1">1-D55/C55</f>
         <v>0.207</v>
       </c>
       <c r="F55" s="43" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="56" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A56" s="48"/>
       <c r="B56" s="21" t="s">
-        <v>1387</v>
+        <v>1410</v>
       </c>
       <c r="C56" s="22">
         <v>148900</v>
       </c>
       <c r="D56" s="23">
         <v>118077.7</v>
       </c>
       <c r="E56" s="24">
         <f t="shared" si="1"/>
         <v>0.207</v>
       </c>
       <c r="F56" s="45"/>
     </row>
     <row r="57" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A57" s="48"/>
       <c r="B57" s="21" t="s">
-        <v>1388</v>
+        <v>1411</v>
       </c>
       <c r="C57" s="22">
         <v>154900</v>
       </c>
       <c r="D57" s="23">
         <v>122835.7</v>
       </c>
       <c r="E57" s="24">
         <f t="shared" si="1"/>
         <v>0.207</v>
       </c>
       <c r="F57" s="45"/>
     </row>
     <row r="58" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A58" s="48"/>
       <c r="B58" s="21" t="s">
-        <v>1389</v>
+        <v>1412</v>
       </c>
       <c r="C58" s="22">
         <v>158900</v>
       </c>
       <c r="D58" s="23">
         <v>126007.7</v>
       </c>
       <c r="E58" s="24">
         <f t="shared" si="1"/>
         <v>0.207</v>
       </c>
       <c r="F58" s="45"/>
     </row>
     <row r="59" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A59" s="48"/>
       <c r="B59" s="21" t="s">
-        <v>1390</v>
+        <v>1413</v>
       </c>
       <c r="C59" s="22">
         <v>158900</v>
       </c>
       <c r="D59" s="23">
         <v>126007.7</v>
       </c>
       <c r="E59" s="24">
         <f t="shared" si="1"/>
         <v>0.207</v>
       </c>
       <c r="F59" s="45"/>
     </row>
     <row r="60" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A60" s="48"/>
       <c r="B60" s="21" t="s">
-        <v>1391</v>
+        <v>1414</v>
       </c>
       <c r="C60" s="22">
         <v>172900</v>
       </c>
       <c r="D60" s="23">
         <v>137109.7</v>
       </c>
       <c r="E60" s="24">
         <f t="shared" si="1"/>
         <v>0.207</v>
       </c>
       <c r="F60" s="45"/>
     </row>
     <row r="61" s="3" customFormat="1" ht="39.75" customHeight="1" spans="1:6">
       <c r="A61" s="48"/>
       <c r="B61" s="21" t="s">
-        <v>1392</v>
+        <v>1415</v>
       </c>
       <c r="C61" s="35"/>
       <c r="D61" s="35"/>
       <c r="E61" s="35"/>
       <c r="F61" s="47"/>
     </row>
     <row r="62" ht="18" customHeight="1" spans="1:6">
       <c r="A62" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B62" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C62" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D62" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E62" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F62" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="63" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A63" s="42" t="s">
-        <v>1393</v>
+        <v>1416</v>
       </c>
       <c r="B63" s="21" t="s">
-        <v>1394</v>
+        <v>1417</v>
       </c>
       <c r="C63" s="22">
         <v>250900</v>
       </c>
       <c r="D63" s="23">
         <v>212763.2</v>
       </c>
       <c r="E63" s="24">
         <f t="shared" ref="E63:E68" si="2">1-D63/C63</f>
         <v>0.152</v>
       </c>
       <c r="F63" s="43" t="s">
-        <v>919</v>
+        <v>942</v>
       </c>
     </row>
     <row r="64" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A64" s="48"/>
       <c r="B64" s="21" t="s">
-        <v>1395</v>
+        <v>1418</v>
       </c>
       <c r="C64" s="22">
         <v>269900</v>
       </c>
       <c r="D64" s="23">
         <v>228874.72</v>
       </c>
       <c r="E64" s="24">
         <f t="shared" si="2"/>
         <v>0.152001778436458</v>
       </c>
       <c r="F64" s="45"/>
     </row>
     <row r="65" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A65" s="48"/>
       <c r="B65" s="21" t="s">
-        <v>1396</v>
+        <v>1419</v>
       </c>
       <c r="C65" s="22">
         <v>292900</v>
       </c>
       <c r="D65" s="23">
         <v>248379.2</v>
       </c>
       <c r="E65" s="24">
         <f t="shared" si="2"/>
         <v>0.152</v>
       </c>
       <c r="F65" s="45"/>
     </row>
     <row r="66" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A66" s="48"/>
       <c r="B66" s="21" t="s">
-        <v>1397</v>
+        <v>1420</v>
       </c>
       <c r="C66" s="22">
         <v>257900</v>
       </c>
       <c r="D66" s="23">
         <v>217925.02</v>
       </c>
       <c r="E66" s="24">
         <f t="shared" si="2"/>
         <v>0.155001861186506</v>
       </c>
       <c r="F66" s="45"/>
     </row>
     <row r="67" s="3" customFormat="1" ht="35.25" customHeight="1" spans="1:6">
       <c r="A67" s="48"/>
       <c r="B67" s="21" t="s">
-        <v>1398</v>
+        <v>1421</v>
       </c>
       <c r="C67" s="22">
         <v>276700</v>
       </c>
       <c r="D67" s="23">
         <v>233811.69</v>
       </c>
       <c r="E67" s="24">
         <f t="shared" si="2"/>
         <v>0.154999313335743</v>
       </c>
       <c r="F67" s="45"/>
     </row>
     <row r="68" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A68" s="48"/>
       <c r="B68" s="21" t="s">
-        <v>1399</v>
+        <v>1422</v>
       </c>
       <c r="C68" s="22">
         <v>299900</v>
       </c>
       <c r="D68" s="23">
         <v>253415.5</v>
       </c>
       <c r="E68" s="24">
         <f t="shared" si="2"/>
         <v>0.155</v>
       </c>
       <c r="F68" s="45"/>
     </row>
     <row r="69" s="3" customFormat="1" ht="44.25" customHeight="1" spans="1:6">
       <c r="A69" s="49"/>
       <c r="B69" s="21" t="s">
-        <v>1400</v>
+        <v>1423</v>
       </c>
       <c r="C69" s="35"/>
       <c r="D69" s="35"/>
       <c r="E69" s="35"/>
       <c r="F69" s="47"/>
     </row>
     <row r="70" ht="18" customHeight="1" spans="1:6">
       <c r="A70" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B70" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C70" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D70" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E70" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F70" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="71" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A71" s="42" t="s">
-        <v>1401</v>
+        <v>1424</v>
       </c>
       <c r="B71" s="21" t="s">
-        <v>1402</v>
+        <v>1425</v>
       </c>
       <c r="C71" s="22">
         <v>186900</v>
       </c>
       <c r="D71" s="23">
         <v>153258</v>
       </c>
       <c r="E71" s="24">
         <f>1-D71/C71</f>
         <v>0.18</v>
       </c>
       <c r="F71" s="43" t="s">
-        <v>919</v>
+        <v>942</v>
       </c>
     </row>
     <row r="72" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A72" s="48"/>
       <c r="B72" s="21" t="s">
-        <v>1403</v>
+        <v>1426</v>
       </c>
       <c r="C72" s="22">
         <v>195900</v>
       </c>
       <c r="D72" s="23">
         <v>160638</v>
       </c>
       <c r="E72" s="24">
         <f>1-D72/C72</f>
         <v>0.18</v>
       </c>
       <c r="F72" s="45"/>
     </row>
     <row r="73" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A73" s="48"/>
       <c r="B73" s="21" t="s">
-        <v>1404</v>
+        <v>1427</v>
       </c>
       <c r="C73" s="22">
         <v>211900</v>
       </c>
       <c r="D73" s="23">
         <v>173758</v>
       </c>
       <c r="E73" s="24">
         <f>1-D73/C73</f>
         <v>0.18</v>
       </c>
       <c r="F73" s="45"/>
     </row>
     <row r="74" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A74" s="48"/>
       <c r="B74" s="21" t="s">
-        <v>1405</v>
+        <v>1428</v>
       </c>
       <c r="C74" s="22">
         <v>226900</v>
       </c>
       <c r="D74" s="23">
         <v>186058</v>
       </c>
       <c r="E74" s="24">
         <f>1-D74/C74</f>
         <v>0.18</v>
       </c>
       <c r="F74" s="45"/>
     </row>
     <row r="75" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A75" s="48"/>
       <c r="B75" s="21" t="s">
-        <v>1406</v>
+        <v>1429</v>
       </c>
       <c r="C75" s="22">
         <v>253900</v>
       </c>
       <c r="D75" s="23">
         <v>208198</v>
       </c>
       <c r="E75" s="24">
         <f>1-D75/C75</f>
         <v>0.18</v>
       </c>
       <c r="F75" s="45"/>
     </row>
     <row r="76" s="3" customFormat="1" ht="30.75" customHeight="1" spans="1:6">
       <c r="A76" s="48"/>
       <c r="B76" s="21" t="s">
-        <v>1407</v>
+        <v>1430</v>
       </c>
       <c r="C76" s="35"/>
       <c r="D76" s="35"/>
       <c r="E76" s="35"/>
       <c r="F76" s="45"/>
     </row>
     <row r="77" ht="18" customHeight="1" spans="1:6">
       <c r="A77" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B77" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C77" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D77" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E77" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F77" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="78" s="3" customFormat="1" ht="45" customHeight="1" spans="1:6">
       <c r="A78" s="61" t="s">
-        <v>1408</v>
+        <v>1431</v>
       </c>
       <c r="B78" s="21" t="s">
-        <v>1409</v>
+        <v>1432</v>
       </c>
       <c r="C78" s="22">
         <v>123000</v>
       </c>
       <c r="D78" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E78" s="24">
         <v>0</v>
       </c>
       <c r="F78" s="43" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="79" s="3" customFormat="1" ht="45" customHeight="1" spans="1:6">
       <c r="A79" s="62"/>
       <c r="B79" s="21" t="s">
-        <v>1410</v>
+        <v>1433</v>
       </c>
       <c r="C79" s="22">
         <v>136000</v>
       </c>
       <c r="D79" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E79" s="24">
         <v>0</v>
       </c>
       <c r="F79" s="45"/>
     </row>
     <row r="80" s="3" customFormat="1" ht="45" customHeight="1" spans="1:6">
       <c r="A80" s="62"/>
       <c r="B80" s="21" t="s">
-        <v>1411</v>
+        <v>1434</v>
       </c>
       <c r="C80" s="22">
         <v>140000</v>
       </c>
       <c r="D80" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E80" s="24">
         <v>0</v>
       </c>
       <c r="F80" s="45"/>
     </row>
     <row r="81" s="3" customFormat="1" ht="64.5" customHeight="1" spans="1:6">
       <c r="A81" s="62"/>
       <c r="B81" s="21" t="s">
-        <v>1412</v>
+        <v>1435</v>
       </c>
       <c r="C81" s="22">
         <v>150000</v>
       </c>
       <c r="D81" s="23" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E81" s="24">
         <v>0</v>
       </c>
       <c r="F81" s="47"/>
     </row>
     <row r="82" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A82" s="50" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B82" s="50"/>
       <c r="C82" s="50"/>
       <c r="D82" s="50"/>
       <c r="E82" s="50"/>
       <c r="F82" s="50"/>
     </row>
     <row r="83" hidden="1"/>
     <row r="84" hidden="1"/>
     <row r="85" hidden="1"/>
     <row r="86" hidden="1"/>
     <row r="87" hidden="1"/>
     <row r="88" hidden="1"/>
     <row r="89" hidden="1"/>
     <row r="90" hidden="1"/>
     <row r="91" hidden="1"/>
     <row r="92" hidden="1"/>
     <row r="93" hidden="1"/>
     <row r="94" hidden="1"/>
     <row r="95" hidden="1"/>
     <row r="96" hidden="1"/>
     <row r="97" hidden="1"/>
     <row r="98" hidden="1"/>
     <row r="99" hidden="1"/>
     <row r="100" hidden="1"/>
@@ -28761,1214 +29035,1211 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="6" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" outlineLevelCol="6"/>
   <cols>
     <col min="1" max="1" width="9.5" customWidth="1"/>
     <col min="2" max="2" width="18.3333333333333" customWidth="1"/>
     <col min="3" max="3" width="15.0833333333333" customWidth="1"/>
     <col min="4" max="4" width="8.83333333333333" customWidth="1"/>
     <col min="5" max="6" width="17.0833333333333" customWidth="1"/>
     <col min="7" max="7" width="70.5" customWidth="1"/>
     <col min="8" max="16384" width="9" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="23.5" customHeight="1" spans="1:7">
-      <c r="A1" s="383" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="385"/>
+      <c r="A1" s="397" t="s">
+        <v>172</v>
+      </c>
+      <c r="B1" s="398"/>
+      <c r="C1" s="399"/>
+      <c r="D1" s="399"/>
+      <c r="E1" s="399"/>
+      <c r="F1" s="399"/>
+      <c r="G1" s="399"/>
     </row>
     <row r="2" ht="23.5" customHeight="1" spans="1:7">
-      <c r="A2" s="385"/>
-[...5 lines deleted...]
-      <c r="G2" s="385"/>
+      <c r="A2" s="399"/>
+      <c r="B2" s="399"/>
+      <c r="C2" s="399"/>
+      <c r="D2" s="399"/>
+      <c r="E2" s="399"/>
+      <c r="F2" s="399"/>
+      <c r="G2" s="399"/>
     </row>
     <row r="3" ht="23.5" customHeight="1" spans="1:7">
-      <c r="A3" s="385"/>
-[...5 lines deleted...]
-      <c r="G3" s="385"/>
+      <c r="A3" s="399"/>
+      <c r="B3" s="399"/>
+      <c r="C3" s="399"/>
+      <c r="D3" s="399"/>
+      <c r="E3" s="399"/>
+      <c r="F3" s="399"/>
+      <c r="G3" s="399"/>
     </row>
     <row r="4" ht="23.5" customHeight="1" spans="1:7">
-      <c r="A4" s="385"/>
-[...5 lines deleted...]
-      <c r="G4" s="385"/>
+      <c r="A4" s="399"/>
+      <c r="B4" s="399"/>
+      <c r="C4" s="399"/>
+      <c r="D4" s="399"/>
+      <c r="E4" s="399"/>
+      <c r="F4" s="399"/>
+      <c r="G4" s="399"/>
     </row>
     <row r="5" ht="23.5" customHeight="1" spans="1:7">
-      <c r="A5" s="385"/>
-[...5 lines deleted...]
-      <c r="G5" s="385"/>
+      <c r="A5" s="399"/>
+      <c r="B5" s="399"/>
+      <c r="C5" s="399"/>
+      <c r="D5" s="399"/>
+      <c r="E5" s="399"/>
+      <c r="F5" s="399"/>
+      <c r="G5" s="399"/>
     </row>
     <row r="6" ht="31.5" customHeight="1" spans="1:7">
-      <c r="A6" s="205" t="s">
-[...7 lines deleted...]
-      <c r="G6" s="205"/>
+      <c r="A6" s="206" t="s">
+        <v>173</v>
+      </c>
+      <c r="B6" s="206"/>
+      <c r="C6" s="206"/>
+      <c r="D6" s="206"/>
+      <c r="E6" s="206"/>
+      <c r="F6" s="206"/>
+      <c r="G6" s="206"/>
     </row>
     <row r="7" ht="45.75" customHeight="1" spans="1:7">
-      <c r="A7" s="205"/>
-[...5 lines deleted...]
-      <c r="G7" s="205"/>
+      <c r="A7" s="206"/>
+      <c r="B7" s="206"/>
+      <c r="C7" s="206"/>
+      <c r="D7" s="206"/>
+      <c r="E7" s="206"/>
+      <c r="F7" s="206"/>
+      <c r="G7" s="206"/>
     </row>
     <row r="8" ht="15.75" spans="1:7">
-      <c r="A8" s="386"/>
-[...5 lines deleted...]
-      <c r="G8" s="387"/>
+      <c r="A8" s="400"/>
+      <c r="B8" s="400"/>
+      <c r="C8" s="401"/>
+      <c r="D8" s="401"/>
+      <c r="E8" s="401"/>
+      <c r="F8" s="401"/>
+      <c r="G8" s="401"/>
     </row>
     <row r="9" ht="15.75" spans="1:7">
-      <c r="A9" s="388"/>
-[...5 lines deleted...]
-      <c r="G9" s="297"/>
+      <c r="A9" s="402"/>
+      <c r="B9" s="307"/>
+      <c r="C9" s="307"/>
+      <c r="D9" s="307"/>
+      <c r="E9" s="307"/>
+      <c r="F9" s="307"/>
+      <c r="G9" s="307"/>
     </row>
     <row r="10" ht="15.75" spans="1:7">
       <c r="A10" s="18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F10" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G10" s="19" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="11" ht="15.75" spans="1:7">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" s="21" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="C11" s="21" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-      <c r="E11" s="390">
+        <v>183</v>
+      </c>
+      <c r="D11" s="403" t="s">
+        <v>184</v>
+      </c>
+      <c r="E11" s="404">
         <v>13738195242</v>
       </c>
-      <c r="F11" s="391">
+      <c r="F11" s="405">
         <v>13738195242</v>
       </c>
-      <c r="G11" s="205" t="s">
-[...3 lines deleted...]
-    <row r="12" ht="15.75" spans="1:7">
+      <c r="G11" s="206" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" s="21"/>
-      <c r="B12" s="205"/>
-[...10 lines deleted...]
-      <c r="G12" s="205"/>
+      <c r="B12" s="206"/>
+      <c r="C12" s="206"/>
+      <c r="D12" s="406"/>
+      <c r="E12" s="167"/>
+      <c r="F12" s="167"/>
+      <c r="G12" s="206"/>
     </row>
     <row r="13" ht="15.75" spans="1:7">
       <c r="A13" s="21"/>
-      <c r="B13" s="205"/>
-[...6 lines deleted...]
-      <c r="E13" s="394">
+      <c r="B13" s="206"/>
+      <c r="C13" s="407" t="s">
+        <v>186</v>
+      </c>
+      <c r="D13" s="408" t="s">
+        <v>187</v>
+      </c>
+      <c r="E13" s="409">
         <v>18267421825</v>
       </c>
-      <c r="F13" s="394">
+      <c r="F13" s="409">
         <v>18267421825</v>
       </c>
-      <c r="G13" s="395" t="s">
-        <v>181</v>
+      <c r="G13" s="410" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="14" ht="15.75" spans="1:7">
       <c r="A14" s="21"/>
       <c r="B14" s="21" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="C14" s="21" t="s">
-        <v>183</v>
-[...4 lines deleted...]
-      <c r="E14" s="390">
+        <v>190</v>
+      </c>
+      <c r="D14" s="411" t="s">
+        <v>191</v>
+      </c>
+      <c r="E14" s="412">
         <v>17321230523</v>
       </c>
-      <c r="F14" s="391">
+      <c r="F14" s="413">
         <v>17321230523</v>
       </c>
-      <c r="G14" s="205" t="s">
-        <v>185</v>
+      <c r="G14" s="206" t="s">
+        <v>192</v>
       </c>
     </row>
     <row r="15" ht="15.75" spans="1:7">
       <c r="A15" s="21"/>
-      <c r="B15" s="205"/>
-[...2 lines deleted...]
-      <c r="E15" s="390">
+      <c r="B15" s="206"/>
+      <c r="C15" s="206"/>
+      <c r="D15" s="206"/>
+      <c r="E15" s="412">
         <v>13311620197</v>
       </c>
-      <c r="F15" s="391">
+      <c r="F15" s="413">
         <v>13311620197</v>
       </c>
-      <c r="G15" s="205"/>
+      <c r="G15" s="206"/>
     </row>
     <row r="16" ht="24.5" customHeight="1" spans="1:7">
       <c r="A16" s="21"/>
       <c r="B16" s="21" t="s">
-        <v>186</v>
-[...7 lines deleted...]
-      <c r="E16" s="394">
+        <v>193</v>
+      </c>
+      <c r="C16" s="414" t="s">
+        <v>194</v>
+      </c>
+      <c r="D16" s="408" t="s">
+        <v>195</v>
+      </c>
+      <c r="E16" s="409">
         <v>18014700007</v>
       </c>
-      <c r="F16" s="394">
+      <c r="F16" s="409">
         <v>18014700007</v>
       </c>
-      <c r="G16" s="397" t="s">
-        <v>189</v>
+      <c r="G16" s="415" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="17" ht="24.5" customHeight="1" spans="1:7">
       <c r="A17" s="21"/>
-      <c r="B17" s="205"/>
-[...4 lines deleted...]
-      <c r="E17" s="394">
+      <c r="B17" s="206"/>
+      <c r="C17" s="416"/>
+      <c r="D17" s="408" t="s">
+        <v>197</v>
+      </c>
+      <c r="E17" s="409">
         <v>13062518058</v>
       </c>
-      <c r="F17" s="394">
+      <c r="F17" s="409">
         <v>13062518058</v>
       </c>
-      <c r="G17" s="398"/>
+      <c r="G17" s="416"/>
     </row>
     <row r="18" ht="24.5" customHeight="1" spans="1:7">
       <c r="A18" s="21"/>
-      <c r="B18" s="205"/>
-[...4 lines deleted...]
-      <c r="E18" s="394">
+      <c r="B18" s="206"/>
+      <c r="C18" s="416"/>
+      <c r="D18" s="408" t="s">
+        <v>198</v>
+      </c>
+      <c r="E18" s="409">
         <v>15850617629</v>
       </c>
-      <c r="F18" s="394">
+      <c r="F18" s="409">
         <v>15850617629</v>
       </c>
-      <c r="G18" s="398"/>
+      <c r="G18" s="416"/>
     </row>
     <row r="19" ht="24.5" customHeight="1" spans="1:7">
       <c r="A19" s="21"/>
-      <c r="B19" s="205"/>
-[...4 lines deleted...]
-      <c r="E19" s="394">
+      <c r="B19" s="206"/>
+      <c r="C19" s="406"/>
+      <c r="D19" s="408" t="s">
+        <v>199</v>
+      </c>
+      <c r="E19" s="409">
         <v>18652998170</v>
       </c>
-      <c r="F19" s="394">
+      <c r="F19" s="409">
         <v>18652998170</v>
       </c>
-      <c r="G19" s="399"/>
+      <c r="G19" s="406"/>
     </row>
     <row r="20" ht="15.75" spans="1:7">
       <c r="A20" s="21"/>
-      <c r="B20" s="205"/>
+      <c r="B20" s="206"/>
       <c r="C20" s="21" t="s">
-        <v>193</v>
-[...4 lines deleted...]
-      <c r="E20" s="390">
+        <v>200</v>
+      </c>
+      <c r="D20" s="411" t="s">
+        <v>201</v>
+      </c>
+      <c r="E20" s="412">
         <v>13506256763</v>
       </c>
-      <c r="F20" s="391">
+      <c r="F20" s="413">
         <v>13506256763</v>
       </c>
-      <c r="G20" s="205" t="s">
-        <v>195</v>
+      <c r="G20" s="206" t="s">
+        <v>202</v>
       </c>
     </row>
     <row r="21" ht="15.75" spans="1:7">
       <c r="A21" s="21"/>
-      <c r="B21" s="205"/>
-[...4 lines deleted...]
-      <c r="E21" s="390">
+      <c r="B21" s="206"/>
+      <c r="C21" s="206"/>
+      <c r="D21" s="411" t="s">
+        <v>203</v>
+      </c>
+      <c r="E21" s="412">
         <v>13862022814</v>
       </c>
-      <c r="F21" s="391">
+      <c r="F21" s="413">
         <v>13862022814</v>
       </c>
-      <c r="G21" s="205"/>
+      <c r="G21" s="206"/>
     </row>
     <row r="22" ht="15.75" spans="1:7">
       <c r="A22" s="21"/>
       <c r="B22" s="21" t="s">
-        <v>197</v>
-[...7 lines deleted...]
-      <c r="E22" s="394">
+        <v>204</v>
+      </c>
+      <c r="C22" s="407" t="s">
+        <v>205</v>
+      </c>
+      <c r="D22" s="408" t="s">
+        <v>206</v>
+      </c>
+      <c r="E22" s="409">
         <v>15589804222</v>
       </c>
-      <c r="F22" s="394">
+      <c r="F22" s="409">
         <v>15589804222</v>
       </c>
-      <c r="G22" s="395" t="s">
-        <v>200</v>
+      <c r="G22" s="410" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="23" ht="15.75" spans="1:7">
       <c r="A23" s="21"/>
-      <c r="B23" s="205"/>
+      <c r="B23" s="206"/>
       <c r="C23" s="21" t="s">
-        <v>201</v>
-[...4 lines deleted...]
-      <c r="E23" s="390">
+        <v>208</v>
+      </c>
+      <c r="D23" s="411" t="s">
+        <v>209</v>
+      </c>
+      <c r="E23" s="412">
         <v>13285310031</v>
       </c>
-      <c r="F23" s="391">
+      <c r="F23" s="413">
         <v>13285310031</v>
       </c>
-      <c r="G23" s="205" t="s">
-        <v>203</v>
+      <c r="G23" s="206" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="24" ht="15.75" spans="1:7">
       <c r="A24" s="21"/>
       <c r="B24" s="21" t="s">
-        <v>204</v>
-[...7 lines deleted...]
-      <c r="E24" s="394">
+        <v>211</v>
+      </c>
+      <c r="C24" s="407" t="s">
+        <v>212</v>
+      </c>
+      <c r="D24" s="408" t="s">
+        <v>213</v>
+      </c>
+      <c r="E24" s="409">
         <v>18956091550</v>
       </c>
-      <c r="F24" s="394">
+      <c r="F24" s="409">
         <v>18956091550</v>
       </c>
-      <c r="G24" s="395" t="s">
-        <v>207</v>
+      <c r="G24" s="410" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="25" ht="15.75" spans="1:7">
       <c r="A25" s="21"/>
       <c r="B25" s="21" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="C25" s="21" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-      <c r="E25" s="390">
+        <v>216</v>
+      </c>
+      <c r="D25" s="411" t="s">
+        <v>217</v>
+      </c>
+      <c r="E25" s="412">
         <v>15159649471</v>
       </c>
-      <c r="F25" s="391">
+      <c r="F25" s="413">
         <v>15159649471</v>
       </c>
-      <c r="G25" s="205" t="s">
-        <v>211</v>
+      <c r="G25" s="206" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="26" ht="15.75" spans="1:7">
       <c r="A26" s="21"/>
-      <c r="B26" s="205"/>
-[...6 lines deleted...]
-      <c r="E26" s="394">
+      <c r="B26" s="206"/>
+      <c r="C26" s="407" t="s">
+        <v>219</v>
+      </c>
+      <c r="D26" s="408" t="s">
+        <v>220</v>
+      </c>
+      <c r="E26" s="409">
         <v>13906045881</v>
       </c>
-      <c r="F26" s="394">
+      <c r="F26" s="409">
         <v>13906045881</v>
       </c>
-      <c r="G26" s="395" t="s">
-        <v>214</v>
+      <c r="G26" s="410" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="27" ht="15.75" spans="1:7">
       <c r="A27" s="18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B27" s="18" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D27" s="18" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F27" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G27" s="19" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" ht="15.75" spans="1:7">
       <c r="A28" s="21" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="B28" s="21" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C28" s="21" t="s">
-        <v>217</v>
-[...4 lines deleted...]
-      <c r="E28" s="390">
+        <v>224</v>
+      </c>
+      <c r="D28" s="411" t="s">
+        <v>225</v>
+      </c>
+      <c r="E28" s="412">
         <v>18520588073</v>
       </c>
-      <c r="F28" s="400">
+      <c r="F28" s="417">
         <v>18520588073</v>
       </c>
-      <c r="G28" s="205" t="s">
-        <v>219</v>
+      <c r="G28" s="206" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="29" ht="15.75" spans="1:7">
       <c r="A29" s="21"/>
-      <c r="B29" s="205"/>
-[...2 lines deleted...]
-      <c r="E29" s="390">
+      <c r="B29" s="206"/>
+      <c r="C29" s="206"/>
+      <c r="D29" s="206"/>
+      <c r="E29" s="412">
         <v>13711478802</v>
       </c>
-      <c r="F29" s="400">
+      <c r="F29" s="417">
         <v>13711478802</v>
       </c>
-      <c r="G29" s="205"/>
+      <c r="G29" s="206"/>
     </row>
     <row r="30" ht="15.75" spans="1:7">
-      <c r="A30" s="401"/>
-[...7 lines deleted...]
-      <c r="E30" s="394">
+      <c r="A30" s="418"/>
+      <c r="B30" s="206"/>
+      <c r="C30" s="407" t="s">
+        <v>227</v>
+      </c>
+      <c r="D30" s="408" t="s">
+        <v>228</v>
+      </c>
+      <c r="E30" s="409">
         <v>13760120868</v>
       </c>
-      <c r="F30" s="402">
+      <c r="F30" s="419">
         <v>13760120868</v>
       </c>
-      <c r="G30" s="403" t="s">
-        <v>222</v>
+      <c r="G30" s="420" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="31" ht="15.75" spans="1:7">
-      <c r="A31" s="401"/>
-[...9 lines deleted...]
-      <c r="E31" s="390">
+      <c r="A31" s="418"/>
+      <c r="B31" s="418" t="s">
+        <v>230</v>
+      </c>
+      <c r="C31" s="421" t="s">
+        <v>231</v>
+      </c>
+      <c r="D31" s="411" t="s">
+        <v>232</v>
+      </c>
+      <c r="E31" s="412">
         <v>18607716509</v>
       </c>
-      <c r="F31" s="400">
+      <c r="F31" s="417">
         <v>18607716509</v>
       </c>
-      <c r="G31" s="405" t="s">
-        <v>226</v>
+      <c r="G31" s="422" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="32" ht="41.25" customHeight="1" spans="1:7">
-      <c r="A32" s="293"/>
-[...6 lines deleted...]
-      <c r="D32" s="393" t="s">
+      <c r="A32" s="303"/>
+      <c r="B32" s="206" t="s">
+        <v>234</v>
+      </c>
+      <c r="C32" s="423" t="s">
+        <v>235</v>
+      </c>
+      <c r="D32" s="408" t="s">
         <v>38</v>
       </c>
-      <c r="E32" s="394" t="s">
-[...5 lines deleted...]
-      <c r="G32" s="293"/>
+      <c r="E32" s="409" t="s">
+        <v>236</v>
+      </c>
+      <c r="F32" s="424" t="s">
+        <v>237</v>
+      </c>
+      <c r="G32" s="303"/>
     </row>
     <row r="33" ht="15.75" spans="1:7">
       <c r="A33" s="18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B33" s="18" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C33" s="18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D33" s="18" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E33" s="18" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F33" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G33" s="19" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" ht="15.75" spans="1:7">
       <c r="A34" s="21" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B34" s="21" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="C34" s="21" t="s">
-        <v>233</v>
-[...4 lines deleted...]
-      <c r="E34" s="390">
+        <v>240</v>
+      </c>
+      <c r="D34" s="411" t="s">
+        <v>241</v>
+      </c>
+      <c r="E34" s="412">
         <v>18637186060</v>
       </c>
-      <c r="F34" s="400">
+      <c r="F34" s="417">
         <v>18637186060</v>
       </c>
-      <c r="G34" s="205" t="s">
-        <v>235</v>
+      <c r="G34" s="206" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="35" ht="15.75" spans="1:7">
-      <c r="A35" s="205"/>
-[...9 lines deleted...]
-      <c r="E35" s="394">
+      <c r="A35" s="206"/>
+      <c r="B35" s="206" t="s">
+        <v>243</v>
+      </c>
+      <c r="C35" s="407" t="s">
+        <v>244</v>
+      </c>
+      <c r="D35" s="408" t="s">
+        <v>245</v>
+      </c>
+      <c r="E35" s="409">
         <v>15871489359</v>
       </c>
-      <c r="F35" s="402">
+      <c r="F35" s="419">
         <v>15871489359</v>
       </c>
-      <c r="G35" s="406" t="s">
-        <v>239</v>
+      <c r="G35" s="423" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="36" ht="15.75" spans="1:7">
-      <c r="A36" s="205"/>
-[...1 lines deleted...]
-        <v>240</v>
+      <c r="A36" s="206"/>
+      <c r="B36" s="206" t="s">
+        <v>247</v>
       </c>
       <c r="C36" s="21" t="s">
-        <v>241</v>
-[...4 lines deleted...]
-      <c r="E36" s="390">
+        <v>248</v>
+      </c>
+      <c r="D36" s="411" t="s">
+        <v>249</v>
+      </c>
+      <c r="E36" s="412">
         <v>13507336920</v>
       </c>
-      <c r="F36" s="400">
+      <c r="F36" s="417">
         <v>13507336920</v>
       </c>
-      <c r="G36" s="408" t="s">
-        <v>243</v>
+      <c r="G36" s="425" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="37" ht="15.75" spans="1:7">
-      <c r="A37" s="205"/>
-[...9 lines deleted...]
-      <c r="E37" s="394">
+      <c r="A37" s="206"/>
+      <c r="B37" s="206" t="s">
+        <v>251</v>
+      </c>
+      <c r="C37" s="407" t="s">
+        <v>252</v>
+      </c>
+      <c r="D37" s="408" t="s">
+        <v>253</v>
+      </c>
+      <c r="E37" s="409">
         <v>13699515007</v>
       </c>
-      <c r="F37" s="402">
+      <c r="F37" s="419">
         <v>13699515007</v>
       </c>
-      <c r="G37" s="406" t="s">
-        <v>247</v>
+      <c r="G37" s="423" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="38" ht="15.75" spans="1:7">
       <c r="A38" s="18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B38" s="18" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C38" s="18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D38" s="18" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E38" s="18" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F38" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G38" s="19" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" ht="41.25" customHeight="1" spans="1:7">
       <c r="A39" s="21" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B39" s="21" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="D39" s="389" t="s">
+        <v>256</v>
+      </c>
+      <c r="C39" s="425" t="s">
+        <v>235</v>
+      </c>
+      <c r="D39" s="411" t="s">
         <v>38</v>
       </c>
-      <c r="E39" s="390" t="s">
-[...5 lines deleted...]
-      <c r="G39" s="293"/>
+      <c r="E39" s="412" t="s">
+        <v>236</v>
+      </c>
+      <c r="F39" s="426" t="s">
+        <v>237</v>
+      </c>
+      <c r="G39" s="303"/>
     </row>
     <row r="40" ht="15.75" spans="1:7">
       <c r="A40" s="21"/>
       <c r="B40" s="21" t="s">
-        <v>250</v>
-[...7 lines deleted...]
-      <c r="E40" s="394">
+        <v>257</v>
+      </c>
+      <c r="C40" s="407" t="s">
+        <v>258</v>
+      </c>
+      <c r="D40" s="408" t="s">
+        <v>259</v>
+      </c>
+      <c r="E40" s="409">
         <v>15332139895</v>
       </c>
-      <c r="F40" s="394">
+      <c r="F40" s="409">
         <v>15332139895</v>
       </c>
-      <c r="G40" s="395" t="s">
-        <v>253</v>
+      <c r="G40" s="410" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="41" ht="15.75" spans="1:7">
       <c r="A41" s="21"/>
       <c r="B41" s="21" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="C41" s="21" t="s">
-        <v>255</v>
-[...4 lines deleted...]
-      <c r="E41" s="390">
+        <v>262</v>
+      </c>
+      <c r="D41" s="411" t="s">
+        <v>263</v>
+      </c>
+      <c r="E41" s="412">
         <v>18935182847</v>
       </c>
-      <c r="F41" s="391">
+      <c r="F41" s="413">
         <v>18935182847</v>
       </c>
-      <c r="G41" s="205" t="s">
-        <v>257</v>
+      <c r="G41" s="206" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="42" ht="15.75" spans="1:7">
       <c r="A42" s="21"/>
-      <c r="B42" s="205"/>
-[...2 lines deleted...]
-      <c r="E42" s="390">
+      <c r="B42" s="206"/>
+      <c r="C42" s="206"/>
+      <c r="D42" s="206"/>
+      <c r="E42" s="412">
         <v>13934642847</v>
       </c>
-      <c r="F42" s="391">
+      <c r="F42" s="413">
         <v>13934642847</v>
       </c>
-      <c r="G42" s="205"/>
+      <c r="G42" s="206"/>
     </row>
     <row r="43" ht="15.75" spans="1:7">
       <c r="A43" s="21"/>
       <c r="B43" s="21" t="s">
-        <v>258</v>
-[...7 lines deleted...]
-      <c r="E43" s="394">
+        <v>265</v>
+      </c>
+      <c r="C43" s="407" t="s">
+        <v>266</v>
+      </c>
+      <c r="D43" s="408" t="s">
+        <v>267</v>
+      </c>
+      <c r="E43" s="409">
         <v>13393315381</v>
       </c>
-      <c r="F43" s="394">
+      <c r="F43" s="409">
         <v>13393315381</v>
       </c>
-      <c r="G43" s="395" t="s">
-        <v>261</v>
+      <c r="G43" s="410" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="44" ht="41.25" customHeight="1" spans="1:7">
       <c r="A44" s="21"/>
       <c r="B44" s="21" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-      <c r="D44" s="389" t="s">
+        <v>269</v>
+      </c>
+      <c r="C44" s="425" t="s">
+        <v>235</v>
+      </c>
+      <c r="D44" s="411" t="s">
         <v>38</v>
       </c>
-      <c r="E44" s="390" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="293"/>
+      <c r="E44" s="412" t="s">
+        <v>236</v>
+      </c>
+      <c r="F44" s="426" t="s">
+        <v>237</v>
+      </c>
+      <c r="G44" s="303"/>
     </row>
     <row r="45" ht="15.75" spans="1:7">
       <c r="A45" s="18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B45" s="18" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C45" s="18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D45" s="18" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F45" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G45" s="19" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" ht="15.75" spans="1:7">
       <c r="A46" s="21" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B46" s="21" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="C46" s="21" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="E46" s="390">
+        <v>272</v>
+      </c>
+      <c r="D46" s="411" t="s">
+        <v>273</v>
+      </c>
+      <c r="E46" s="412">
         <v>13208118177</v>
       </c>
-      <c r="F46" s="391">
+      <c r="F46" s="413">
         <v>13208118177</v>
       </c>
-      <c r="G46" s="205" t="s">
-        <v>267</v>
+      <c r="G46" s="206" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="47" ht="31.5" spans="1:7">
       <c r="A47" s="21"/>
       <c r="B47" s="21" t="s">
-        <v>268</v>
-[...7 lines deleted...]
-      <c r="E47" s="394">
+        <v>275</v>
+      </c>
+      <c r="C47" s="407" t="s">
+        <v>276</v>
+      </c>
+      <c r="D47" s="408" t="s">
+        <v>277</v>
+      </c>
+      <c r="E47" s="409">
         <v>13594027844</v>
       </c>
-      <c r="F47" s="394">
+      <c r="F47" s="409">
         <v>13594027844</v>
       </c>
-      <c r="G47" s="395" t="s">
-        <v>271</v>
+      <c r="G47" s="410" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="48" ht="31.5" spans="1:7">
       <c r="A48" s="21"/>
       <c r="B48" s="21" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C48" s="21" t="s">
-        <v>273</v>
-[...4 lines deleted...]
-      <c r="E48" s="390">
+        <v>280</v>
+      </c>
+      <c r="D48" s="411" t="s">
+        <v>281</v>
+      </c>
+      <c r="E48" s="412">
         <v>17787008787</v>
       </c>
-      <c r="F48" s="391">
+      <c r="F48" s="413">
         <v>17787008787</v>
       </c>
-      <c r="G48" s="205" t="s">
-        <v>275</v>
+      <c r="G48" s="206" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="49" ht="31.5" spans="1:7">
       <c r="A49" s="21"/>
       <c r="B49" s="21" t="s">
-        <v>276</v>
-[...7 lines deleted...]
-      <c r="E49" s="394">
+        <v>283</v>
+      </c>
+      <c r="C49" s="407" t="s">
+        <v>284</v>
+      </c>
+      <c r="D49" s="408" t="s">
+        <v>285</v>
+      </c>
+      <c r="E49" s="409">
         <v>18685441584</v>
       </c>
-      <c r="F49" s="394">
+      <c r="F49" s="409">
         <v>18685441584</v>
       </c>
-      <c r="G49" s="395" t="s">
-        <v>279</v>
+      <c r="G49" s="410" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="50" ht="42" customHeight="1" spans="1:7">
       <c r="A50" s="21"/>
       <c r="B50" s="21" t="s">
-        <v>280</v>
-[...4 lines deleted...]
-      <c r="D50" s="389" t="s">
+        <v>287</v>
+      </c>
+      <c r="C50" s="425" t="s">
+        <v>235</v>
+      </c>
+      <c r="D50" s="411" t="s">
         <v>38</v>
       </c>
-      <c r="E50" s="390" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="293"/>
+      <c r="E50" s="412" t="s">
+        <v>236</v>
+      </c>
+      <c r="F50" s="426" t="s">
+        <v>237</v>
+      </c>
+      <c r="G50" s="303"/>
     </row>
     <row r="51" ht="15.75" spans="1:7">
       <c r="A51" s="18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B51" s="18" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C51" s="18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D51" s="18" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F51" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G51" s="19" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" ht="15.75" spans="1:7">
       <c r="A52" s="21" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B52" s="21" t="s">
-        <v>282</v>
-[...7 lines deleted...]
-      <c r="E52" s="390">
+        <v>289</v>
+      </c>
+      <c r="C52" s="411" t="s">
+        <v>290</v>
+      </c>
+      <c r="D52" s="411" t="s">
+        <v>291</v>
+      </c>
+      <c r="E52" s="412">
         <v>18745788818</v>
       </c>
-      <c r="F52" s="391">
+      <c r="F52" s="413">
         <v>18745788818</v>
       </c>
-      <c r="G52" s="205" t="s">
-        <v>285</v>
+      <c r="G52" s="206" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="53" ht="15.75" spans="1:7">
       <c r="A53" s="21"/>
       <c r="B53" s="21" t="s">
-        <v>286</v>
-[...7 lines deleted...]
-      <c r="E53" s="394">
+        <v>293</v>
+      </c>
+      <c r="C53" s="408" t="s">
+        <v>294</v>
+      </c>
+      <c r="D53" s="408" t="s">
+        <v>295</v>
+      </c>
+      <c r="E53" s="409">
         <v>13314312102</v>
       </c>
-      <c r="F53" s="394">
+      <c r="F53" s="409">
         <v>13314312102</v>
       </c>
-      <c r="G53" s="395" t="s">
-        <v>289</v>
+      <c r="G53" s="410" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="54" ht="15.75" spans="1:7">
       <c r="A54" s="21"/>
-      <c r="B54" s="205"/>
-[...4 lines deleted...]
-      <c r="E54" s="394">
+      <c r="B54" s="206"/>
+      <c r="C54" s="410"/>
+      <c r="D54" s="408" t="s">
+        <v>297</v>
+      </c>
+      <c r="E54" s="409">
         <v>13304328606</v>
       </c>
-      <c r="F54" s="394">
+      <c r="F54" s="409">
         <v>13304328606</v>
       </c>
-      <c r="G54" s="395"/>
+      <c r="G54" s="410"/>
     </row>
     <row r="55" ht="15.75" spans="1:7">
       <c r="A55" s="21"/>
       <c r="B55" s="21" t="s">
-        <v>291</v>
-[...7 lines deleted...]
-      <c r="E55" s="390">
+        <v>298</v>
+      </c>
+      <c r="C55" s="411" t="s">
+        <v>299</v>
+      </c>
+      <c r="D55" s="411" t="s">
+        <v>300</v>
+      </c>
+      <c r="E55" s="412">
         <v>13940189343</v>
       </c>
-      <c r="F55" s="391">
+      <c r="F55" s="413">
         <v>13940189343</v>
       </c>
-      <c r="G55" s="205" t="s">
-        <v>294</v>
+      <c r="G55" s="206" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="56" ht="15.75" spans="1:7">
       <c r="A56" s="21"/>
-      <c r="B56" s="205"/>
-[...6 lines deleted...]
-      <c r="E56" s="394">
+      <c r="B56" s="206"/>
+      <c r="C56" s="408" t="s">
+        <v>302</v>
+      </c>
+      <c r="D56" s="408" t="s">
+        <v>303</v>
+      </c>
+      <c r="E56" s="409">
         <v>15164078856</v>
       </c>
-      <c r="F56" s="394">
+      <c r="F56" s="409">
         <v>15164078856</v>
       </c>
-      <c r="G56" s="395" t="s">
-        <v>297</v>
+      <c r="G56" s="410" t="s">
+        <v>304</v>
       </c>
     </row>
     <row r="57" ht="15.75" spans="1:7">
       <c r="A57" s="18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B57" s="18" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C57" s="18" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D57" s="18" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F57" s="18" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" ht="31.5" spans="1:7">
       <c r="A58" s="21" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B58" s="21" t="s">
-        <v>299</v>
-[...7 lines deleted...]
-      <c r="E58" s="390">
+        <v>306</v>
+      </c>
+      <c r="C58" s="425" t="s">
+        <v>307</v>
+      </c>
+      <c r="D58" s="411" t="s">
+        <v>308</v>
+      </c>
+      <c r="E58" s="412">
         <v>18966832015</v>
       </c>
-      <c r="F58" s="391">
+      <c r="F58" s="413">
         <v>18966832015</v>
       </c>
-      <c r="G58" s="410" t="s">
-        <v>302</v>
+      <c r="G58" s="427" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="59" ht="63" spans="1:7">
       <c r="A59" s="21"/>
       <c r="B59" s="21" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-      <c r="D59" s="393" t="s">
+        <v>310</v>
+      </c>
+      <c r="C59" s="423" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" s="408" t="s">
         <v>38</v>
       </c>
-      <c r="E59" s="394" t="s">
-[...5 lines deleted...]
-      <c r="G59" s="293"/>
+      <c r="E59" s="409" t="s">
+        <v>236</v>
+      </c>
+      <c r="F59" s="424" t="s">
+        <v>237</v>
+      </c>
+      <c r="G59" s="303"/>
     </row>
     <row r="60" hidden="1" spans="1:7">
       <c r="A60" s="142"/>
       <c r="B60" s="142"/>
       <c r="C60" s="142"/>
       <c r="D60" s="142"/>
       <c r="E60" s="142"/>
       <c r="F60" s="142"/>
       <c r="G60" s="142"/>
     </row>
   </sheetData>
-  <mergeCells count="43">
+  <mergeCells count="46">
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="F59:G59"/>
     <mergeCell ref="A60:G60"/>
     <mergeCell ref="A11:A26"/>
     <mergeCell ref="A28:A32"/>
     <mergeCell ref="A34:A37"/>
     <mergeCell ref="A39:A44"/>
     <mergeCell ref="A46:A50"/>
     <mergeCell ref="A52:A56"/>
     <mergeCell ref="A58:A59"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B16:B21"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="B28:B30"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="B53:B54"/>
     <mergeCell ref="B55:B56"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="C16:C19"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="C41:C42"/>
     <mergeCell ref="C53:C54"/>
+    <mergeCell ref="D11:D12"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="D41:D42"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="G16:G19"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="G28:G29"/>
     <mergeCell ref="G41:G42"/>
     <mergeCell ref="G53:G54"/>
     <mergeCell ref="A1:G5"/>
     <mergeCell ref="A6:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:XFD144"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" style="4" customWidth="1"/>
     <col min="3" max="6" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>1413</v>
+        <v>1436</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
@@ -29997,445 +30268,445 @@
     <row r="7" ht="27" hidden="1" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="18" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="20" t="s">
-        <v>1414</v>
+        <v>1437</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>1415</v>
+        <v>1438</v>
       </c>
       <c r="C11" s="22">
         <v>392800</v>
       </c>
       <c r="D11" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E11" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
       <c r="B12" s="21" t="s">
-        <v>1417</v>
+        <v>1440</v>
       </c>
       <c r="C12" s="22">
         <v>429800</v>
       </c>
       <c r="D12" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E12" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F12" s="27"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
       <c r="B13" s="21" t="s">
-        <v>1418</v>
+        <v>1441</v>
       </c>
       <c r="C13" s="22">
         <v>475800</v>
       </c>
       <c r="D13" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E13" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F13" s="27"/>
     </row>
     <row r="14" ht="53.25" customHeight="1" spans="1:6">
       <c r="A14" s="26"/>
       <c r="B14" s="21" t="s">
-        <v>1419</v>
+        <v>1442</v>
       </c>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" ht="18" customHeight="1" spans="1:6">
       <c r="A15" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B15" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C15" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D15" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E15" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F15" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="20" t="s">
-        <v>1420</v>
+        <v>1443</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>1421</v>
+        <v>1444</v>
       </c>
       <c r="C16" s="22">
         <v>389800</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F16" s="30" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="26"/>
       <c r="B17" s="21" t="s">
-        <v>1422</v>
+        <v>1445</v>
       </c>
       <c r="C17" s="22">
         <v>419800</v>
       </c>
       <c r="D17" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E17" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F17" s="31"/>
     </row>
     <row r="18" ht="52.5" customHeight="1" spans="1:6">
       <c r="A18" s="26"/>
       <c r="B18" s="21" t="s">
-        <v>1423</v>
+        <v>1446</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="56"/>
     </row>
     <row r="19" ht="18" customHeight="1" spans="1:6">
       <c r="A19" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C19" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D19" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E19" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F19" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="20" t="s">
-        <v>1424</v>
+        <v>1447</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="C20" s="22">
         <v>299800</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E20" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F20" s="25" t="s">
-        <v>919</v>
+        <v>942</v>
       </c>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="26"/>
       <c r="B21" s="21" t="s">
-        <v>1426</v>
+        <v>1449</v>
       </c>
       <c r="C21" s="22">
         <v>329800</v>
       </c>
       <c r="D21" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F21" s="25"/>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="26"/>
       <c r="B22" s="21" t="s">
-        <v>1427</v>
+        <v>1450</v>
       </c>
       <c r="C22" s="22">
         <v>341800</v>
       </c>
       <c r="D22" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E22" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F22" s="34"/>
     </row>
     <row r="23" ht="54" customHeight="1" spans="1:6">
       <c r="A23" s="26"/>
       <c r="B23" s="21" t="s">
-        <v>1428</v>
+        <v>1451</v>
       </c>
       <c r="C23" s="35"/>
       <c r="D23" s="35"/>
       <c r="E23" s="35"/>
       <c r="F23" s="34"/>
     </row>
     <row r="24" ht="18" customHeight="1" spans="1:6">
       <c r="A24" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B24" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F24" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="20" t="s">
-        <v>1429</v>
+        <v>1452</v>
       </c>
       <c r="B25" s="21" t="s">
-        <v>1430</v>
+        <v>1453</v>
       </c>
       <c r="C25" s="22">
         <v>399800</v>
       </c>
       <c r="D25" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E25" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F25" s="57" t="s">
-        <v>1431</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="26"/>
       <c r="B26" s="21" t="s">
-        <v>1432</v>
+        <v>1455</v>
       </c>
       <c r="C26" s="22">
         <v>439900</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F26" s="45"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="26"/>
       <c r="B27" s="21" t="s">
-        <v>1433</v>
+        <v>1456</v>
       </c>
       <c r="C27" s="22">
         <v>487900</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E27" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F27" s="45"/>
     </row>
     <row r="28" s="3" customFormat="1" ht="55.5" customHeight="1" spans="1:6">
       <c r="A28" s="28"/>
       <c r="B28" s="21" t="s">
-        <v>1434</v>
+        <v>1457</v>
       </c>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="47"/>
     </row>
     <row r="29" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B29" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C29" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D29" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E29" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F29" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="30" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="20" t="s">
-        <v>1435</v>
+        <v>1458</v>
       </c>
       <c r="B30" s="21" t="s">
-        <v>1436</v>
+        <v>1459</v>
       </c>
       <c r="C30" s="22">
         <v>263800</v>
       </c>
       <c r="D30" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F30" s="57" t="s">
-        <v>1437</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="31" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="26"/>
       <c r="B31" s="21" t="s">
-        <v>1438</v>
+        <v>1461</v>
       </c>
       <c r="C31" s="22">
         <v>288000</v>
       </c>
       <c r="D31" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F31" s="45"/>
     </row>
     <row r="32" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="26"/>
       <c r="B32" s="21" t="s">
-        <v>1439</v>
+        <v>1462</v>
       </c>
       <c r="C32" s="22">
         <v>321000</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="F32" s="45"/>
     </row>
     <row r="33" s="3" customFormat="1" ht="55.5" customHeight="1" spans="1:6">
       <c r="A33" s="28"/>
       <c r="B33" s="21" t="s">
-        <v>1440</v>
+        <v>1463</v>
       </c>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="47"/>
     </row>
     <row r="34" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="58" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
     </row>
     <row r="35" hidden="1"/>
     <row r="36" hidden="1"/>
     <row r="37" hidden="1"/>
     <row r="38" hidden="1"/>
     <row r="39" hidden="1"/>
     <row r="40" hidden="1"/>
     <row r="41" hidden="1"/>
     <row r="42" hidden="1"/>
     <row r="43" hidden="1"/>
     <row r="44" hidden="1"/>
     <row r="45" hidden="1"/>
     <row r="46" hidden="1"/>
     <row r="47" hidden="1"/>
     <row r="48" hidden="1"/>
     <row r="49" hidden="1"/>
     <row r="50" hidden="1"/>
     <row r="51" hidden="1"/>
     <row r="52" hidden="1"/>
@@ -30560,51 +30831,51 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:XFD221"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" style="4" customWidth="1"/>
     <col min="3" max="6" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>1441</v>
+        <v>1464</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="7"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="10"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="8"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="10"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="8"/>
@@ -30633,1775 +30904,1775 @@
     <row r="7" ht="7.5" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" s="2" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="20" t="s">
-        <v>1442</v>
+        <v>1465</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>1443</v>
+        <v>1466</v>
       </c>
       <c r="C11" s="22">
         <v>159900</v>
       </c>
       <c r="D11" s="23">
         <v>143110.5</v>
       </c>
       <c r="E11" s="24">
         <f>1-D11/C11</f>
         <v>0.105</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
       <c r="B12" s="21" t="s">
-        <v>1444</v>
+        <v>1467</v>
       </c>
       <c r="C12" s="22">
         <v>164900</v>
       </c>
       <c r="D12" s="23">
         <v>147585.5</v>
       </c>
       <c r="E12" s="24">
         <f t="shared" ref="E12:E37" si="0">1-D12/C12</f>
         <v>0.105</v>
       </c>
       <c r="F12" s="27"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
       <c r="B13" s="21" t="s">
-        <v>1445</v>
+        <v>1468</v>
       </c>
       <c r="C13" s="22">
         <v>167900</v>
       </c>
       <c r="D13" s="23">
         <v>150270.5</v>
       </c>
       <c r="E13" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F13" s="27"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="26"/>
       <c r="B14" s="21" t="s">
-        <v>1446</v>
+        <v>1469</v>
       </c>
       <c r="C14" s="22">
         <v>174900</v>
       </c>
       <c r="D14" s="23">
         <v>156535.5</v>
       </c>
       <c r="E14" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F14" s="27"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="26"/>
       <c r="B15" s="21" t="s">
-        <v>1447</v>
+        <v>1470</v>
       </c>
       <c r="C15" s="22">
         <v>177900</v>
       </c>
       <c r="D15" s="23">
         <v>159220.5</v>
       </c>
       <c r="E15" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F15" s="27"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="26"/>
       <c r="B16" s="21" t="s">
-        <v>1448</v>
+        <v>1471</v>
       </c>
       <c r="C16" s="22">
         <v>180900</v>
       </c>
       <c r="D16" s="23">
         <v>161905.5</v>
       </c>
       <c r="E16" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F16" s="27"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="26"/>
       <c r="B17" s="21" t="s">
-        <v>1449</v>
+        <v>1472</v>
       </c>
       <c r="C17" s="22">
         <v>178900</v>
       </c>
       <c r="D17" s="23">
         <v>160115.5</v>
       </c>
       <c r="E17" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F17" s="27"/>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
       <c r="A18" s="26"/>
       <c r="B18" s="21" t="s">
-        <v>1450</v>
+        <v>1473</v>
       </c>
       <c r="C18" s="22">
         <v>182900</v>
       </c>
       <c r="D18" s="23">
         <v>163695.5</v>
       </c>
       <c r="E18" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F18" s="27"/>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="26"/>
       <c r="B19" s="21" t="s">
-        <v>1451</v>
+        <v>1474</v>
       </c>
       <c r="C19" s="22">
         <v>176900</v>
       </c>
       <c r="D19" s="23">
         <v>158325.5</v>
       </c>
       <c r="E19" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F19" s="27"/>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="26"/>
       <c r="B20" s="21" t="s">
-        <v>1452</v>
+        <v>1475</v>
       </c>
       <c r="C20" s="22">
         <v>176400</v>
       </c>
       <c r="D20" s="23">
         <v>157878</v>
       </c>
       <c r="E20" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F20" s="27"/>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="26"/>
       <c r="B21" s="21" t="s">
-        <v>1453</v>
+        <v>1476</v>
       </c>
       <c r="C21" s="22">
         <v>186900</v>
       </c>
       <c r="D21" s="23">
         <v>167275.5</v>
       </c>
       <c r="E21" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F21" s="27"/>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="26"/>
       <c r="B22" s="21" t="s">
-        <v>1454</v>
+        <v>1477</v>
       </c>
       <c r="C22" s="22">
         <v>169900</v>
       </c>
       <c r="D22" s="23">
         <v>152060.5</v>
       </c>
       <c r="E22" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F22" s="27"/>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
       <c r="A23" s="26"/>
       <c r="B23" s="21" t="s">
-        <v>1455</v>
+        <v>1478</v>
       </c>
       <c r="C23" s="22">
         <v>172900</v>
       </c>
       <c r="D23" s="23">
         <v>154745.5</v>
       </c>
       <c r="E23" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F23" s="27"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
       <c r="A24" s="26"/>
       <c r="B24" s="21" t="s">
-        <v>1456</v>
+        <v>1479</v>
       </c>
       <c r="C24" s="22">
         <v>179900</v>
       </c>
       <c r="D24" s="23">
         <v>161010.5</v>
       </c>
       <c r="E24" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F24" s="27"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
       <c r="A25" s="26"/>
       <c r="B25" s="21" t="s">
-        <v>1457</v>
+        <v>1480</v>
       </c>
       <c r="C25" s="22">
         <v>182900</v>
       </c>
       <c r="D25" s="23">
         <v>163695.5</v>
       </c>
       <c r="E25" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F25" s="27"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="26"/>
       <c r="B26" s="21" t="s">
-        <v>1458</v>
+        <v>1481</v>
       </c>
       <c r="C26" s="22">
         <v>183900</v>
       </c>
       <c r="D26" s="23">
         <v>164590.5</v>
       </c>
       <c r="E26" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F26" s="27"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="26"/>
       <c r="B27" s="21" t="s">
-        <v>1459</v>
+        <v>1482</v>
       </c>
       <c r="C27" s="22">
         <v>187900</v>
       </c>
       <c r="D27" s="23">
         <v>168170.5</v>
       </c>
       <c r="E27" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F27" s="27"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="26"/>
       <c r="B28" s="21" t="s">
-        <v>1460</v>
+        <v>1483</v>
       </c>
       <c r="C28" s="22">
         <v>181900</v>
       </c>
       <c r="D28" s="23">
         <v>162800.5</v>
       </c>
       <c r="E28" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F28" s="27"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="26"/>
       <c r="B29" s="21" t="s">
-        <v>1461</v>
+        <v>1484</v>
       </c>
       <c r="C29" s="22">
         <v>181400</v>
       </c>
       <c r="D29" s="23">
         <v>162353</v>
       </c>
       <c r="E29" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F29" s="27"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="26"/>
       <c r="B30" s="21" t="s">
-        <v>1462</v>
+        <v>1485</v>
       </c>
       <c r="C30" s="22">
         <v>191900</v>
       </c>
       <c r="D30" s="23">
         <v>171750.5</v>
       </c>
       <c r="E30" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F30" s="27"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="26"/>
       <c r="B31" s="21" t="s">
-        <v>1463</v>
+        <v>1486</v>
       </c>
       <c r="C31" s="22">
         <v>196900</v>
       </c>
       <c r="D31" s="23">
         <v>176225.5</v>
       </c>
       <c r="E31" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F31" s="27"/>
     </row>
     <row r="32" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="26"/>
       <c r="B32" s="21" t="s">
-        <v>1464</v>
+        <v>1487</v>
       </c>
       <c r="C32" s="22">
         <v>198400</v>
       </c>
       <c r="D32" s="23">
         <v>177568</v>
       </c>
       <c r="E32" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F32" s="27"/>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="26"/>
       <c r="B33" s="21" t="s">
-        <v>1465</v>
+        <v>1488</v>
       </c>
       <c r="C33" s="22">
         <v>198900</v>
       </c>
       <c r="D33" s="23">
         <v>178015.5</v>
       </c>
       <c r="E33" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F33" s="27"/>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:6">
       <c r="A34" s="26"/>
       <c r="B34" s="21" t="s">
-        <v>1466</v>
+        <v>1489</v>
       </c>
       <c r="C34" s="22">
         <v>215900</v>
       </c>
       <c r="D34" s="23">
         <v>193230.5</v>
       </c>
       <c r="E34" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F34" s="27"/>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="26"/>
       <c r="B35" s="21" t="s">
-        <v>1467</v>
+        <v>1490</v>
       </c>
       <c r="C35" s="22">
         <v>218900</v>
       </c>
       <c r="D35" s="23">
         <v>195915.5</v>
       </c>
       <c r="E35" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F35" s="27"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="26"/>
       <c r="B36" s="21" t="s">
-        <v>1468</v>
+        <v>1491</v>
       </c>
       <c r="C36" s="22">
         <v>239900</v>
       </c>
       <c r="D36" s="23">
         <v>214710.5</v>
       </c>
       <c r="E36" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F36" s="27"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="26"/>
       <c r="B37" s="21" t="s">
-        <v>1469</v>
+        <v>1492</v>
       </c>
       <c r="C37" s="22">
         <v>244900</v>
       </c>
       <c r="D37" s="23">
         <v>219185.5</v>
       </c>
       <c r="E37" s="24">
         <f t="shared" si="0"/>
         <v>0.105</v>
       </c>
       <c r="F37" s="27"/>
     </row>
     <row r="38" ht="48" customHeight="1" spans="1:6">
       <c r="A38" s="28"/>
       <c r="B38" s="21" t="s">
-        <v>1470</v>
+        <v>1493</v>
       </c>
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="27"/>
     </row>
     <row r="39" s="2" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A39" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B39" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C39" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D39" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E39" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F39" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="20" t="s">
-        <v>1471</v>
+        <v>1494</v>
       </c>
       <c r="B40" s="21" t="s">
-        <v>1472</v>
+        <v>1495</v>
       </c>
       <c r="C40" s="22">
         <v>129800</v>
       </c>
       <c r="D40" s="23">
         <v>110330</v>
       </c>
       <c r="E40" s="24">
         <f t="shared" ref="E40:E55" si="1">1-D40/C40</f>
         <v>0.15</v>
       </c>
       <c r="F40" s="30" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:6">
       <c r="A41" s="26"/>
       <c r="B41" s="21" t="s">
-        <v>1473</v>
+        <v>1496</v>
       </c>
       <c r="C41" s="22">
         <v>149800</v>
       </c>
       <c r="D41" s="23">
         <v>127330</v>
       </c>
       <c r="E41" s="24">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
       <c r="F41" s="31"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:6">
       <c r="A42" s="26"/>
       <c r="B42" s="21" t="s">
-        <v>1474</v>
+        <v>1497</v>
       </c>
       <c r="C42" s="22">
         <v>159800</v>
       </c>
       <c r="D42" s="23">
         <v>135830</v>
       </c>
       <c r="E42" s="24">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
       <c r="F42" s="31"/>
     </row>
     <row r="43" ht="20.25" customHeight="1" spans="1:6">
       <c r="A43" s="26"/>
       <c r="B43" s="21" t="s">
-        <v>1475</v>
+        <v>1498</v>
       </c>
       <c r="C43" s="22">
         <v>159800</v>
       </c>
       <c r="D43" s="23">
         <v>135830</v>
       </c>
       <c r="E43" s="24">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
       <c r="F43" s="31"/>
     </row>
     <row r="44" ht="20.25" customHeight="1" spans="1:6">
       <c r="A44" s="26"/>
       <c r="B44" s="21" t="s">
-        <v>1476</v>
+        <v>1499</v>
       </c>
       <c r="C44" s="22">
         <v>169800</v>
       </c>
       <c r="D44" s="23">
         <v>144330</v>
       </c>
       <c r="E44" s="24">
         <f t="shared" si="1"/>
         <v>0.15</v>
       </c>
       <c r="F44" s="31"/>
     </row>
     <row r="45" s="2" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A45" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B45" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C45" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D45" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F45" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="46" ht="20.25" customHeight="1" spans="1:6">
       <c r="A46" s="32" t="s">
-        <v>1477</v>
+        <v>1500</v>
       </c>
       <c r="B46" s="21" t="s">
-        <v>1478</v>
+        <v>1501</v>
       </c>
       <c r="C46" s="22">
         <v>224800</v>
       </c>
       <c r="D46" s="23">
         <v>195576</v>
       </c>
       <c r="E46" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F46" s="25" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="32"/>
       <c r="B47" s="21" t="s">
-        <v>1479</v>
+        <v>1502</v>
       </c>
       <c r="C47" s="22">
         <v>239800</v>
       </c>
       <c r="D47" s="23">
         <v>208626</v>
       </c>
       <c r="E47" s="24">
         <f t="shared" si="1"/>
         <v>0.13</v>
       </c>
       <c r="F47" s="25"/>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
       <c r="A48" s="32"/>
       <c r="B48" s="21" t="s">
-        <v>1480</v>
+        <v>1503</v>
       </c>
       <c r="C48" s="22">
         <v>239800</v>
       </c>
       <c r="D48" s="23">
         <v>218218</v>
       </c>
       <c r="E48" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F48" s="25"/>
     </row>
     <row r="49" ht="20.25" customHeight="1" spans="1:6">
       <c r="A49" s="32"/>
       <c r="B49" s="21" t="s">
-        <v>1481</v>
+        <v>1504</v>
       </c>
       <c r="C49" s="22">
         <v>243800</v>
       </c>
       <c r="D49" s="23">
         <v>221858</v>
       </c>
       <c r="E49" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F49" s="25"/>
     </row>
     <row r="50" ht="20.25" customHeight="1" spans="1:6">
       <c r="A50" s="32"/>
       <c r="B50" s="21" t="s">
-        <v>1482</v>
+        <v>1505</v>
       </c>
       <c r="C50" s="22">
         <v>249800</v>
       </c>
       <c r="D50" s="23">
         <v>227318</v>
       </c>
       <c r="E50" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F50" s="25"/>
     </row>
     <row r="51" ht="20.25" customHeight="1" spans="1:6">
       <c r="A51" s="32"/>
       <c r="B51" s="21" t="s">
-        <v>1483</v>
+        <v>1506</v>
       </c>
       <c r="C51" s="22">
         <v>253800</v>
       </c>
       <c r="D51" s="23">
         <v>230958</v>
       </c>
       <c r="E51" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F51" s="25"/>
     </row>
     <row r="52" ht="20.25" customHeight="1" spans="1:6">
       <c r="A52" s="32"/>
       <c r="B52" s="21" t="s">
-        <v>1484</v>
+        <v>1507</v>
       </c>
       <c r="C52" s="22">
         <v>289800</v>
       </c>
       <c r="D52" s="23">
         <v>263718</v>
       </c>
       <c r="E52" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F52" s="25"/>
     </row>
     <row r="53" ht="20.25" customHeight="1" spans="1:6">
       <c r="A53" s="32"/>
       <c r="B53" s="21" t="s">
-        <v>1485</v>
+        <v>1508</v>
       </c>
       <c r="C53" s="22">
         <v>293800</v>
       </c>
       <c r="D53" s="23">
         <v>267358</v>
       </c>
       <c r="E53" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F53" s="25"/>
     </row>
     <row r="54" ht="35.25" customHeight="1" spans="1:6">
       <c r="A54" s="33"/>
       <c r="B54" s="21" t="s">
-        <v>1486</v>
+        <v>1509</v>
       </c>
       <c r="C54" s="22">
         <v>297800</v>
       </c>
       <c r="D54" s="23">
         <v>270998</v>
       </c>
       <c r="E54" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F54" s="34"/>
     </row>
     <row r="55" ht="35.25" customHeight="1" spans="1:6">
       <c r="A55" s="33"/>
       <c r="B55" s="21" t="s">
-        <v>1487</v>
+        <v>1510</v>
       </c>
       <c r="C55" s="22">
         <v>301800</v>
       </c>
       <c r="D55" s="23">
         <v>274638</v>
       </c>
       <c r="E55" s="24">
         <f t="shared" si="1"/>
         <v>0.09</v>
       </c>
       <c r="F55" s="34"/>
     </row>
     <row r="56" ht="54" customHeight="1" spans="1:6">
       <c r="A56" s="33"/>
       <c r="B56" s="21" t="s">
-        <v>1488</v>
+        <v>1511</v>
       </c>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="34"/>
     </row>
     <row r="57" s="2" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A57" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B57" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C57" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D57" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F57" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:6">
       <c r="A58" s="20" t="s">
-        <v>1489</v>
+        <v>1512</v>
       </c>
       <c r="B58" s="21" t="s">
-        <v>1490</v>
+        <v>1513</v>
       </c>
       <c r="C58" s="22">
         <v>119800</v>
       </c>
       <c r="D58" s="23">
         <v>104825</v>
       </c>
       <c r="E58" s="24">
         <f t="shared" ref="E58:E71" si="2">1-D58/C58</f>
         <v>0.125</v>
       </c>
       <c r="F58" s="36" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="59" ht="20.25" customHeight="1" spans="1:6">
       <c r="A59" s="26"/>
       <c r="B59" s="21" t="s">
-        <v>1491</v>
+        <v>1514</v>
       </c>
       <c r="C59" s="22">
         <v>121900</v>
       </c>
       <c r="D59" s="23">
         <v>106662.5</v>
       </c>
       <c r="E59" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F59" s="37"/>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:6">
       <c r="A60" s="26"/>
       <c r="B60" s="21" t="s">
-        <v>1492</v>
+        <v>1515</v>
       </c>
       <c r="C60" s="22">
         <v>133800</v>
       </c>
       <c r="D60" s="23">
         <v>117075</v>
       </c>
       <c r="E60" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F60" s="37"/>
     </row>
     <row r="61" ht="20.25" customHeight="1" spans="1:6">
       <c r="A61" s="26"/>
       <c r="B61" s="21" t="s">
-        <v>1493</v>
+        <v>1516</v>
       </c>
       <c r="C61" s="22">
         <v>135900</v>
       </c>
       <c r="D61" s="23">
         <v>118912.5</v>
       </c>
       <c r="E61" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F61" s="37"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:6">
       <c r="A62" s="26"/>
       <c r="B62" s="21" t="s">
-        <v>1494</v>
+        <v>1517</v>
       </c>
       <c r="C62" s="22">
         <v>138800</v>
       </c>
       <c r="D62" s="23">
         <v>121450</v>
       </c>
       <c r="E62" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F62" s="37"/>
     </row>
     <row r="63" ht="20.25" customHeight="1" spans="1:6">
       <c r="A63" s="26"/>
       <c r="B63" s="21" t="s">
-        <v>1495</v>
+        <v>1518</v>
       </c>
       <c r="C63" s="22">
         <v>142800</v>
       </c>
       <c r="D63" s="23">
         <v>124950</v>
       </c>
       <c r="E63" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F63" s="37"/>
     </row>
     <row r="64" ht="20.25" customHeight="1" spans="1:6">
       <c r="A64" s="26"/>
       <c r="B64" s="21" t="s">
-        <v>1496</v>
+        <v>1519</v>
       </c>
       <c r="C64" s="22">
         <v>144800</v>
       </c>
       <c r="D64" s="23">
         <v>126700</v>
       </c>
       <c r="E64" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F64" s="37"/>
     </row>
     <row r="65" ht="20.25" customHeight="1" spans="1:6">
       <c r="A65" s="26"/>
       <c r="B65" s="21" t="s">
-        <v>1497</v>
+        <v>1520</v>
       </c>
       <c r="C65" s="22">
         <v>156800</v>
       </c>
       <c r="D65" s="23">
         <v>137200</v>
       </c>
       <c r="E65" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F65" s="37"/>
     </row>
     <row r="66" ht="20.25" customHeight="1" spans="1:6">
       <c r="A66" s="26"/>
       <c r="B66" s="21" t="s">
-        <v>1498</v>
+        <v>1521</v>
       </c>
       <c r="C66" s="22">
         <v>159800</v>
       </c>
       <c r="D66" s="23">
         <v>139825</v>
       </c>
       <c r="E66" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F66" s="37"/>
     </row>
     <row r="67" ht="20.25" customHeight="1" spans="1:6">
       <c r="A67" s="26"/>
       <c r="B67" s="21" t="s">
-        <v>1499</v>
+        <v>1522</v>
       </c>
       <c r="C67" s="22">
         <v>166800</v>
       </c>
       <c r="D67" s="23">
         <v>145950</v>
       </c>
       <c r="E67" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F67" s="37"/>
     </row>
     <row r="68" ht="20.25" customHeight="1" spans="1:6">
       <c r="A68" s="26"/>
       <c r="B68" s="21" t="s">
-        <v>1500</v>
+        <v>1523</v>
       </c>
       <c r="C68" s="22">
         <v>169800</v>
       </c>
       <c r="D68" s="23">
         <v>148575</v>
       </c>
       <c r="E68" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F68" s="37"/>
     </row>
     <row r="69" ht="20.25" customHeight="1" spans="1:6">
       <c r="A69" s="26"/>
       <c r="B69" s="21" t="s">
-        <v>1501</v>
+        <v>1524</v>
       </c>
       <c r="C69" s="22">
         <v>186800</v>
       </c>
       <c r="D69" s="23">
         <v>163450</v>
       </c>
       <c r="E69" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F69" s="37"/>
     </row>
     <row r="70" ht="20.25" customHeight="1" spans="1:6">
       <c r="A70" s="26"/>
       <c r="B70" s="21" t="s">
-        <v>1502</v>
+        <v>1525</v>
       </c>
       <c r="C70" s="22">
         <v>155800</v>
       </c>
       <c r="D70" s="23">
         <v>136325</v>
       </c>
       <c r="E70" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F70" s="37"/>
     </row>
     <row r="71" ht="20.25" customHeight="1" spans="1:6">
       <c r="A71" s="26"/>
       <c r="B71" s="21" t="s">
-        <v>1503</v>
+        <v>1526</v>
       </c>
       <c r="C71" s="22">
         <v>169800</v>
       </c>
       <c r="D71" s="23">
         <v>148575</v>
       </c>
       <c r="E71" s="24">
         <f t="shared" si="2"/>
         <v>0.125</v>
       </c>
       <c r="F71" s="37"/>
     </row>
     <row r="72" ht="64.5" customHeight="1" spans="1:6">
       <c r="A72" s="26"/>
       <c r="B72" s="38" t="s">
-        <v>1504</v>
+        <v>1527</v>
       </c>
       <c r="C72" s="39"/>
       <c r="D72" s="39"/>
       <c r="E72" s="40"/>
       <c r="F72" s="41"/>
     </row>
     <row r="73" s="2" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A73" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B73" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C73" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D73" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E73" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F73" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="74" ht="20.25" customHeight="1" spans="1:6">
       <c r="A74" s="42" t="s">
-        <v>1505</v>
+        <v>1528</v>
       </c>
       <c r="B74" s="21" t="s">
-        <v>1506</v>
+        <v>1529</v>
       </c>
       <c r="C74" s="22">
         <v>149800</v>
       </c>
       <c r="D74" s="23">
         <v>125832</v>
       </c>
       <c r="E74" s="24">
         <f t="shared" ref="E74:E86" si="3">1-D74/C74</f>
         <v>0.16</v>
       </c>
       <c r="F74" s="43" t="s">
-        <v>1507</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="75" ht="20.25" customHeight="1" spans="1:6">
       <c r="A75" s="44"/>
       <c r="B75" s="21" t="s">
-        <v>1508</v>
+        <v>1531</v>
       </c>
       <c r="C75" s="22">
         <v>163800</v>
       </c>
       <c r="D75" s="23">
         <v>137592</v>
       </c>
       <c r="E75" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F75" s="45"/>
     </row>
     <row r="76" ht="20.25" customHeight="1" spans="1:6">
       <c r="A76" s="44"/>
       <c r="B76" s="21" t="s">
-        <v>1446</v>
+        <v>1469</v>
       </c>
       <c r="C76" s="22">
         <v>176800</v>
       </c>
       <c r="D76" s="23">
         <v>148512</v>
       </c>
       <c r="E76" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F76" s="45"/>
     </row>
     <row r="77" ht="20.25" customHeight="1" spans="1:6">
       <c r="A77" s="44"/>
       <c r="B77" s="21" t="s">
-        <v>1509</v>
+        <v>1532</v>
       </c>
       <c r="C77" s="22">
         <v>184800</v>
       </c>
       <c r="D77" s="23">
         <v>155232</v>
       </c>
       <c r="E77" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F77" s="45"/>
     </row>
     <row r="78" ht="20.25" customHeight="1" spans="1:6">
       <c r="A78" s="44"/>
       <c r="B78" s="21" t="s">
-        <v>1510</v>
+        <v>1533</v>
       </c>
       <c r="C78" s="22">
         <v>180800</v>
       </c>
       <c r="D78" s="23">
         <v>151872</v>
       </c>
       <c r="E78" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F78" s="45"/>
     </row>
     <row r="79" ht="20.25" customHeight="1" spans="1:6">
       <c r="A79" s="44"/>
       <c r="B79" s="21" t="s">
-        <v>1511</v>
+        <v>1534</v>
       </c>
       <c r="C79" s="22">
         <v>179800</v>
       </c>
       <c r="D79" s="23">
         <v>151032</v>
       </c>
       <c r="E79" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F79" s="45"/>
     </row>
     <row r="80" ht="20.25" customHeight="1" spans="1:6">
       <c r="A80" s="44"/>
       <c r="B80" s="21" t="s">
-        <v>1512</v>
+        <v>1535</v>
       </c>
       <c r="C80" s="22">
         <v>178300</v>
       </c>
       <c r="D80" s="23">
         <v>149772</v>
       </c>
       <c r="E80" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F80" s="45"/>
     </row>
     <row r="81" ht="20.25" customHeight="1" spans="1:6">
       <c r="A81" s="44"/>
       <c r="B81" s="21" t="s">
-        <v>1513</v>
+        <v>1536</v>
       </c>
       <c r="C81" s="22">
         <v>201800</v>
       </c>
       <c r="D81" s="23">
         <v>169512</v>
       </c>
       <c r="E81" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F81" s="45"/>
     </row>
     <row r="82" ht="20.25" customHeight="1" spans="1:6">
       <c r="A82" s="44"/>
       <c r="B82" s="21" t="s">
-        <v>1514</v>
+        <v>1537</v>
       </c>
       <c r="C82" s="22">
         <v>195800</v>
       </c>
       <c r="D82" s="23">
         <v>164472</v>
       </c>
       <c r="E82" s="24">
         <f t="shared" si="3"/>
         <v>0.16</v>
       </c>
       <c r="F82" s="45"/>
     </row>
     <row r="83" ht="20.25" customHeight="1" spans="1:6">
       <c r="A83" s="44"/>
       <c r="B83" s="21" t="s">
-        <v>1515</v>
+        <v>1538</v>
       </c>
       <c r="C83" s="22">
         <v>196800</v>
       </c>
       <c r="D83" s="23">
         <v>169248</v>
       </c>
       <c r="E83" s="24">
         <f t="shared" si="3"/>
         <v>0.14</v>
       </c>
       <c r="F83" s="45"/>
     </row>
     <row r="84" ht="20.25" customHeight="1" spans="1:6">
       <c r="A84" s="44"/>
       <c r="B84" s="21" t="s">
-        <v>1516</v>
+        <v>1539</v>
       </c>
       <c r="C84" s="22">
         <v>201800</v>
       </c>
       <c r="D84" s="23">
         <v>173548</v>
       </c>
       <c r="E84" s="24">
         <f t="shared" si="3"/>
         <v>0.14</v>
       </c>
       <c r="F84" s="45"/>
     </row>
     <row r="85" ht="20.25" customHeight="1" spans="1:6">
       <c r="A85" s="44"/>
       <c r="B85" s="21" t="s">
-        <v>1517</v>
+        <v>1540</v>
       </c>
       <c r="C85" s="22">
         <v>222800</v>
       </c>
       <c r="D85" s="23">
         <v>191608</v>
       </c>
       <c r="E85" s="24">
         <f t="shared" si="3"/>
         <v>0.14</v>
       </c>
       <c r="F85" s="45"/>
     </row>
     <row r="86" ht="20.25" customHeight="1" spans="1:6">
       <c r="A86" s="44"/>
       <c r="B86" s="21" t="s">
-        <v>1518</v>
+        <v>1541</v>
       </c>
       <c r="C86" s="22">
         <v>225800</v>
       </c>
       <c r="D86" s="23">
         <v>194188</v>
       </c>
       <c r="E86" s="24">
         <f t="shared" si="3"/>
         <v>0.14</v>
       </c>
       <c r="F86" s="45"/>
     </row>
     <row r="87" s="3" customFormat="1" ht="47.25" customHeight="1" spans="1:6">
       <c r="A87" s="46"/>
       <c r="B87" s="21" t="s">
-        <v>1519</v>
+        <v>1542</v>
       </c>
       <c r="C87" s="35"/>
       <c r="D87" s="35"/>
       <c r="E87" s="35"/>
       <c r="F87" s="47"/>
     </row>
     <row r="88" s="2" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A88" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B88" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C88" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D88" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F88" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="89" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A89" s="42" t="s">
-        <v>1520</v>
+        <v>1543</v>
       </c>
       <c r="B89" s="21" t="s">
-        <v>1499</v>
+        <v>1522</v>
       </c>
       <c r="C89" s="22">
         <v>174800</v>
       </c>
       <c r="D89" s="23">
         <v>150328</v>
       </c>
       <c r="E89" s="24">
         <f t="shared" ref="E89:E104" si="4">1-D89/C89</f>
         <v>0.14</v>
       </c>
       <c r="F89" s="43" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="90" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A90" s="48"/>
       <c r="B90" s="21" t="s">
-        <v>1521</v>
+        <v>1544</v>
       </c>
       <c r="C90" s="22">
         <v>178800</v>
       </c>
       <c r="D90" s="23">
         <v>153768</v>
       </c>
       <c r="E90" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F90" s="45"/>
     </row>
     <row r="91" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A91" s="48"/>
       <c r="B91" s="21" t="s">
-        <v>1522</v>
+        <v>1545</v>
       </c>
       <c r="C91" s="22">
         <v>176800</v>
       </c>
       <c r="D91" s="23">
         <v>152048</v>
       </c>
       <c r="E91" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F91" s="45"/>
     </row>
     <row r="92" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A92" s="48"/>
       <c r="B92" s="21" t="s">
-        <v>1523</v>
+        <v>1546</v>
       </c>
       <c r="C92" s="22">
         <v>180800</v>
       </c>
       <c r="D92" s="23">
         <v>155488</v>
       </c>
       <c r="E92" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F92" s="45"/>
     </row>
     <row r="93" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A93" s="48"/>
       <c r="B93" s="21" t="s">
-        <v>1524</v>
+        <v>1547</v>
       </c>
       <c r="C93" s="22">
         <v>179800</v>
       </c>
       <c r="D93" s="23">
         <v>154628</v>
       </c>
       <c r="E93" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F93" s="45"/>
     </row>
     <row r="94" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A94" s="48"/>
       <c r="B94" s="21" t="s">
-        <v>1525</v>
+        <v>1548</v>
       </c>
       <c r="C94" s="22">
         <v>186800</v>
       </c>
       <c r="D94" s="23">
         <v>160648</v>
       </c>
       <c r="E94" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F94" s="45"/>
     </row>
     <row r="95" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A95" s="48"/>
       <c r="B95" s="21" t="s">
-        <v>1502</v>
+        <v>1525</v>
       </c>
       <c r="C95" s="22">
         <v>194800</v>
       </c>
       <c r="D95" s="23">
         <v>167528</v>
       </c>
       <c r="E95" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F95" s="45"/>
     </row>
     <row r="96" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A96" s="48"/>
       <c r="B96" s="21" t="s">
-        <v>1526</v>
+        <v>1549</v>
       </c>
       <c r="C96" s="22">
         <v>198800</v>
       </c>
       <c r="D96" s="23">
         <v>170968</v>
       </c>
       <c r="E96" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F96" s="45"/>
     </row>
     <row r="97" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A97" s="48"/>
       <c r="B97" s="21" t="s">
-        <v>1527</v>
+        <v>1550</v>
       </c>
       <c r="C97" s="22">
         <v>196300</v>
       </c>
       <c r="D97" s="23">
         <v>168818</v>
       </c>
       <c r="E97" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F97" s="45"/>
     </row>
     <row r="98" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A98" s="48"/>
       <c r="B98" s="21" t="s">
-        <v>1528</v>
+        <v>1551</v>
       </c>
       <c r="C98" s="22">
         <v>200300</v>
       </c>
       <c r="D98" s="23">
         <v>172258</v>
       </c>
       <c r="E98" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F98" s="45"/>
     </row>
     <row r="99" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A99" s="48"/>
       <c r="B99" s="21" t="s">
-        <v>1529</v>
+        <v>1552</v>
       </c>
       <c r="C99" s="22">
         <v>207800</v>
       </c>
       <c r="D99" s="23">
         <v>178708</v>
       </c>
       <c r="E99" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F99" s="45"/>
     </row>
     <row r="100" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A100" s="48"/>
       <c r="B100" s="21" t="s">
-        <v>1503</v>
+        <v>1526</v>
       </c>
       <c r="C100" s="22">
         <v>217800</v>
       </c>
       <c r="D100" s="23">
         <v>187308</v>
       </c>
       <c r="E100" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F100" s="45"/>
     </row>
     <row r="101" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A101" s="48"/>
       <c r="B101" s="21" t="s">
-        <v>1530</v>
+        <v>1553</v>
       </c>
       <c r="C101" s="22">
         <v>232800</v>
       </c>
       <c r="D101" s="23">
         <v>200208</v>
       </c>
       <c r="E101" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F101" s="45"/>
     </row>
     <row r="102" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A102" s="48"/>
       <c r="B102" s="21" t="s">
-        <v>1531</v>
+        <v>1554</v>
       </c>
       <c r="C102" s="22">
         <v>217800</v>
       </c>
       <c r="D102" s="23">
         <v>187308</v>
       </c>
       <c r="E102" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F102" s="45"/>
     </row>
     <row r="103" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A103" s="48"/>
       <c r="B103" s="21" t="s">
-        <v>1532</v>
+        <v>1555</v>
       </c>
       <c r="C103" s="22">
         <v>227800</v>
       </c>
       <c r="D103" s="23">
         <v>195908</v>
       </c>
       <c r="E103" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F103" s="45"/>
     </row>
     <row r="104" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A104" s="48"/>
       <c r="B104" s="21" t="s">
-        <v>1533</v>
+        <v>1556</v>
       </c>
       <c r="C104" s="22">
         <v>249800</v>
       </c>
       <c r="D104" s="23">
         <v>214828</v>
       </c>
       <c r="E104" s="24">
         <f t="shared" si="4"/>
         <v>0.14</v>
       </c>
       <c r="F104" s="45"/>
     </row>
     <row r="105" s="3" customFormat="1" ht="61.5" customHeight="1" spans="1:6">
       <c r="A105" s="49"/>
       <c r="B105" s="21" t="s">
-        <v>1534</v>
+        <v>1557</v>
       </c>
       <c r="C105" s="35"/>
       <c r="D105" s="35"/>
       <c r="E105" s="35"/>
       <c r="F105" s="47"/>
     </row>
     <row r="106" s="2" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A106" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B106" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C106" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D106" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F106" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="107" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A107" s="42" t="s">
-        <v>1535</v>
+        <v>1558</v>
       </c>
       <c r="B107" s="21" t="s">
-        <v>1536</v>
+        <v>1559</v>
       </c>
       <c r="C107" s="22">
         <v>229800</v>
       </c>
       <c r="D107" s="23">
         <v>197628</v>
       </c>
       <c r="E107" s="24">
         <f>1-D107/C107</f>
         <v>0.14</v>
       </c>
       <c r="F107" s="43" t="s">
-        <v>775</v>
+        <v>798</v>
       </c>
     </row>
     <row r="108" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A108" s="48"/>
       <c r="B108" s="21" t="s">
-        <v>1537</v>
+        <v>1560</v>
       </c>
       <c r="C108" s="22">
         <v>249800</v>
       </c>
       <c r="D108" s="23">
         <v>214828</v>
       </c>
       <c r="E108" s="24">
         <f>1-D108/C108</f>
         <v>0.14</v>
       </c>
       <c r="F108" s="45"/>
     </row>
     <row r="109" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A109" s="48"/>
       <c r="B109" s="21" t="s">
-        <v>1538</v>
+        <v>1561</v>
       </c>
       <c r="C109" s="22">
         <v>259800</v>
       </c>
       <c r="D109" s="23">
         <v>223428</v>
       </c>
       <c r="E109" s="24">
         <f>1-D109/C109</f>
         <v>0.14</v>
       </c>
       <c r="F109" s="45"/>
     </row>
     <row r="110" s="3" customFormat="1" ht="86.25" customHeight="1" spans="1:6">
       <c r="A110" s="49"/>
       <c r="B110" s="21" t="s">
-        <v>1539</v>
+        <v>1562</v>
       </c>
       <c r="C110" s="35"/>
       <c r="D110" s="35"/>
       <c r="E110" s="35"/>
       <c r="F110" s="47"/>
     </row>
     <row r="111" s="3" customFormat="1" ht="20.25" hidden="1" customHeight="1" spans="1:6">
       <c r="A111" s="50" t="s">
-        <v>797</v>
+        <v>820</v>
       </c>
       <c r="B111" s="50"/>
       <c r="C111" s="50"/>
       <c r="D111" s="50"/>
       <c r="E111" s="50"/>
       <c r="F111" s="50"/>
     </row>
     <row r="112" hidden="1"/>
     <row r="113" hidden="1"/>
     <row r="114" hidden="1"/>
     <row r="115" hidden="1"/>
     <row r="116" hidden="1"/>
     <row r="117" hidden="1"/>
     <row r="118" hidden="1"/>
     <row r="119" hidden="1"/>
     <row r="120" hidden="1"/>
     <row r="121" hidden="1"/>
     <row r="122" hidden="1"/>
     <row r="123" hidden="1"/>
     <row r="124" hidden="1"/>
     <row r="125" hidden="1"/>
     <row r="126" hidden="1"/>
     <row r="127" hidden="1"/>
     <row r="128" hidden="1"/>
     <row r="129" hidden="1"/>
@@ -32514,667 +32785,747 @@
     <mergeCell ref="A58:A71"/>
     <mergeCell ref="A74:A87"/>
     <mergeCell ref="A89:A105"/>
     <mergeCell ref="A107:A110"/>
     <mergeCell ref="F11:F38"/>
     <mergeCell ref="F40:F44"/>
     <mergeCell ref="F46:F56"/>
     <mergeCell ref="F58:F72"/>
     <mergeCell ref="F74:F87"/>
     <mergeCell ref="F89:F105"/>
     <mergeCell ref="F107:F110"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
-  <dimension ref="A1:XFD150"/>
+  <dimension ref="A1:XFD155"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="17.0833333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="53.0833333333333" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.5833333333333" style="4" customWidth="1"/>
     <col min="4" max="4" width="14.5" style="4" customWidth="1"/>
-    <col min="5" max="5" width="11.3333333333333" style="4" customWidth="1"/>
+    <col min="5" max="5" width="13.75" style="4" customWidth="1"/>
     <col min="6" max="6" width="15.5833333333333" style="4" customWidth="1"/>
     <col min="7" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="1" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
-    <row r="2" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="2" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
-    <row r="3" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="3" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
-    <row r="4" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="4" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="55"/>
     </row>
-    <row r="5" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="5" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A5" s="53"/>
       <c r="B5" s="54"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="55"/>
     </row>
     <row r="6" hidden="1" spans="1:6">
       <c r="A6" s="11" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="13"/>
     </row>
     <row r="7" ht="32.25" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" ht="6" customHeight="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="18" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A11" s="161" t="s">
-[...3 lines deleted...]
-        <v>313</v>
+      <c r="A11" s="163" t="s">
+        <v>319</v>
+      </c>
+      <c r="B11" s="389" t="s">
+        <v>320</v>
       </c>
       <c r="C11" s="22">
-        <v>598000</v>
-[...2 lines deleted...]
-        <v>501200</v>
+        <v>269900</v>
+      </c>
+      <c r="D11" s="390">
+        <v>269900</v>
       </c>
       <c r="E11" s="24">
-        <f t="shared" ref="E11:E14" si="0">1-D11/C11</f>
-        <v>0.161872909698997</v>
+        <f t="shared" ref="E11:E13" si="0">1-D11/C11</f>
+        <v>0</v>
       </c>
       <c r="F11" s="30" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A12" s="378"/>
-[...1 lines deleted...]
-        <v>315</v>
+      <c r="A12" s="391"/>
+      <c r="B12" s="389" t="s">
+        <v>322</v>
       </c>
       <c r="C12" s="22">
-        <v>678000</v>
-[...2 lines deleted...]
-        <v>568200</v>
+        <v>299900</v>
+      </c>
+      <c r="D12" s="390">
+        <v>299900</v>
       </c>
       <c r="E12" s="24">
         <f t="shared" si="0"/>
-        <v>0.161946902654867</v>
+        <v>0</v>
       </c>
       <c r="F12" s="59"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A13" s="378"/>
-[...1 lines deleted...]
-        <v>316</v>
+      <c r="A13" s="391"/>
+      <c r="B13" s="392" t="s">
+        <v>323</v>
       </c>
       <c r="C13" s="22">
-        <v>688000</v>
-[...2 lines deleted...]
-        <v>576600</v>
+        <v>339900</v>
+      </c>
+      <c r="D13" s="390">
+        <v>339900</v>
       </c>
       <c r="E13" s="24">
         <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="59"/>
+    </row>
+    <row r="14" ht="76.5" customHeight="1" spans="1:6">
+      <c r="A14" s="167"/>
+      <c r="B14" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="156"/>
+    </row>
+    <row r="15" ht="18" customHeight="1" spans="1:6">
+      <c r="A15" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E15" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="16" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A16" s="163" t="s">
+        <v>325</v>
+      </c>
+      <c r="B16" s="389" t="s">
+        <v>326</v>
+      </c>
+      <c r="C16" s="22">
+        <v>598000</v>
+      </c>
+      <c r="D16" s="390">
+        <v>501200</v>
+      </c>
+      <c r="E16" s="24">
+        <f t="shared" ref="E16:E19" si="1">1-D16/C16</f>
+        <v>0.161872909698997</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="17" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A17" s="391"/>
+      <c r="B17" s="389" t="s">
+        <v>327</v>
+      </c>
+      <c r="C17" s="22">
+        <v>678000</v>
+      </c>
+      <c r="D17" s="390">
+        <v>568200</v>
+      </c>
+      <c r="E17" s="24">
+        <f t="shared" si="1"/>
+        <v>0.161946902654867</v>
+      </c>
+      <c r="F17" s="59"/>
+    </row>
+    <row r="18" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A18" s="391"/>
+      <c r="B18" s="393" t="s">
+        <v>328</v>
+      </c>
+      <c r="C18" s="22">
+        <v>688000</v>
+      </c>
+      <c r="D18" s="390">
+        <v>576600</v>
+      </c>
+      <c r="E18" s="24">
+        <f t="shared" si="1"/>
         <v>0.161918604651163</v>
       </c>
-      <c r="F13" s="59"/>
-[...3 lines deleted...]
-      <c r="B14" s="376" t="s">
+      <c r="F18" s="59"/>
+    </row>
+    <row r="19" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A19" s="391"/>
+      <c r="B19" s="389" t="s">
+        <v>329</v>
+      </c>
+      <c r="C19" s="22">
+        <v>748000</v>
+      </c>
+      <c r="D19" s="390">
+        <v>626900</v>
+      </c>
+      <c r="E19" s="24">
+        <f t="shared" si="1"/>
+        <v>0.161898395721925</v>
+      </c>
+      <c r="F19" s="59"/>
+    </row>
+    <row r="20" ht="88.5" customHeight="1" spans="1:6">
+      <c r="A20" s="167"/>
+      <c r="B20" s="21" t="s">
+        <v>330</v>
+      </c>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="156"/>
+    </row>
+    <row r="21" ht="18" customHeight="1" spans="1:6">
+      <c r="A21" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E21" s="18" t="s">
         <v>317</v>
       </c>
-      <c r="C14" s="22">
-[...13 lines deleted...]
-      <c r="B15" s="21" t="s">
+      <c r="F21" s="19" t="s">
         <v>318</v>
       </c>
-      <c r="C15" s="29"/>
-[...31 lines deleted...]
-      <c r="C17" s="22">
+    </row>
+    <row r="22" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A22" s="394" t="s">
+        <v>331</v>
+      </c>
+      <c r="B22" s="389" t="s">
+        <v>332</v>
+      </c>
+      <c r="C22" s="22">
         <v>318000</v>
       </c>
-      <c r="D17" s="377">
+      <c r="D22" s="390">
         <v>256000</v>
       </c>
-      <c r="E17" s="24">
-        <f>1-D17/C17</f>
+      <c r="E22" s="24">
+        <f>1-D22/C22</f>
         <v>0.194968553459119</v>
       </c>
-      <c r="F17" s="30" t="s">
-[...5 lines deleted...]
-      <c r="B18" s="376" t="s">
+      <c r="F22" s="30" t="s">
         <v>321</v>
       </c>
-      <c r="C18" s="22">
+    </row>
+    <row r="23" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A23" s="391"/>
+      <c r="B23" s="389" t="s">
+        <v>333</v>
+      </c>
+      <c r="C23" s="22">
         <v>358000</v>
       </c>
-      <c r="D18" s="377">
-[...83 lines deleted...]
-        <v>287500</v>
+      <c r="D23" s="390">
+        <v>281100</v>
       </c>
       <c r="E23" s="24">
-        <f t="shared" ref="E23:E30" si="1">1-D23/C23</f>
-[...4 lines deleted...]
-      </c>
+        <f>1-D23/C23</f>
+        <v>0.214804469273743</v>
+      </c>
+      <c r="F23" s="59"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A24" s="26"/>
-[...1 lines deleted...]
-        <v>328</v>
+      <c r="A24" s="391"/>
+      <c r="B24" s="393" t="s">
+        <v>334</v>
       </c>
       <c r="C24" s="22">
         <v>368000</v>
       </c>
-      <c r="D24" s="377">
+      <c r="D24" s="390">
+        <v>288900</v>
+      </c>
+      <c r="E24" s="24">
+        <f>1-D24/C24</f>
+        <v>0.214945652173913</v>
+      </c>
+      <c r="F24" s="59"/>
+    </row>
+    <row r="25" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A25" s="391"/>
+      <c r="B25" s="389" t="s">
+        <v>335</v>
+      </c>
+      <c r="C25" s="22">
+        <v>398000</v>
+      </c>
+      <c r="D25" s="390">
+        <v>312500</v>
+      </c>
+      <c r="E25" s="24">
+        <f>1-D25/C25</f>
+        <v>0.214824120603015</v>
+      </c>
+      <c r="F25" s="59"/>
+    </row>
+    <row r="26" ht="409" customHeight="1" spans="1:6">
+      <c r="A26" s="167"/>
+      <c r="B26" s="395" t="s">
+        <v>336</v>
+      </c>
+      <c r="C26" s="29"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="156"/>
+    </row>
+    <row r="27" ht="18" customHeight="1" spans="1:6">
+      <c r="A27" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F27" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="28" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A28" s="20" t="s">
+        <v>337</v>
+      </c>
+      <c r="B28" s="389" t="s">
+        <v>338</v>
+      </c>
+      <c r="C28" s="22">
+        <v>368000</v>
+      </c>
+      <c r="D28" s="390">
         <v>287500</v>
       </c>
-      <c r="E24" s="24">
-        <f t="shared" si="1"/>
+      <c r="E28" s="24">
+        <f t="shared" ref="E28:E35" si="2">1-D28/C28</f>
         <v>0.21875</v>
       </c>
-      <c r="F24" s="25"/>
-[...67 lines deleted...]
-      <c r="F28" s="34"/>
+      <c r="F28" s="25" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="26"/>
-      <c r="B29" s="376" t="s">
-        <v>333</v>
+      <c r="B29" s="389" t="s">
+        <v>340</v>
       </c>
       <c r="C29" s="22">
-        <v>448000</v>
-[...2 lines deleted...]
-        <v>349900</v>
+        <v>368000</v>
+      </c>
+      <c r="D29" s="390">
+        <v>287500</v>
       </c>
       <c r="E29" s="24">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="F29" s="34"/>
+        <f t="shared" si="2"/>
+        <v>0.21875</v>
+      </c>
+      <c r="F29" s="25"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="26"/>
-      <c r="B30" s="376" t="s">
-        <v>334</v>
+      <c r="B30" s="389" t="s">
+        <v>341</v>
       </c>
       <c r="C30" s="22">
+        <v>408000</v>
+      </c>
+      <c r="D30" s="390">
+        <v>318700</v>
+      </c>
+      <c r="E30" s="24">
+        <f t="shared" si="2"/>
+        <v>0.218872549019608</v>
+      </c>
+      <c r="F30" s="34"/>
+    </row>
+    <row r="31" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A31" s="26"/>
+      <c r="B31" s="389" t="s">
+        <v>342</v>
+      </c>
+      <c r="C31" s="22">
+        <v>408000</v>
+      </c>
+      <c r="D31" s="390">
+        <v>318700</v>
+      </c>
+      <c r="E31" s="24">
+        <f t="shared" si="2"/>
+        <v>0.218872549019608</v>
+      </c>
+      <c r="F31" s="34"/>
+    </row>
+    <row r="32" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A32" s="26"/>
+      <c r="B32" s="393" t="s">
+        <v>343</v>
+      </c>
+      <c r="C32" s="22">
+        <v>418000</v>
+      </c>
+      <c r="D32" s="390">
+        <v>326500</v>
+      </c>
+      <c r="E32" s="24">
+        <f t="shared" si="2"/>
+        <v>0.2188995215311</v>
+      </c>
+      <c r="F32" s="34"/>
+    </row>
+    <row r="33" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A33" s="26"/>
+      <c r="B33" s="389" t="s">
+        <v>344</v>
+      </c>
+      <c r="C33" s="22">
+        <v>428000</v>
+      </c>
+      <c r="D33" s="390">
+        <v>334300</v>
+      </c>
+      <c r="E33" s="24">
+        <f t="shared" si="2"/>
+        <v>0.21892523364486</v>
+      </c>
+      <c r="F33" s="34"/>
+    </row>
+    <row r="34" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A34" s="26"/>
+      <c r="B34" s="389" t="s">
+        <v>345</v>
+      </c>
+      <c r="C34" s="22">
         <v>448000</v>
       </c>
-      <c r="D30" s="377">
+      <c r="D34" s="390">
         <v>349900</v>
-      </c>
-[...66 lines deleted...]
-        <v>262900</v>
       </c>
       <c r="E34" s="24">
         <f t="shared" si="2"/>
-        <v>0.117785234899329</v>
-[...3 lines deleted...]
-    <row r="35" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+        <v>0.218973214285714</v>
+      </c>
+      <c r="F34" s="34"/>
+    </row>
+    <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="26"/>
-      <c r="B35" s="376" t="s">
-        <v>339</v>
+      <c r="B35" s="389" t="s">
+        <v>346</v>
       </c>
       <c r="C35" s="22">
-        <v>278000</v>
-[...2 lines deleted...]
-        <v>236900</v>
+        <v>448000</v>
+      </c>
+      <c r="D35" s="390">
+        <v>349900</v>
       </c>
       <c r="E35" s="24">
         <f t="shared" si="2"/>
+        <v>0.218973214285714</v>
+      </c>
+      <c r="F35" s="34"/>
+    </row>
+    <row r="36" ht="217.5" customHeight="1" spans="1:6">
+      <c r="A36" s="28"/>
+      <c r="B36" s="396" t="s">
+        <v>347</v>
+      </c>
+      <c r="C36" s="29"/>
+      <c r="D36" s="29"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="34"/>
+    </row>
+    <row r="37" ht="18" customHeight="1" spans="1:6">
+      <c r="A37" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F37" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="38" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A38" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="B38" s="389" t="s">
+        <v>349</v>
+      </c>
+      <c r="C38" s="22">
+        <v>258000</v>
+      </c>
+      <c r="D38" s="390">
+        <v>227600</v>
+      </c>
+      <c r="E38" s="24">
+        <f t="shared" ref="E38:E43" si="3">1-D38/C38</f>
+        <v>0.117829457364341</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="39" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A39" s="26"/>
+      <c r="B39" s="389" t="s">
+        <v>350</v>
+      </c>
+      <c r="C39" s="22">
+        <v>298000</v>
+      </c>
+      <c r="D39" s="390">
+        <v>262900</v>
+      </c>
+      <c r="E39" s="24">
+        <f t="shared" si="3"/>
+        <v>0.117785234899329</v>
+      </c>
+      <c r="F39" s="25"/>
+    </row>
+    <row r="40" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A40" s="26"/>
+      <c r="B40" s="389" t="s">
+        <v>351</v>
+      </c>
+      <c r="C40" s="22">
+        <v>278000</v>
+      </c>
+      <c r="D40" s="390">
+        <v>236900</v>
+      </c>
+      <c r="E40" s="24">
+        <f t="shared" si="3"/>
         <v>0.147841726618705</v>
       </c>
-      <c r="F35" s="34"/>
-[...6 lines deleted...]
-      <c r="C36" s="22">
+      <c r="F40" s="34"/>
+    </row>
+    <row r="41" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A41" s="26"/>
+      <c r="B41" s="389" t="s">
+        <v>352</v>
+      </c>
+      <c r="C41" s="22">
         <v>308000</v>
       </c>
-      <c r="D36" s="377">
+      <c r="D41" s="390">
         <v>262500</v>
       </c>
-      <c r="E36" s="24">
-        <f t="shared" si="2"/>
+      <c r="E41" s="24">
+        <f t="shared" si="3"/>
         <v>0.147727272727273</v>
       </c>
-      <c r="F36" s="34"/>
-[...6 lines deleted...]
-      <c r="C37" s="22">
+      <c r="F41" s="34"/>
+    </row>
+    <row r="42" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A42" s="26"/>
+      <c r="B42" s="393" t="s">
+        <v>353</v>
+      </c>
+      <c r="C42" s="22">
         <v>318000</v>
       </c>
-      <c r="D37" s="377">
+      <c r="D42" s="390">
         <v>272900</v>
       </c>
-      <c r="E37" s="24">
-        <f t="shared" ref="E37" si="3">1-D37/C37</f>
+      <c r="E42" s="24">
+        <f t="shared" ref="E42" si="4">1-D42/C42</f>
         <v>0.141823899371069</v>
       </c>
-      <c r="F37" s="34"/>
-[...6 lines deleted...]
-      <c r="C38" s="22">
+      <c r="F42" s="34"/>
+    </row>
+    <row r="43" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A43" s="26"/>
+      <c r="B43" s="389" t="s">
+        <v>354</v>
+      </c>
+      <c r="C43" s="22">
         <v>338000</v>
       </c>
-      <c r="D38" s="377">
+      <c r="D43" s="390">
         <v>288000</v>
       </c>
-      <c r="E38" s="24">
-        <f t="shared" si="2"/>
+      <c r="E43" s="24">
+        <f t="shared" si="3"/>
         <v>0.14792899408284</v>
       </c>
-      <c r="F38" s="34"/>
-[...25 lines deleted...]
-    <row r="45" hidden="1"/>
+      <c r="F43" s="34"/>
+    </row>
+    <row r="44" s="3" customFormat="1" ht="206.5" customHeight="1" spans="1:6">
+      <c r="A44" s="28"/>
+      <c r="B44" s="395" t="s">
+        <v>355</v>
+      </c>
+      <c r="C44" s="29"/>
+      <c r="D44" s="29"/>
+      <c r="E44" s="29"/>
+      <c r="F44" s="34"/>
+    </row>
+    <row r="45" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A45" s="58" t="s">
+        <v>356</v>
+      </c>
+      <c r="B45" s="58"/>
+      <c r="C45" s="58"/>
+      <c r="D45" s="58"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="58"/>
+    </row>
     <row r="46" hidden="1"/>
     <row r="47" hidden="1"/>
     <row r="48" hidden="1"/>
     <row r="49" hidden="1"/>
     <row r="50" hidden="1"/>
     <row r="51" hidden="1"/>
     <row r="52" hidden="1"/>
     <row r="53" hidden="1"/>
     <row r="54" hidden="1"/>
     <row r="55" hidden="1"/>
     <row r="56" hidden="1"/>
     <row r="57" hidden="1"/>
     <row r="58" hidden="1"/>
     <row r="59" hidden="1"/>
     <row r="60" hidden="1"/>
     <row r="61" hidden="1"/>
     <row r="62" hidden="1"/>
     <row r="63" hidden="1"/>
     <row r="64" hidden="1"/>
     <row r="65" hidden="1"/>
     <row r="66" hidden="1"/>
     <row r="67" hidden="1"/>
     <row r="68" hidden="1"/>
     <row r="69" hidden="1"/>
     <row r="70" hidden="1"/>
@@ -33236,99 +33587,107 @@
     <row r="126" hidden="1"/>
     <row r="127" hidden="1"/>
     <row r="128" hidden="1"/>
     <row r="129" hidden="1"/>
     <row r="130" hidden="1"/>
     <row r="131" hidden="1"/>
     <row r="132" hidden="1"/>
     <row r="133" hidden="1"/>
     <row r="134" hidden="1"/>
     <row r="135" hidden="1"/>
     <row r="136" hidden="1"/>
     <row r="137" hidden="1"/>
     <row r="138" hidden="1"/>
     <row r="139" hidden="1"/>
     <row r="140" hidden="1"/>
     <row r="141" hidden="1"/>
     <row r="142" hidden="1"/>
     <row r="143" hidden="1"/>
     <row r="144" hidden="1"/>
     <row r="145" hidden="1"/>
     <row r="146" hidden="1"/>
     <row r="147" hidden="1"/>
     <row r="148" hidden="1"/>
     <row r="149" hidden="1"/>
     <row r="150" hidden="1"/>
+    <row r="151" hidden="1"/>
+    <row r="152" hidden="1"/>
+    <row r="153" hidden="1"/>
+    <row r="154" hidden="1"/>
+    <row r="155" hidden="1"/>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="20">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
-    <mergeCell ref="B15:E15"/>
-[...11 lines deleted...]
-    <mergeCell ref="F33:F39"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="A22:A26"/>
+    <mergeCell ref="A28:A36"/>
+    <mergeCell ref="A38:A44"/>
+    <mergeCell ref="F11:F14"/>
+    <mergeCell ref="F16:F20"/>
+    <mergeCell ref="F22:F26"/>
+    <mergeCell ref="F28:F36"/>
+    <mergeCell ref="F38:F44"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.169444444444444" top="0.529861111111111" bottom="0.779861111111111" header="0.229861111111111" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
   <dimension ref="A1:XFD204"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="62.6666666666667" style="4" customWidth="1"/>
     <col min="3" max="6" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
@@ -33357,1467 +33716,1467 @@
     <row r="7" ht="58.5" hidden="1" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" ht="12" customHeight="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A11" s="347" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="349">
+      <c r="A11" s="360" t="s">
+        <v>358</v>
+      </c>
+      <c r="B11" s="361" t="s">
+        <v>359</v>
+      </c>
+      <c r="C11" s="362">
         <v>269800</v>
       </c>
-      <c r="D11" s="350">
+      <c r="D11" s="363">
         <v>260800</v>
       </c>
-      <c r="E11" s="351">
+      <c r="E11" s="364">
         <f t="shared" ref="E11:E46" si="0">1-D11/C11</f>
         <v>0.0333580429948109</v>
       </c>
-      <c r="F11" s="352" t="s">
-        <v>314</v>
+      <c r="F11" s="365" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A12" s="347"/>
-[...3 lines deleted...]
-      <c r="C12" s="354">
+      <c r="A12" s="360"/>
+      <c r="B12" s="366" t="s">
+        <v>360</v>
+      </c>
+      <c r="C12" s="367">
         <v>70000</v>
       </c>
-      <c r="D12" s="355">
+      <c r="D12" s="368">
         <v>0</v>
       </c>
-      <c r="E12" s="356"/>
-      <c r="F12" s="352"/>
+      <c r="E12" s="369"/>
+      <c r="F12" s="365"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A13" s="347"/>
-[...3 lines deleted...]
-      <c r="C13" s="354">
+      <c r="A13" s="360"/>
+      <c r="B13" s="366" t="s">
+        <v>361</v>
+      </c>
+      <c r="C13" s="367">
         <v>36000</v>
       </c>
-      <c r="D13" s="355">
+      <c r="D13" s="368">
         <v>0</v>
       </c>
-      <c r="E13" s="356"/>
-      <c r="F13" s="352"/>
+      <c r="E13" s="369"/>
+      <c r="F13" s="365"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A14" s="347"/>
-[...3 lines deleted...]
-      <c r="C14" s="354">
+      <c r="A14" s="360"/>
+      <c r="B14" s="366" t="s">
+        <v>362</v>
+      </c>
+      <c r="C14" s="367">
         <v>10000</v>
       </c>
-      <c r="D14" s="355">
+      <c r="D14" s="368">
         <v>0</v>
       </c>
-      <c r="E14" s="356"/>
-      <c r="F14" s="352"/>
+      <c r="E14" s="369"/>
+      <c r="F14" s="365"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A15" s="347"/>
-[...3 lines deleted...]
-      <c r="C15" s="354">
+      <c r="A15" s="360"/>
+      <c r="B15" s="366" t="s">
+        <v>363</v>
+      </c>
+      <c r="C15" s="367">
         <v>12000</v>
       </c>
-      <c r="D15" s="355">
+      <c r="D15" s="368">
         <v>0</v>
       </c>
-      <c r="E15" s="356"/>
-      <c r="F15" s="352"/>
+      <c r="E15" s="369"/>
+      <c r="F15" s="365"/>
     </row>
     <row r="16" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A16" s="347"/>
-[...3 lines deleted...]
-      <c r="C16" s="354">
+      <c r="A16" s="360"/>
+      <c r="B16" s="366" t="s">
+        <v>364</v>
+      </c>
+      <c r="C16" s="367">
         <v>12000</v>
       </c>
-      <c r="D16" s="355">
+      <c r="D16" s="368">
         <v>0</v>
       </c>
-      <c r="E16" s="356"/>
-      <c r="F16" s="352"/>
+      <c r="E16" s="369"/>
+      <c r="F16" s="365"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A17" s="347"/>
-[...3 lines deleted...]
-      <c r="C17" s="358">
+      <c r="A17" s="360"/>
+      <c r="B17" s="370" t="s">
+        <v>365</v>
+      </c>
+      <c r="C17" s="371">
         <v>299800</v>
       </c>
-      <c r="D17" s="359">
+      <c r="D17" s="372">
         <v>278800</v>
       </c>
-      <c r="E17" s="360">
+      <c r="E17" s="373">
         <f t="shared" si="0"/>
         <v>0.0700466977985323</v>
       </c>
       <c r="F17" s="27"/>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A18" s="347"/>
-[...3 lines deleted...]
-      <c r="C18" s="362">
+      <c r="A18" s="360"/>
+      <c r="B18" s="374" t="s">
+        <v>366</v>
+      </c>
+      <c r="C18" s="375">
         <v>125000</v>
       </c>
-      <c r="D18" s="363">
+      <c r="D18" s="376">
         <v>0</v>
       </c>
-      <c r="E18" s="364"/>
+      <c r="E18" s="377"/>
       <c r="F18" s="27"/>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A19" s="347"/>
-[...3 lines deleted...]
-      <c r="C19" s="362">
+      <c r="A19" s="360"/>
+      <c r="B19" s="374" t="s">
+        <v>361</v>
+      </c>
+      <c r="C19" s="375">
         <v>36000</v>
       </c>
-      <c r="D19" s="363">
+      <c r="D19" s="376">
         <v>0</v>
       </c>
-      <c r="E19" s="364"/>
+      <c r="E19" s="377"/>
       <c r="F19" s="27"/>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A20" s="347"/>
-[...3 lines deleted...]
-      <c r="C20" s="362">
+      <c r="A20" s="360"/>
+      <c r="B20" s="374" t="s">
+        <v>367</v>
+      </c>
+      <c r="C20" s="375">
         <v>12000</v>
       </c>
-      <c r="D20" s="363">
+      <c r="D20" s="376">
         <v>0</v>
       </c>
-      <c r="E20" s="364"/>
+      <c r="E20" s="377"/>
       <c r="F20" s="27"/>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A21" s="347"/>
-[...3 lines deleted...]
-      <c r="C21" s="362">
+      <c r="A21" s="360"/>
+      <c r="B21" s="374" t="s">
+        <v>368</v>
+      </c>
+      <c r="C21" s="375">
         <v>15000</v>
       </c>
-      <c r="D21" s="363">
+      <c r="D21" s="376">
         <v>0</v>
       </c>
-      <c r="E21" s="364"/>
+      <c r="E21" s="377"/>
       <c r="F21" s="27"/>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A22" s="347"/>
-[...3 lines deleted...]
-      <c r="C22" s="362">
+      <c r="A22" s="360"/>
+      <c r="B22" s="374" t="s">
+        <v>362</v>
+      </c>
+      <c r="C22" s="375">
         <v>10000</v>
       </c>
-      <c r="D22" s="363">
+      <c r="D22" s="376">
         <v>0</v>
       </c>
-      <c r="E22" s="364"/>
+      <c r="E22" s="377"/>
       <c r="F22" s="27"/>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A23" s="347"/>
-[...3 lines deleted...]
-      <c r="C23" s="362">
+      <c r="A23" s="360"/>
+      <c r="B23" s="374" t="s">
+        <v>369</v>
+      </c>
+      <c r="C23" s="375">
         <v>30000</v>
       </c>
-      <c r="D23" s="363">
+      <c r="D23" s="376">
         <v>0</v>
       </c>
-      <c r="E23" s="364"/>
+      <c r="E23" s="377"/>
       <c r="F23" s="27"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A24" s="347"/>
-[...3 lines deleted...]
-      <c r="C24" s="362">
+      <c r="A24" s="360"/>
+      <c r="B24" s="374" t="s">
+        <v>370</v>
+      </c>
+      <c r="C24" s="375">
         <v>45000</v>
       </c>
-      <c r="D24" s="363">
+      <c r="D24" s="376">
         <v>0</v>
       </c>
-      <c r="E24" s="364"/>
+      <c r="E24" s="377"/>
       <c r="F24" s="27"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A25" s="347"/>
-[...3 lines deleted...]
-      <c r="C25" s="349">
+      <c r="A25" s="360"/>
+      <c r="B25" s="361" t="s">
+        <v>371</v>
+      </c>
+      <c r="C25" s="362">
         <v>329800</v>
       </c>
-      <c r="D25" s="350">
+      <c r="D25" s="363">
         <v>304800</v>
       </c>
-      <c r="E25" s="351">
+      <c r="E25" s="364">
         <f t="shared" si="0"/>
         <v>0.0758035172832019</v>
       </c>
       <c r="F25" s="27"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A26" s="347"/>
-[...3 lines deleted...]
-      <c r="C26" s="354">
+      <c r="A26" s="360"/>
+      <c r="B26" s="366" t="s">
+        <v>372</v>
+      </c>
+      <c r="C26" s="367">
         <v>10000</v>
       </c>
-      <c r="D26" s="355">
+      <c r="D26" s="368">
         <v>0</v>
       </c>
-      <c r="E26" s="356"/>
+      <c r="E26" s="369"/>
       <c r="F26" s="27"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A27" s="347"/>
-[...3 lines deleted...]
-      <c r="C27" s="354">
+      <c r="A27" s="360"/>
+      <c r="B27" s="366" t="s">
+        <v>366</v>
+      </c>
+      <c r="C27" s="367">
         <v>125000</v>
       </c>
-      <c r="D27" s="355">
+      <c r="D27" s="368">
         <v>0</v>
       </c>
-      <c r="E27" s="356"/>
+      <c r="E27" s="369"/>
       <c r="F27" s="27"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A28" s="347"/>
-      <c r="B28" s="353" t="s">
+      <c r="A28" s="360"/>
+      <c r="B28" s="366" t="s">
+        <v>373</v>
+      </c>
+      <c r="C28" s="367">
+        <v>22000</v>
+      </c>
+      <c r="D28" s="368">
+        <v>0</v>
+      </c>
+      <c r="E28" s="369"/>
+      <c r="F28" s="27"/>
+    </row>
+    <row r="29" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A29" s="360"/>
+      <c r="B29" s="366" t="s">
         <v>361</v>
       </c>
-      <c r="C28" s="354">
-[...2 lines deleted...]
-      <c r="D28" s="355">
+      <c r="C29" s="367">
+        <v>36000</v>
+      </c>
+      <c r="D29" s="368">
         <v>0</v>
       </c>
-      <c r="E28" s="356"/>
-[...10 lines deleted...]
-      <c r="D29" s="355">
+      <c r="E29" s="369"/>
+      <c r="F29" s="27"/>
+    </row>
+    <row r="30" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A30" s="360"/>
+      <c r="B30" s="366" t="s">
+        <v>367</v>
+      </c>
+      <c r="C30" s="367">
+        <v>12000</v>
+      </c>
+      <c r="D30" s="368">
         <v>0</v>
       </c>
-      <c r="E29" s="356"/>
-[...10 lines deleted...]
-      <c r="D30" s="355">
+      <c r="E30" s="369"/>
+      <c r="F30" s="27"/>
+    </row>
+    <row r="31" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A31" s="360"/>
+      <c r="B31" s="366" t="s">
+        <v>374</v>
+      </c>
+      <c r="C31" s="367">
+        <v>30000</v>
+      </c>
+      <c r="D31" s="368">
         <v>0</v>
       </c>
-      <c r="E30" s="356"/>
-[...10 lines deleted...]
-      <c r="D31" s="355">
+      <c r="E31" s="369"/>
+      <c r="F31" s="27"/>
+    </row>
+    <row r="32" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A32" s="360"/>
+      <c r="B32" s="366" t="s">
+        <v>370</v>
+      </c>
+      <c r="C32" s="367">
+        <v>45000</v>
+      </c>
+      <c r="D32" s="368">
         <v>0</v>
       </c>
-      <c r="E31" s="356"/>
-[...10 lines deleted...]
-      <c r="D32" s="355">
+      <c r="E32" s="369"/>
+      <c r="F32" s="27"/>
+    </row>
+    <row r="33" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A33" s="360"/>
+      <c r="B33" s="366" t="s">
+        <v>375</v>
+      </c>
+      <c r="C33" s="367">
+        <v>10000</v>
+      </c>
+      <c r="D33" s="368">
         <v>0</v>
       </c>
-      <c r="E32" s="356"/>
-[...10 lines deleted...]
-      <c r="D33" s="355">
+      <c r="E33" s="369"/>
+      <c r="F33" s="27"/>
+    </row>
+    <row r="34" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A34" s="360"/>
+      <c r="B34" s="366" t="s">
+        <v>368</v>
+      </c>
+      <c r="C34" s="367">
+        <v>15000</v>
+      </c>
+      <c r="D34" s="368">
         <v>0</v>
       </c>
-      <c r="E33" s="356"/>
-[...13 lines deleted...]
-      <c r="E34" s="356"/>
+      <c r="E34" s="369"/>
       <c r="F34" s="27"/>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A35" s="347"/>
-[...3 lines deleted...]
-      <c r="C35" s="358">
+      <c r="A35" s="360"/>
+      <c r="B35" s="370" t="s">
+        <v>376</v>
+      </c>
+      <c r="C35" s="371">
         <v>329800</v>
       </c>
-      <c r="D35" s="359">
+      <c r="D35" s="372">
         <v>304800</v>
       </c>
-      <c r="E35" s="360">
+      <c r="E35" s="373">
         <f t="shared" si="0"/>
         <v>0.0758035172832019</v>
       </c>
       <c r="F35" s="27"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A36" s="347"/>
-[...3 lines deleted...]
-      <c r="C36" s="362">
+      <c r="A36" s="360"/>
+      <c r="B36" s="374" t="s">
+        <v>377</v>
+      </c>
+      <c r="C36" s="375">
         <v>10000</v>
       </c>
-      <c r="D36" s="363">
+      <c r="D36" s="376">
         <v>5500</v>
       </c>
-      <c r="E36" s="364"/>
+      <c r="E36" s="377"/>
       <c r="F36" s="27"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A37" s="347"/>
-[...3 lines deleted...]
-      <c r="C37" s="362">
+      <c r="A37" s="360"/>
+      <c r="B37" s="374" t="s">
+        <v>372</v>
+      </c>
+      <c r="C37" s="375">
         <v>10000</v>
       </c>
-      <c r="D37" s="363">
+      <c r="D37" s="376">
         <v>0</v>
       </c>
-      <c r="E37" s="364"/>
+      <c r="E37" s="377"/>
       <c r="F37" s="27"/>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A38" s="347"/>
-[...3 lines deleted...]
-      <c r="C38" s="362">
+      <c r="A38" s="360"/>
+      <c r="B38" s="374" t="s">
+        <v>366</v>
+      </c>
+      <c r="C38" s="375">
         <v>125000</v>
       </c>
-      <c r="D38" s="363">
+      <c r="D38" s="376">
         <v>0</v>
       </c>
-      <c r="E38" s="364"/>
+      <c r="E38" s="377"/>
       <c r="F38" s="27"/>
     </row>
     <row r="39" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A39" s="347"/>
-      <c r="B39" s="361" t="s">
+      <c r="A39" s="360"/>
+      <c r="B39" s="374" t="s">
+        <v>373</v>
+      </c>
+      <c r="C39" s="375">
+        <v>22000</v>
+      </c>
+      <c r="D39" s="376">
+        <v>0</v>
+      </c>
+      <c r="E39" s="377"/>
+      <c r="F39" s="27"/>
+    </row>
+    <row r="40" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A40" s="360"/>
+      <c r="B40" s="374" t="s">
         <v>361</v>
       </c>
-      <c r="C39" s="362">
-[...2 lines deleted...]
-      <c r="D39" s="363">
+      <c r="C40" s="375">
+        <v>36000</v>
+      </c>
+      <c r="D40" s="376">
         <v>0</v>
       </c>
-      <c r="E39" s="364"/>
-[...10 lines deleted...]
-      <c r="D40" s="363">
+      <c r="E40" s="377"/>
+      <c r="F40" s="27"/>
+    </row>
+    <row r="41" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A41" s="360"/>
+      <c r="B41" s="374" t="s">
+        <v>367</v>
+      </c>
+      <c r="C41" s="375">
+        <v>12000</v>
+      </c>
+      <c r="D41" s="376">
         <v>0</v>
       </c>
-      <c r="E40" s="364"/>
-[...10 lines deleted...]
-      <c r="D41" s="363">
+      <c r="E41" s="377"/>
+      <c r="F41" s="27"/>
+    </row>
+    <row r="42" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A42" s="360"/>
+      <c r="B42" s="374" t="s">
+        <v>374</v>
+      </c>
+      <c r="C42" s="375">
+        <v>30000</v>
+      </c>
+      <c r="D42" s="376">
         <v>0</v>
       </c>
-      <c r="E41" s="364"/>
-[...4 lines deleted...]
-      <c r="B42" s="361" t="s">
+      <c r="E42" s="377"/>
+      <c r="F42" s="27"/>
+    </row>
+    <row r="43" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A43" s="360"/>
+      <c r="B43" s="374" t="s">
+        <v>368</v>
+      </c>
+      <c r="C43" s="375">
+        <v>15000</v>
+      </c>
+      <c r="D43" s="376">
+        <v>0</v>
+      </c>
+      <c r="E43" s="377"/>
+      <c r="F43" s="27"/>
+    </row>
+    <row r="44" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A44" s="360"/>
+      <c r="B44" s="374" t="s">
+        <v>370</v>
+      </c>
+      <c r="C44" s="375">
+        <v>45000</v>
+      </c>
+      <c r="D44" s="376">
+        <v>0</v>
+      </c>
+      <c r="E44" s="377"/>
+      <c r="F44" s="27"/>
+    </row>
+    <row r="45" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A45" s="360"/>
+      <c r="B45" s="374" t="s">
         <v>362</v>
       </c>
-      <c r="C42" s="362">
-[...2 lines deleted...]
-      <c r="D42" s="363">
+      <c r="C45" s="375">
+        <v>10000</v>
+      </c>
+      <c r="D45" s="376">
         <v>0</v>
       </c>
-      <c r="E42" s="364"/>
-[...41 lines deleted...]
-      <c r="E45" s="364"/>
+      <c r="E45" s="377"/>
       <c r="F45" s="27"/>
     </row>
     <row r="46" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A46" s="347"/>
-[...3 lines deleted...]
-      <c r="C46" s="365">
+      <c r="A46" s="360"/>
+      <c r="B46" s="361" t="s">
+        <v>378</v>
+      </c>
+      <c r="C46" s="378">
         <v>359800</v>
       </c>
-      <c r="D46" s="350">
+      <c r="D46" s="363">
         <v>334800</v>
       </c>
-      <c r="E46" s="351">
+      <c r="E46" s="364">
         <f t="shared" si="0"/>
         <v>0.0694830461367426</v>
       </c>
       <c r="F46" s="27"/>
     </row>
     <row r="47" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A47" s="347"/>
-[...3 lines deleted...]
-      <c r="C47" s="354">
+      <c r="A47" s="360"/>
+      <c r="B47" s="366" t="s">
+        <v>366</v>
+      </c>
+      <c r="C47" s="367">
         <v>125000</v>
       </c>
-      <c r="D47" s="355">
+      <c r="D47" s="368">
         <v>0</v>
       </c>
-      <c r="E47" s="356"/>
+      <c r="E47" s="369"/>
       <c r="F47" s="27"/>
     </row>
     <row r="48" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A48" s="347"/>
-[...3 lines deleted...]
-      <c r="C48" s="354">
+      <c r="A48" s="360"/>
+      <c r="B48" s="366" t="s">
+        <v>367</v>
+      </c>
+      <c r="C48" s="367">
         <v>12000</v>
       </c>
-      <c r="D48" s="355">
+      <c r="D48" s="368">
         <v>0</v>
       </c>
-      <c r="E48" s="356"/>
+      <c r="E48" s="369"/>
       <c r="F48" s="27"/>
     </row>
     <row r="49" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A49" s="347"/>
-      <c r="B49" s="353" t="s">
+      <c r="A49" s="360"/>
+      <c r="B49" s="366" t="s">
+        <v>374</v>
+      </c>
+      <c r="C49" s="367">
+        <v>30000</v>
+      </c>
+      <c r="D49" s="368">
+        <v>0</v>
+      </c>
+      <c r="E49" s="369"/>
+      <c r="F49" s="27"/>
+    </row>
+    <row r="50" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A50" s="360"/>
+      <c r="B50" s="366" t="s">
+        <v>361</v>
+      </c>
+      <c r="C50" s="367">
+        <v>36000</v>
+      </c>
+      <c r="D50" s="368">
+        <v>0</v>
+      </c>
+      <c r="E50" s="369"/>
+      <c r="F50" s="27"/>
+    </row>
+    <row r="51" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A51" s="360"/>
+      <c r="B51" s="366" t="s">
         <v>362</v>
       </c>
-      <c r="C49" s="354">
-[...2 lines deleted...]
-      <c r="D49" s="355">
+      <c r="C51" s="367">
+        <v>10000</v>
+      </c>
+      <c r="D51" s="368">
         <v>0</v>
       </c>
-      <c r="E49" s="356"/>
-[...10 lines deleted...]
-      <c r="D50" s="355">
+      <c r="E51" s="369"/>
+      <c r="F51" s="27"/>
+    </row>
+    <row r="52" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A52" s="360"/>
+      <c r="B52" s="366" t="s">
+        <v>379</v>
+      </c>
+      <c r="C52" s="379">
+        <v>59000</v>
+      </c>
+      <c r="D52" s="368">
         <v>0</v>
       </c>
-      <c r="E50" s="356"/>
-[...10 lines deleted...]
-      <c r="D51" s="355">
+      <c r="E52" s="369"/>
+      <c r="F52" s="27"/>
+    </row>
+    <row r="53" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A53" s="360"/>
+      <c r="B53" s="366" t="s">
+        <v>380</v>
+      </c>
+      <c r="C53" s="379">
+        <v>15000</v>
+      </c>
+      <c r="D53" s="368">
         <v>0</v>
       </c>
-      <c r="E51" s="356"/>
-[...27 lines deleted...]
-      <c r="E53" s="356"/>
+      <c r="E53" s="369"/>
       <c r="F53" s="27"/>
     </row>
     <row r="54" ht="325.5" customHeight="1" spans="1:6">
-      <c r="A54" s="347"/>
-[...5 lines deleted...]
-      <c r="E54" s="196"/>
+      <c r="A54" s="360"/>
+      <c r="B54" s="152" t="s">
+        <v>381</v>
+      </c>
+      <c r="C54" s="152"/>
+      <c r="D54" s="152"/>
+      <c r="E54" s="152"/>
       <c r="F54" s="27"/>
     </row>
     <row r="55" ht="20.25" customHeight="1" spans="1:6">
       <c r="A55" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B55" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C55" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D55" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F55" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="56" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A56" s="347" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="368">
+      <c r="A56" s="360" t="s">
+        <v>382</v>
+      </c>
+      <c r="B56" s="380" t="s">
+        <v>383</v>
+      </c>
+      <c r="C56" s="381">
         <v>279900</v>
       </c>
-      <c r="D56" s="369">
+      <c r="D56" s="382">
         <v>249900</v>
       </c>
-      <c r="E56" s="356">
+      <c r="E56" s="369">
         <f t="shared" ref="E56:E77" si="1">1-D56/C56</f>
         <v>0.107181136120043</v>
       </c>
-      <c r="F56" s="352" t="s">
-        <v>327</v>
+      <c r="F56" s="365" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="57" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A57" s="347"/>
-[...3 lines deleted...]
-      <c r="C57" s="368">
+      <c r="A57" s="360"/>
+      <c r="B57" s="383" t="s">
+        <v>384</v>
+      </c>
+      <c r="C57" s="381">
         <v>309900</v>
       </c>
-      <c r="D57" s="369">
+      <c r="D57" s="382">
         <v>274100</v>
       </c>
-      <c r="E57" s="356">
+      <c r="E57" s="369">
         <f t="shared" si="1"/>
         <v>0.115521135850274</v>
       </c>
-      <c r="F57" s="352"/>
+      <c r="F57" s="365"/>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A58" s="347"/>
-[...3 lines deleted...]
-      <c r="C58" s="368">
+      <c r="A58" s="360"/>
+      <c r="B58" s="383" t="s">
+        <v>385</v>
+      </c>
+      <c r="C58" s="381">
         <v>319900</v>
       </c>
-      <c r="D58" s="369">
+      <c r="D58" s="382">
         <v>279900</v>
       </c>
-      <c r="E58" s="356">
+      <c r="E58" s="369">
         <f t="shared" si="1"/>
         <v>0.125039074710847</v>
       </c>
-      <c r="F58" s="352"/>
+      <c r="F58" s="365"/>
     </row>
     <row r="59" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A59" s="347"/>
-[...3 lines deleted...]
-      <c r="C59" s="368">
+      <c r="A59" s="360"/>
+      <c r="B59" s="383" t="s">
+        <v>386</v>
+      </c>
+      <c r="C59" s="381">
         <v>339900</v>
       </c>
-      <c r="D59" s="369">
+      <c r="D59" s="382">
         <v>301900</v>
       </c>
-      <c r="E59" s="356">
+      <c r="E59" s="369">
         <f t="shared" si="1"/>
         <v>0.111797587525743</v>
       </c>
-      <c r="F59" s="352"/>
+      <c r="F59" s="365"/>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A60" s="347"/>
-[...3 lines deleted...]
-      <c r="C60" s="368">
+      <c r="A60" s="360"/>
+      <c r="B60" s="380" t="s">
+        <v>387</v>
+      </c>
+      <c r="C60" s="381">
         <v>349900</v>
       </c>
-      <c r="D60" s="369">
+      <c r="D60" s="382">
         <v>335900</v>
       </c>
-      <c r="E60" s="356">
+      <c r="E60" s="369">
         <f t="shared" si="1"/>
         <v>0.0400114318376679</v>
       </c>
       <c r="F60" s="27"/>
     </row>
     <row r="61" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A61" s="347"/>
-[...3 lines deleted...]
-      <c r="C61" s="368">
+      <c r="A61" s="360"/>
+      <c r="B61" s="383" t="s">
+        <v>388</v>
+      </c>
+      <c r="C61" s="381">
         <v>399900</v>
       </c>
-      <c r="D61" s="369">
+      <c r="D61" s="382">
         <v>372900</v>
       </c>
-      <c r="E61" s="356">
+      <c r="E61" s="369">
         <f t="shared" si="1"/>
         <v>0.067516879219805</v>
       </c>
       <c r="F61" s="27"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A62" s="347"/>
-[...3 lines deleted...]
-      <c r="C62" s="372">
+      <c r="A62" s="360"/>
+      <c r="B62" s="384" t="s">
+        <v>389</v>
+      </c>
+      <c r="C62" s="385">
         <v>279900</v>
       </c>
       <c r="D62" s="23">
         <v>249900</v>
       </c>
       <c r="E62" s="151">
         <f t="shared" si="1"/>
         <v>0.107181136120043</v>
       </c>
       <c r="F62" s="27"/>
     </row>
     <row r="63" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A63" s="347"/>
-[...3 lines deleted...]
-      <c r="C63" s="372">
+      <c r="A63" s="360"/>
+      <c r="B63" s="384" t="s">
+        <v>390</v>
+      </c>
+      <c r="C63" s="385">
         <v>280400</v>
       </c>
       <c r="D63" s="23">
         <v>249900</v>
       </c>
       <c r="E63" s="151">
         <f t="shared" si="1"/>
         <v>0.108773181169758</v>
       </c>
       <c r="F63" s="27"/>
     </row>
     <row r="64" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A64" s="347"/>
-[...3 lines deleted...]
-      <c r="C64" s="372">
+      <c r="A64" s="360"/>
+      <c r="B64" s="384" t="s">
+        <v>391</v>
+      </c>
+      <c r="C64" s="385">
         <v>284900</v>
       </c>
       <c r="D64" s="23">
         <v>252400</v>
       </c>
       <c r="E64" s="151">
         <f t="shared" si="1"/>
         <v>0.114075114075114</v>
       </c>
       <c r="F64" s="27"/>
     </row>
     <row r="65" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A65" s="347"/>
-[...3 lines deleted...]
-      <c r="C65" s="372">
+      <c r="A65" s="360"/>
+      <c r="B65" s="384" t="s">
+        <v>392</v>
+      </c>
+      <c r="C65" s="385">
         <v>288400</v>
       </c>
       <c r="D65" s="23">
         <v>257900</v>
       </c>
       <c r="E65" s="151">
         <f t="shared" si="1"/>
         <v>0.105755894590846</v>
       </c>
       <c r="F65" s="27"/>
     </row>
     <row r="66" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A66" s="347"/>
-[...3 lines deleted...]
-      <c r="C66" s="368">
+      <c r="A66" s="360"/>
+      <c r="B66" s="383" t="s">
+        <v>393</v>
+      </c>
+      <c r="C66" s="381">
         <v>309900</v>
       </c>
-      <c r="D66" s="369">
+      <c r="D66" s="382">
         <v>274100</v>
       </c>
-      <c r="E66" s="356">
+      <c r="E66" s="369">
         <f t="shared" si="1"/>
         <v>0.115521135850274</v>
       </c>
       <c r="F66" s="27"/>
     </row>
     <row r="67" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A67" s="347"/>
-[...3 lines deleted...]
-      <c r="C67" s="368">
+      <c r="A67" s="360"/>
+      <c r="B67" s="380" t="s">
+        <v>394</v>
+      </c>
+      <c r="C67" s="381">
         <v>310400</v>
       </c>
-      <c r="D67" s="369">
+      <c r="D67" s="382">
         <v>274100</v>
       </c>
-      <c r="E67" s="356">
+      <c r="E67" s="369">
         <f t="shared" si="1"/>
         <v>0.11694587628866</v>
       </c>
       <c r="F67" s="27"/>
     </row>
     <row r="68" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A68" s="347"/>
-[...3 lines deleted...]
-      <c r="C68" s="368">
+      <c r="A68" s="360"/>
+      <c r="B68" s="380" t="s">
+        <v>395</v>
+      </c>
+      <c r="C68" s="381">
         <v>313900</v>
       </c>
-      <c r="D68" s="369">
+      <c r="D68" s="382">
         <v>277600</v>
       </c>
-      <c r="E68" s="356">
+      <c r="E68" s="369">
         <f t="shared" si="1"/>
         <v>0.115641924179675</v>
       </c>
       <c r="F68" s="27"/>
     </row>
     <row r="69" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A69" s="347"/>
-[...3 lines deleted...]
-      <c r="C69" s="372">
+      <c r="A69" s="360"/>
+      <c r="B69" s="386" t="s">
+        <v>396</v>
+      </c>
+      <c r="C69" s="385">
         <v>319900</v>
       </c>
       <c r="D69" s="23">
         <v>279900</v>
       </c>
       <c r="E69" s="151">
         <f t="shared" si="1"/>
         <v>0.125039074710847</v>
       </c>
       <c r="F69" s="27"/>
     </row>
     <row r="70" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A70" s="347"/>
-[...3 lines deleted...]
-      <c r="C70" s="372">
+      <c r="A70" s="360"/>
+      <c r="B70" s="386" t="s">
+        <v>397</v>
+      </c>
+      <c r="C70" s="385">
         <v>320400</v>
       </c>
       <c r="D70" s="23">
         <v>279900</v>
       </c>
       <c r="E70" s="151">
         <f t="shared" si="1"/>
         <v>0.126404494382023</v>
       </c>
       <c r="F70" s="27"/>
     </row>
     <row r="71" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A71" s="347"/>
-[...3 lines deleted...]
-      <c r="C71" s="372">
+      <c r="A71" s="360"/>
+      <c r="B71" s="386" t="s">
+        <v>398</v>
+      </c>
+      <c r="C71" s="385">
         <v>324900</v>
       </c>
       <c r="D71" s="23">
         <v>284400</v>
       </c>
       <c r="E71" s="151">
         <f t="shared" si="1"/>
         <v>0.124653739612188</v>
       </c>
       <c r="F71" s="27"/>
     </row>
     <row r="72" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A72" s="347"/>
-[...3 lines deleted...]
-      <c r="C72" s="368">
+      <c r="A72" s="360"/>
+      <c r="B72" s="380" t="s">
+        <v>399</v>
+      </c>
+      <c r="C72" s="381">
         <v>339900</v>
       </c>
-      <c r="D72" s="369">
+      <c r="D72" s="382">
         <v>301900</v>
       </c>
-      <c r="E72" s="356">
+      <c r="E72" s="369">
         <f t="shared" si="1"/>
         <v>0.111797587525743</v>
       </c>
       <c r="F72" s="27"/>
     </row>
     <row r="73" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A73" s="347"/>
-[...3 lines deleted...]
-      <c r="C73" s="368">
+      <c r="A73" s="360"/>
+      <c r="B73" s="380" t="s">
+        <v>400</v>
+      </c>
+      <c r="C73" s="381">
         <v>340400</v>
       </c>
-      <c r="D73" s="369">
+      <c r="D73" s="382">
         <v>301900</v>
       </c>
-      <c r="E73" s="356">
+      <c r="E73" s="369">
         <f t="shared" si="1"/>
         <v>0.11310223266745</v>
       </c>
       <c r="F73" s="27"/>
     </row>
     <row r="74" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A74" s="347"/>
-[...3 lines deleted...]
-      <c r="C74" s="368">
+      <c r="A74" s="360"/>
+      <c r="B74" s="383" t="s">
+        <v>401</v>
+      </c>
+      <c r="C74" s="381">
         <v>343900</v>
       </c>
-      <c r="D74" s="369">
+      <c r="D74" s="382">
         <v>305400</v>
       </c>
-      <c r="E74" s="356">
+      <c r="E74" s="369">
         <f t="shared" si="1"/>
         <v>0.111951148589706</v>
       </c>
       <c r="F74" s="27"/>
     </row>
     <row r="75" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A75" s="347"/>
-[...3 lines deleted...]
-      <c r="C75" s="372">
+      <c r="A75" s="360"/>
+      <c r="B75" s="386" t="s">
+        <v>402</v>
+      </c>
+      <c r="C75" s="385">
         <v>349900</v>
       </c>
       <c r="D75" s="23">
         <v>335900</v>
       </c>
       <c r="E75" s="151">
         <f t="shared" si="1"/>
         <v>0.0400114318376679</v>
       </c>
       <c r="F75" s="27"/>
     </row>
     <row r="76" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A76" s="347"/>
-[...3 lines deleted...]
-      <c r="C76" s="372">
+      <c r="A76" s="360"/>
+      <c r="B76" s="386" t="s">
+        <v>403</v>
+      </c>
+      <c r="C76" s="385">
         <v>350400</v>
       </c>
       <c r="D76" s="23">
         <v>335900</v>
       </c>
       <c r="E76" s="151">
         <f t="shared" si="1"/>
         <v>0.0413812785388128</v>
       </c>
       <c r="F76" s="27"/>
     </row>
     <row r="77" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A77" s="347"/>
-[...3 lines deleted...]
-      <c r="C77" s="374">
+      <c r="A77" s="360"/>
+      <c r="B77" s="380" t="s">
+        <v>404</v>
+      </c>
+      <c r="C77" s="387">
         <v>399900</v>
       </c>
-      <c r="D77" s="369">
+      <c r="D77" s="382">
         <v>372900</v>
       </c>
-      <c r="E77" s="356">
+      <c r="E77" s="369">
         <f t="shared" si="1"/>
         <v>0.067516879219805</v>
       </c>
       <c r="F77" s="27"/>
     </row>
     <row r="78" ht="173.5" customHeight="1" spans="1:6">
-      <c r="A78" s="347"/>
-[...5 lines deleted...]
-      <c r="E78" s="196"/>
+      <c r="A78" s="360"/>
+      <c r="B78" s="152" t="s">
+        <v>405</v>
+      </c>
+      <c r="C78" s="152"/>
+      <c r="D78" s="152"/>
+      <c r="E78" s="152"/>
       <c r="F78" s="27"/>
     </row>
     <row r="79" ht="20.25" customHeight="1" spans="1:6">
       <c r="A79" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B79" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C79" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D79" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F79" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="80" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A80" s="347" t="s">
-[...5 lines deleted...]
-      <c r="C80" s="372">
+      <c r="A80" s="360" t="s">
+        <v>406</v>
+      </c>
+      <c r="B80" s="386" t="s">
+        <v>407</v>
+      </c>
+      <c r="C80" s="385">
         <v>418700</v>
       </c>
       <c r="D80" s="23">
         <v>289741</v>
       </c>
       <c r="E80" s="24">
         <f t="shared" ref="E80:E85" si="2">1-D80/C80</f>
         <v>0.307998566993074</v>
       </c>
-      <c r="F80" s="352" t="s">
-        <v>327</v>
+      <c r="F80" s="365" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="81" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A81" s="347"/>
-[...3 lines deleted...]
-      <c r="C81" s="372">
+      <c r="A81" s="360"/>
+      <c r="B81" s="386" t="s">
+        <v>408</v>
+      </c>
+      <c r="C81" s="385">
         <v>468700</v>
       </c>
       <c r="D81" s="23">
         <v>324341</v>
       </c>
       <c r="E81" s="24">
         <f t="shared" si="2"/>
         <v>0.307998719863452</v>
       </c>
       <c r="F81" s="27"/>
     </row>
     <row r="82" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A82" s="347"/>
-[...3 lines deleted...]
-      <c r="C82" s="372">
+      <c r="A82" s="360"/>
+      <c r="B82" s="386" t="s">
+        <v>409</v>
+      </c>
+      <c r="C82" s="385">
         <v>479700</v>
       </c>
       <c r="D82" s="23">
         <v>331953</v>
       </c>
       <c r="E82" s="24">
         <f t="shared" si="2"/>
         <v>0.307998749218261</v>
       </c>
       <c r="F82" s="27"/>
     </row>
     <row r="83" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A83" s="347"/>
-[...3 lines deleted...]
-      <c r="C83" s="372">
+      <c r="A83" s="360"/>
+      <c r="B83" s="386" t="s">
+        <v>410</v>
+      </c>
+      <c r="C83" s="385">
         <v>497700</v>
       </c>
       <c r="D83" s="23">
         <v>344409</v>
       </c>
       <c r="E83" s="24">
         <f t="shared" si="2"/>
         <v>0.307998794454491</v>
       </c>
       <c r="F83" s="27"/>
     </row>
     <row r="84" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A84" s="347"/>
-[...3 lines deleted...]
-      <c r="C84" s="375">
+      <c r="A84" s="360"/>
+      <c r="B84" s="386" t="s">
+        <v>411</v>
+      </c>
+      <c r="C84" s="388">
         <v>497700</v>
       </c>
       <c r="D84" s="23">
         <v>344409</v>
       </c>
       <c r="E84" s="24">
         <f t="shared" si="2"/>
         <v>0.307998794454491</v>
       </c>
       <c r="F84" s="27"/>
     </row>
     <row r="85" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A85" s="347"/>
-[...3 lines deleted...]
-      <c r="C85" s="375">
+      <c r="A85" s="360"/>
+      <c r="B85" s="386" t="s">
+        <v>412</v>
+      </c>
+      <c r="C85" s="388">
         <v>656200</v>
       </c>
       <c r="D85" s="23">
         <v>434405</v>
       </c>
       <c r="E85" s="24">
         <f t="shared" si="2"/>
         <v>0.337999085644621</v>
       </c>
       <c r="F85" s="27"/>
     </row>
     <row r="86" ht="48.5" customHeight="1" spans="1:6">
-      <c r="A86" s="347"/>
-[...5 lines deleted...]
-      <c r="E86" s="196"/>
+      <c r="A86" s="360"/>
+      <c r="B86" s="152" t="s">
+        <v>413</v>
+      </c>
+      <c r="C86" s="152"/>
+      <c r="D86" s="152"/>
+      <c r="E86" s="152"/>
       <c r="F86" s="27"/>
     </row>
     <row r="87" ht="20.25" customHeight="1" spans="1:6">
       <c r="A87" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B87" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C87" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D87" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F87" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="88" ht="20.25" customHeight="1" spans="1:6">
       <c r="A88" s="20" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="B88" s="82" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="C88" s="83">
         <v>467600</v>
       </c>
       <c r="D88" s="84">
         <v>306278</v>
       </c>
       <c r="E88" s="24">
         <f t="shared" ref="E88:E91" si="3">1-D88/C88</f>
         <v>0.345</v>
       </c>
       <c r="F88" s="36" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="89" ht="20.25" customHeight="1" spans="1:6">
       <c r="A89" s="26"/>
       <c r="B89" s="82" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="C89" s="83">
         <v>537600</v>
       </c>
       <c r="D89" s="84">
         <v>379008</v>
       </c>
       <c r="E89" s="24">
         <f t="shared" si="3"/>
         <v>0.295</v>
       </c>
       <c r="F89" s="37"/>
     </row>
     <row r="90" ht="20.25" customHeight="1" spans="1:6">
       <c r="A90" s="26"/>
       <c r="B90" s="82" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="C90" s="83">
         <v>566100</v>
       </c>
       <c r="D90" s="84">
         <v>399101</v>
       </c>
       <c r="E90" s="24">
         <f t="shared" si="3"/>
         <v>0.294999116763823</v>
       </c>
       <c r="F90" s="37"/>
     </row>
     <row r="91" ht="20.25" customHeight="1" spans="1:6">
       <c r="A91" s="26"/>
       <c r="B91" s="82" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="C91" s="83">
         <v>610600</v>
       </c>
       <c r="D91" s="84">
         <v>433526</v>
       </c>
       <c r="E91" s="24">
         <f t="shared" si="3"/>
         <v>0.29</v>
       </c>
       <c r="F91" s="37"/>
     </row>
     <row r="92" ht="48" customHeight="1" spans="1:6">
       <c r="A92" s="28"/>
       <c r="B92" s="21" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="C92" s="21"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="41"/>
     </row>
     <row r="93" ht="20.25" customHeight="1" spans="1:6">
       <c r="A93" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B93" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C93" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D93" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F93" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="94" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A94" s="347" t="s">
-[...5 lines deleted...]
-      <c r="C94" s="372">
+      <c r="A94" s="360" t="s">
+        <v>420</v>
+      </c>
+      <c r="B94" s="386" t="s">
+        <v>421</v>
+      </c>
+      <c r="C94" s="385">
         <v>235900</v>
       </c>
       <c r="D94" s="23">
         <v>195900</v>
       </c>
       <c r="E94" s="24">
         <f t="shared" ref="E94:E98" si="4">1-D94/C94</f>
         <v>0.169563374311149</v>
       </c>
-      <c r="F94" s="352" t="s">
-        <v>327</v>
+      <c r="F94" s="365" t="s">
+        <v>339</v>
       </c>
     </row>
     <row r="95" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A95" s="347"/>
-[...3 lines deleted...]
-      <c r="C95" s="372">
+      <c r="A95" s="360"/>
+      <c r="B95" s="386" t="s">
+        <v>422</v>
+      </c>
+      <c r="C95" s="385">
         <v>269900</v>
       </c>
       <c r="D95" s="23">
         <v>229900</v>
       </c>
       <c r="E95" s="24">
         <f t="shared" si="4"/>
         <v>0.148203038162282</v>
       </c>
       <c r="F95" s="27"/>
     </row>
     <row r="96" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A96" s="347"/>
-[...3 lines deleted...]
-      <c r="C96" s="372">
+      <c r="A96" s="360"/>
+      <c r="B96" s="386" t="s">
+        <v>423</v>
+      </c>
+      <c r="C96" s="385">
         <v>269900</v>
       </c>
       <c r="D96" s="23">
         <v>229900</v>
       </c>
       <c r="E96" s="24">
         <f t="shared" si="4"/>
         <v>0.148203038162282</v>
       </c>
       <c r="F96" s="27"/>
     </row>
     <row r="97" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A97" s="347"/>
-[...3 lines deleted...]
-      <c r="C97" s="372">
+      <c r="A97" s="360"/>
+      <c r="B97" s="386" t="s">
+        <v>424</v>
+      </c>
+      <c r="C97" s="385">
         <v>279900</v>
       </c>
       <c r="D97" s="23">
         <v>249900</v>
       </c>
       <c r="E97" s="24">
         <f t="shared" si="4"/>
         <v>0.107181136120043</v>
       </c>
       <c r="F97" s="27"/>
     </row>
     <row r="98" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A98" s="347"/>
-[...3 lines deleted...]
-      <c r="C98" s="372">
+      <c r="A98" s="360"/>
+      <c r="B98" s="386" t="s">
+        <v>425</v>
+      </c>
+      <c r="C98" s="385">
         <v>319900</v>
       </c>
       <c r="D98" s="23">
         <v>279900</v>
       </c>
       <c r="E98" s="24">
         <f t="shared" si="4"/>
         <v>0.125039074710847</v>
       </c>
       <c r="F98" s="27"/>
     </row>
     <row r="99" ht="50" customHeight="1" spans="1:6">
-      <c r="A99" s="347"/>
-[...5 lines deleted...]
-      <c r="E99" s="205"/>
+      <c r="A99" s="360"/>
+      <c r="B99" s="206" t="s">
+        <v>426</v>
+      </c>
+      <c r="C99" s="206"/>
+      <c r="D99" s="206"/>
+      <c r="E99" s="206"/>
       <c r="F99" s="27"/>
     </row>
     <row r="100" customHeight="1" spans="1:6">
       <c r="A100" s="50" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="B100" s="50"/>
       <c r="C100" s="50"/>
       <c r="D100" s="50"/>
       <c r="E100" s="50"/>
       <c r="F100" s="50"/>
     </row>
     <row r="101" hidden="1"/>
     <row r="102" hidden="1"/>
     <row r="103" hidden="1"/>
     <row r="104" hidden="1"/>
     <row r="105" hidden="1"/>
     <row r="106" hidden="1"/>
     <row r="107" hidden="1"/>
     <row r="108" hidden="1"/>
     <row r="109" hidden="1"/>
     <row r="110" hidden="1"/>
     <row r="111" hidden="1"/>
     <row r="112" hidden="1"/>
     <row r="113" hidden="1"/>
     <row r="114" hidden="1"/>
     <row r="115" hidden="1"/>
     <row r="116" hidden="1"/>
     <row r="117" hidden="1"/>
     <row r="118" hidden="1"/>
@@ -34919,4639 +35278,4735 @@
     <mergeCell ref="A100:F100"/>
     <mergeCell ref="A11:A54"/>
     <mergeCell ref="A56:A78"/>
     <mergeCell ref="A80:A86"/>
     <mergeCell ref="A88:A92"/>
     <mergeCell ref="A94:A99"/>
     <mergeCell ref="F11:F54"/>
     <mergeCell ref="F56:F78"/>
     <mergeCell ref="F80:F86"/>
     <mergeCell ref="F88:F92"/>
     <mergeCell ref="F94:F99"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
-  <dimension ref="A1:F87"/>
+  <dimension ref="A1:F86"/>
   <sheetViews>
-    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" outlineLevelCol="5"/>
   <cols>
     <col min="1" max="1" width="21.5833333333333" customWidth="1"/>
     <col min="2" max="2" width="72.25" customWidth="1"/>
     <col min="3" max="5" width="16.0833333333333" customWidth="1"/>
     <col min="6" max="6" width="21.5833333333333" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="288" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
-[...65 lines deleted...]
-      <c r="F8" s="297"/>
+    <row r="1" s="298" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+      <c r="A1" s="301" t="s">
+        <v>428</v>
+      </c>
+      <c r="B1" s="302"/>
+      <c r="C1" s="302"/>
+      <c r="D1" s="302"/>
+      <c r="E1" s="302"/>
+      <c r="F1" s="302"/>
+    </row>
+    <row r="2" s="298" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+      <c r="A2" s="302"/>
+      <c r="B2" s="302"/>
+      <c r="C2" s="302"/>
+      <c r="D2" s="302"/>
+      <c r="E2" s="302"/>
+      <c r="F2" s="302"/>
+    </row>
+    <row r="3" s="298" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+      <c r="A3" s="302"/>
+      <c r="B3" s="302"/>
+      <c r="C3" s="302"/>
+      <c r="D3" s="302"/>
+      <c r="E3" s="302"/>
+      <c r="F3" s="302"/>
+    </row>
+    <row r="4" s="298" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+      <c r="A4" s="302"/>
+      <c r="B4" s="302"/>
+      <c r="C4" s="302"/>
+      <c r="D4" s="302"/>
+      <c r="E4" s="302"/>
+      <c r="F4" s="302"/>
+    </row>
+    <row r="5" s="298" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+      <c r="A5" s="302"/>
+      <c r="B5" s="302"/>
+      <c r="C5" s="302"/>
+      <c r="D5" s="302"/>
+      <c r="E5" s="302"/>
+      <c r="F5" s="302"/>
+    </row>
+    <row r="6" s="299" customFormat="1" ht="67" customHeight="1" spans="1:6">
+      <c r="A6" s="190" t="s">
+        <v>429</v>
+      </c>
+      <c r="B6" s="303"/>
+      <c r="C6" s="303"/>
+      <c r="D6" s="303"/>
+      <c r="E6" s="303"/>
+      <c r="F6" s="303"/>
+    </row>
+    <row r="7" s="299" customFormat="1" ht="13.5" customHeight="1" spans="1:6">
+      <c r="A7" s="304"/>
+      <c r="B7" s="305"/>
+      <c r="C7" s="305"/>
+      <c r="D7" s="305"/>
+      <c r="E7" s="305"/>
+      <c r="F7" s="305"/>
+    </row>
+    <row r="8" s="298" customFormat="1" ht="4.5" customHeight="1" spans="1:6">
+      <c r="A8" s="306"/>
+      <c r="B8" s="307"/>
+      <c r="C8" s="307"/>
+      <c r="D8" s="307"/>
+      <c r="E8" s="307"/>
+      <c r="F8" s="307"/>
     </row>
     <row r="9" s="115" customFormat="1" ht="9.65" customHeight="1" spans="1:6">
-      <c r="A9" s="298"/>
-[...6 lines deleted...]
-    <row r="10" s="288" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A9" s="308"/>
+      <c r="B9" s="309"/>
+      <c r="C9" s="309"/>
+      <c r="D9" s="309"/>
+      <c r="E9" s="309"/>
+      <c r="F9" s="309"/>
+    </row>
+    <row r="10" s="298" customFormat="1" ht="18" customHeight="1" spans="1:6">
       <c r="A10" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="79" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="80" t="s">
-        <v>311</v>
-[...9 lines deleted...]
-      <c r="C11" s="301">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="11" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A11" s="202" t="s">
+        <v>430</v>
+      </c>
+      <c r="B11" s="310" t="s">
+        <v>431</v>
+      </c>
+      <c r="C11" s="311">
         <v>336900</v>
       </c>
-      <c r="D11" s="302">
-        <v>310285.57</v>
+      <c r="D11" s="312">
+        <v>298157.28</v>
       </c>
       <c r="E11" s="85">
-        <f t="shared" ref="E11:E16" si="0">1-D11/C11</f>
-[...11 lines deleted...]
-      <c r="C12" s="301">
+        <f>1-D11/C11</f>
+        <v>0.11499768477293</v>
+      </c>
+      <c r="F11" s="313" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="12" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A12" s="203"/>
+      <c r="B12" s="310" t="s">
+        <v>432</v>
+      </c>
+      <c r="C12" s="311">
         <v>367900</v>
       </c>
-      <c r="D12" s="302">
-        <v>338835.02</v>
+      <c r="D12" s="312">
+        <v>325591.42</v>
       </c>
       <c r="E12" s="85">
-        <f t="shared" si="0"/>
-[...9 lines deleted...]
-      <c r="C13" s="301">
+        <f>1-D12/C12</f>
+        <v>0.115000217450394</v>
+      </c>
+      <c r="F12" s="314"/>
+    </row>
+    <row r="13" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A13" s="203"/>
+      <c r="B13" s="310" t="s">
+        <v>433</v>
+      </c>
+      <c r="C13" s="311">
         <v>403900</v>
       </c>
-      <c r="D13" s="302">
-        <v>371991.48</v>
+      <c r="D13" s="312">
+        <v>357451.77</v>
       </c>
       <c r="E13" s="85">
-        <f t="shared" si="0"/>
-[...9 lines deleted...]
-      <c r="C14" s="301">
+        <f>1-D13/C13</f>
+        <v>0.114999331517702</v>
+      </c>
+      <c r="F13" s="314"/>
+    </row>
+    <row r="14" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A14" s="203"/>
+      <c r="B14" s="310" t="s">
+        <v>434</v>
+      </c>
+      <c r="C14" s="311">
         <v>430700</v>
       </c>
-      <c r="D14" s="302">
-        <v>396674.07</v>
+      <c r="D14" s="312">
+        <v>381168.21</v>
       </c>
       <c r="E14" s="85">
-        <f t="shared" si="0"/>
-[...13 lines deleted...]
-        <v>418041.24</v>
+        <f>1-D14/C14</f>
+        <v>0.115002995124217</v>
+      </c>
+      <c r="F14" s="314"/>
+    </row>
+    <row r="15" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A15" s="203"/>
+      <c r="B15" s="310" t="s">
+        <v>435</v>
+      </c>
+      <c r="C15" s="311">
+        <v>480700</v>
+      </c>
+      <c r="D15" s="312">
+        <v>425419.01</v>
       </c>
       <c r="E15" s="85">
-        <f t="shared" si="0"/>
-[...58 lines deleted...]
-      <c r="C19" s="312">
+        <f>1-D15/C15</f>
+        <v>0.115001019346786</v>
+      </c>
+      <c r="F15" s="314"/>
+    </row>
+    <row r="16" s="300" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A16" s="315"/>
+      <c r="B16" s="316" t="s">
+        <v>436</v>
+      </c>
+      <c r="C16" s="317"/>
+      <c r="D16" s="317"/>
+      <c r="E16" s="318"/>
+      <c r="F16" s="319"/>
+    </row>
+    <row r="17" s="298" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A17" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B17" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C17" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D17" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E17" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F17" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="18" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A18" s="320" t="s">
+        <v>437</v>
+      </c>
+      <c r="B18" s="321" t="s">
+        <v>438</v>
+      </c>
+      <c r="C18" s="322">
         <v>322800</v>
       </c>
-      <c r="D19" s="302">
-        <v>296653.25</v>
+      <c r="D18" s="312">
+        <v>287292.33</v>
+      </c>
+      <c r="E18" s="85">
+        <f>1-D18/C18</f>
+        <v>0.109998977695167</v>
+      </c>
+      <c r="F18" s="132" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="19" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A19" s="166"/>
+      <c r="B19" s="321" t="s">
+        <v>439</v>
+      </c>
+      <c r="C19" s="322">
+        <v>346800</v>
+      </c>
+      <c r="D19" s="312">
+        <v>308651.59</v>
       </c>
       <c r="E19" s="85">
         <f>1-D19/C19</f>
-        <v>0.0809998451053284</v>
-[...14 lines deleted...]
-        <v>318709.72</v>
+        <v>0.110001182237601</v>
+      </c>
+      <c r="F19" s="128"/>
+    </row>
+    <row r="20" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A20" s="166"/>
+      <c r="B20" s="321" t="s">
+        <v>440</v>
+      </c>
+      <c r="C20" s="322">
+        <v>377800</v>
+      </c>
+      <c r="D20" s="312">
+        <v>336241.67</v>
       </c>
       <c r="E20" s="85">
         <f>1-D20/C20</f>
-        <v>0.0809985005767013</v>
+        <v>0.110000873478031</v>
       </c>
       <c r="F20" s="128"/>
     </row>
-    <row r="21" s="288" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...8 lines deleted...]
-        <v>347198.15</v>
+    <row r="21" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A21" s="166"/>
+      <c r="B21" s="321" t="s">
+        <v>441</v>
+      </c>
+      <c r="C21" s="322">
+        <v>426600</v>
+      </c>
+      <c r="D21" s="312">
+        <v>379674.35</v>
       </c>
       <c r="E21" s="85">
         <f>1-D21/C21</f>
-        <v>0.0810001323451561</v>
+        <v>0.109999179559306</v>
       </c>
       <c r="F21" s="128"/>
     </row>
-    <row r="22" s="288" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...53 lines deleted...]
-      <c r="C25" s="312">
+    <row r="22" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A22" s="323"/>
+      <c r="B22" s="316" t="s">
+        <v>442</v>
+      </c>
+      <c r="C22" s="317"/>
+      <c r="D22" s="317"/>
+      <c r="E22" s="318"/>
+      <c r="F22" s="131"/>
+    </row>
+    <row r="23" s="298" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A23" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B23" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C23" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D23" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E23" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F23" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="24" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A24" s="320" t="s">
+        <v>443</v>
+      </c>
+      <c r="B24" s="321" t="s">
+        <v>444</v>
+      </c>
+      <c r="C24" s="322">
         <v>369800</v>
       </c>
-      <c r="D25" s="302">
-[...6 lines deleted...]
-      <c r="F25" s="314" t="s">
+      <c r="D24" s="312">
+        <v>244067.57</v>
+      </c>
+      <c r="E24" s="85">
+        <f>1-D24/C24</f>
+        <v>0.340001162790698</v>
+      </c>
+      <c r="F24" s="324" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="25" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A25" s="323"/>
+      <c r="B25" s="316" t="s">
+        <v>445</v>
+      </c>
+      <c r="C25" s="317"/>
+      <c r="D25" s="317"/>
+      <c r="E25" s="318"/>
+      <c r="F25" s="325"/>
+    </row>
+    <row r="26" s="298" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A26" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B26" s="79" t="s">
         <v>314</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="C28" s="301">
+      <c r="C26" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D26" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E26" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F26" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="27" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A27" s="202" t="s">
+        <v>446</v>
+      </c>
+      <c r="B27" s="310" t="s">
+        <v>447</v>
+      </c>
+      <c r="C27" s="311">
         <v>427900</v>
       </c>
-      <c r="D28" s="316">
-        <v>286693.43</v>
+      <c r="D27" s="326">
+        <v>269577.32</v>
+      </c>
+      <c r="E27" s="85">
+        <f>1-D27/C27</f>
+        <v>0.36999925216172</v>
+      </c>
+      <c r="F27" s="313" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="28" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A28" s="203"/>
+      <c r="B28" s="310" t="s">
+        <v>448</v>
+      </c>
+      <c r="C28" s="311">
+        <v>454900</v>
+      </c>
+      <c r="D28" s="326">
+        <v>286586.08</v>
       </c>
       <c r="E28" s="85">
         <f>1-D28/C28</f>
-        <v>0.329998995092311</v>
-[...14 lines deleted...]
-        <v>304782.47</v>
+        <v>0.370002022422511</v>
+      </c>
+      <c r="F28" s="314"/>
+    </row>
+    <row r="29" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A29" s="203"/>
+      <c r="B29" s="310" t="s">
+        <v>449</v>
+      </c>
+      <c r="C29" s="311">
+        <v>479900</v>
+      </c>
+      <c r="D29" s="326">
+        <v>302337.15</v>
       </c>
       <c r="E29" s="85">
         <f>1-D29/C29</f>
-        <v>0.330001165091229</v>
-[...57 lines deleted...]
-      <c r="C33" s="312">
+        <v>0.369999687434882</v>
+      </c>
+      <c r="F29" s="314"/>
+    </row>
+    <row r="30" s="300" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A30" s="315"/>
+      <c r="B30" s="316" t="s">
+        <v>445</v>
+      </c>
+      <c r="C30" s="317"/>
+      <c r="D30" s="317"/>
+      <c r="E30" s="318"/>
+      <c r="F30" s="319"/>
+    </row>
+    <row r="31" s="300" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A31" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B31" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C31" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D31" s="79" t="s">
+        <v>450</v>
+      </c>
+      <c r="E31" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F31" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="32" s="300" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A32" s="327" t="s">
+        <v>451</v>
+      </c>
+      <c r="B32" s="321" t="s">
+        <v>452</v>
+      </c>
+      <c r="C32" s="322">
         <v>255800</v>
       </c>
-      <c r="D33" s="302">
-        <v>225103.91</v>
+      <c r="D32" s="312">
+        <v>219988.4</v>
+      </c>
+      <c r="E32" s="85">
+        <f>1-D32/C32</f>
+        <v>0.139998436278343</v>
+      </c>
+      <c r="F32" s="313" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="33" s="300" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A33" s="328"/>
+      <c r="B33" s="321" t="s">
+        <v>453</v>
+      </c>
+      <c r="C33" s="322">
+        <v>274800</v>
+      </c>
+      <c r="D33" s="312">
+        <v>236328.2</v>
       </c>
       <c r="E33" s="85">
-        <f>1-D33/C33</f>
-[...15 lines deleted...]
-        <v>241824.52</v>
+        <f t="shared" ref="E33:E37" si="0">1-D33/C33</f>
+        <v>0.139999272197962</v>
+      </c>
+      <c r="F33" s="314"/>
+    </row>
+    <row r="34" s="300" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A34" s="328"/>
+      <c r="B34" s="321" t="s">
+        <v>454</v>
+      </c>
+      <c r="C34" s="322">
+        <v>290900</v>
+      </c>
+      <c r="D34" s="312">
+        <v>241488.91</v>
       </c>
       <c r="E34" s="85">
-        <f t="shared" ref="E34:E38" si="1">1-D34/C34</f>
-[...13 lines deleted...]
-        <v>255991.33</v>
+        <f t="shared" si="0"/>
+        <v>0.169855929872809</v>
+      </c>
+      <c r="F34" s="314"/>
+    </row>
+    <row r="35" s="300" customFormat="1" ht="18" customHeight="1" spans="1:6">
+      <c r="A35" s="328"/>
+      <c r="B35" s="321" t="s">
+        <v>455</v>
+      </c>
+      <c r="C35" s="322">
+        <v>306800</v>
+      </c>
+      <c r="D35" s="312">
+        <v>263847.09</v>
       </c>
       <c r="E35" s="85">
+        <f t="shared" si="0"/>
+        <v>0.140002966101695</v>
+      </c>
+      <c r="F35" s="314"/>
+    </row>
+    <row r="36" s="300" customFormat="1" ht="21" customHeight="1" spans="1:6">
+      <c r="A36" s="328"/>
+      <c r="B36" s="321" t="s">
+        <v>456</v>
+      </c>
+      <c r="C36" s="322">
+        <v>309800</v>
+      </c>
+      <c r="D36" s="312">
+        <v>266428.01</v>
+      </c>
+      <c r="E36" s="85">
+        <f t="shared" si="0"/>
+        <v>0.139999967721111</v>
+      </c>
+      <c r="F36" s="314"/>
+    </row>
+    <row r="37" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A37" s="328"/>
+      <c r="B37" s="321" t="s">
+        <v>457</v>
+      </c>
+      <c r="C37" s="322">
+        <v>346800</v>
+      </c>
+      <c r="D37" s="312">
+        <v>298247.68</v>
+      </c>
+      <c r="E37" s="85">
+        <f t="shared" si="0"/>
+        <v>0.14000092272203</v>
+      </c>
+      <c r="F37" s="314"/>
+    </row>
+    <row r="38" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A38" s="329"/>
+      <c r="B38" s="330" t="s">
+        <v>458</v>
+      </c>
+      <c r="C38" s="331"/>
+      <c r="D38" s="331"/>
+      <c r="E38" s="332"/>
+      <c r="F38" s="319"/>
+    </row>
+    <row r="39" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A39" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B39" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C39" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D39" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E39" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F39" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="40" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A40" s="202" t="s">
+        <v>459</v>
+      </c>
+      <c r="B40" s="321" t="s">
+        <v>460</v>
+      </c>
+      <c r="C40" s="322">
+        <v>389800</v>
+      </c>
+      <c r="D40" s="312">
+        <v>255318.98</v>
+      </c>
+      <c r="E40" s="85">
+        <f t="shared" ref="E40:E45" si="1">1-D40/C40</f>
+        <v>0.345000051308363</v>
+      </c>
+      <c r="F40" s="324" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="41" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A41" s="315"/>
+      <c r="B41" s="316" t="s">
+        <v>445</v>
+      </c>
+      <c r="C41" s="317"/>
+      <c r="D41" s="317"/>
+      <c r="E41" s="318"/>
+      <c r="F41" s="325"/>
+    </row>
+    <row r="42" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A42" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B42" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C42" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D42" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E42" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F42" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="43" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A43" s="186" t="s">
+        <v>461</v>
+      </c>
+      <c r="B43" s="82" t="s">
+        <v>462</v>
+      </c>
+      <c r="C43" s="333">
+        <v>165900</v>
+      </c>
+      <c r="D43" s="334">
+        <v>121936.04</v>
+      </c>
+      <c r="E43" s="85">
         <f t="shared" si="1"/>
-        <v>0.120002303196975</v>
-[...14 lines deleted...]
-      <c r="E36" s="85">
+        <v>0.265002772754672</v>
+      </c>
+      <c r="F43" s="335" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="44" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A44" s="187"/>
+      <c r="B44" s="82" t="s">
+        <v>463</v>
+      </c>
+      <c r="C44" s="333">
+        <v>189900</v>
+      </c>
+      <c r="D44" s="334">
+        <v>139576.47</v>
+      </c>
+      <c r="E44" s="85">
         <f t="shared" si="1"/>
-        <v>0.120003292046936</v>
-[...14 lines deleted...]
-      <c r="E37" s="85">
+        <v>0.265000157977883</v>
+      </c>
+      <c r="F44" s="336"/>
+    </row>
+    <row r="45" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A45" s="187"/>
+      <c r="B45" s="82" t="s">
+        <v>464</v>
+      </c>
+      <c r="C45" s="333">
+        <v>205900</v>
+      </c>
+      <c r="D45" s="334">
+        <v>151335.25</v>
+      </c>
+      <c r="E45" s="85">
         <f t="shared" si="1"/>
-        <v>0.120000645577792</v>
-[...67 lines deleted...]
-      <c r="F41" s="314" t="s">
+        <v>0.265006070908208</v>
+      </c>
+      <c r="F45" s="336"/>
+    </row>
+    <row r="46" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A46" s="188"/>
+      <c r="B46" s="337" t="s">
+        <v>465</v>
+      </c>
+      <c r="C46" s="338"/>
+      <c r="D46" s="338"/>
+      <c r="E46" s="339"/>
+      <c r="F46" s="340"/>
+    </row>
+    <row r="47" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A47" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B47" s="79" t="s">
         <v>314</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="A44" s="323" t="s">
+      <c r="C47" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D47" s="79" t="s">
         <v>450</v>
       </c>
-      <c r="B44" s="300" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="E47" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F47" s="80" t="s">
-        <v>311</v>
-[...75 lines deleted...]
-      <c r="C52" s="301">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="48" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A48" s="186" t="s">
+        <v>466</v>
+      </c>
+      <c r="B48" s="82" t="s">
+        <v>467</v>
+      </c>
+      <c r="C48" s="333">
+        <v>169900</v>
+      </c>
+      <c r="D48" s="341">
+        <v>118930.24</v>
+      </c>
+      <c r="E48" s="85">
+        <f t="shared" ref="E48:E50" si="2">1-D48/C48</f>
+        <v>0.299998587404355</v>
+      </c>
+      <c r="F48" s="335" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="49" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A49" s="187"/>
+      <c r="B49" s="82" t="s">
+        <v>468</v>
+      </c>
+      <c r="C49" s="333">
+        <v>193900</v>
+      </c>
+      <c r="D49" s="341">
+        <v>135729.95</v>
+      </c>
+      <c r="E49" s="85">
+        <f t="shared" si="2"/>
+        <v>0.300000257864879</v>
+      </c>
+      <c r="F49" s="336"/>
+    </row>
+    <row r="50" s="300" customFormat="1" ht="15.75" spans="1:6">
+      <c r="A50" s="187"/>
+      <c r="B50" s="82" t="s">
+        <v>469</v>
+      </c>
+      <c r="C50" s="333">
+        <v>209900</v>
+      </c>
+      <c r="D50" s="341">
+        <v>146929.38</v>
+      </c>
+      <c r="E50" s="85">
+        <f t="shared" si="2"/>
+        <v>0.300002953787518</v>
+      </c>
+      <c r="F50" s="336"/>
+    </row>
+    <row r="51" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A51" s="188"/>
+      <c r="B51" s="342" t="s">
+        <v>465</v>
+      </c>
+      <c r="C51" s="343"/>
+      <c r="D51" s="343"/>
+      <c r="E51" s="344"/>
+      <c r="F51" s="340"/>
+    </row>
+    <row r="52" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A52" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B52" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C52" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D52" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E52" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F52" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="53" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A53" s="345" t="s">
+        <v>470</v>
+      </c>
+      <c r="B53" s="310" t="s">
+        <v>471</v>
+      </c>
+      <c r="C53" s="311">
         <v>289800</v>
       </c>
-      <c r="D52" s="302">
-[...19 lines deleted...]
-        <v>240094.49</v>
+      <c r="D53" s="312">
+        <v>220247.17</v>
       </c>
       <c r="E53" s="85">
         <f>1-D53/C53</f>
-        <v>0.22500164622337</v>
-[...12 lines deleted...]
-        <v>255594.7</v>
+        <v>0.240002864044168</v>
+      </c>
+      <c r="F53" s="335" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="54" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A54" s="346"/>
+      <c r="B54" s="310" t="s">
+        <v>472</v>
+      </c>
+      <c r="C54" s="311">
+        <v>309800</v>
+      </c>
+      <c r="D54" s="312">
+        <v>235447.93</v>
       </c>
       <c r="E54" s="85">
         <f>1-D54/C54</f>
-        <v>0.225000909642207</v>
-[...40 lines deleted...]
-      <c r="C57" s="330">
+        <v>0.240000225952227</v>
+      </c>
+      <c r="F54" s="336"/>
+    </row>
+    <row r="55" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A55" s="346"/>
+      <c r="B55" s="310" t="s">
+        <v>473</v>
+      </c>
+      <c r="C55" s="311">
+        <v>329800</v>
+      </c>
+      <c r="D55" s="347">
+        <v>250647.56</v>
+      </c>
+      <c r="E55" s="85">
+        <f>1-D55/C55</f>
+        <v>0.240001334141904</v>
+      </c>
+      <c r="F55" s="336"/>
+    </row>
+    <row r="56" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A56" s="348"/>
+      <c r="B56" s="316" t="s">
+        <v>474</v>
+      </c>
+      <c r="C56" s="317"/>
+      <c r="D56" s="317"/>
+      <c r="E56" s="318"/>
+      <c r="F56" s="340"/>
+    </row>
+    <row r="57" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A57" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B57" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C57" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D57" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E57" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F57" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="58" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A58" s="186" t="s">
+        <v>475</v>
+      </c>
+      <c r="B58" s="349" t="s">
+        <v>476</v>
+      </c>
+      <c r="C58" s="350">
         <v>251800</v>
       </c>
-      <c r="D57" s="331">
-[...6 lines deleted...]
-      <c r="F57" s="324" t="s">
+      <c r="D58" s="341">
+        <v>158593.24</v>
+      </c>
+      <c r="E58" s="85">
+        <f t="shared" ref="E58:E61" si="3">1-D58/C58</f>
+        <v>0.370161874503574</v>
+      </c>
+      <c r="F58" s="335" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="59" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A59" s="187"/>
+      <c r="B59" s="349" t="s">
+        <v>477</v>
+      </c>
+      <c r="C59" s="350">
+        <v>266800</v>
+      </c>
+      <c r="D59" s="341">
+        <v>162747.12</v>
+      </c>
+      <c r="E59" s="85">
+        <f t="shared" si="3"/>
+        <v>0.390003298350825</v>
+      </c>
+      <c r="F59" s="336"/>
+    </row>
+    <row r="60" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A60" s="187"/>
+      <c r="B60" s="349" t="s">
+        <v>478</v>
+      </c>
+      <c r="C60" s="350">
+        <v>275800</v>
+      </c>
+      <c r="D60" s="341">
+        <v>168238.92</v>
+      </c>
+      <c r="E60" s="85">
+        <f t="shared" si="3"/>
+        <v>0.389996664249456</v>
+      </c>
+      <c r="F60" s="336"/>
+    </row>
+    <row r="61" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A61" s="187"/>
+      <c r="B61" s="349" t="s">
+        <v>479</v>
+      </c>
+      <c r="C61" s="350">
+        <v>296800</v>
+      </c>
+      <c r="D61" s="341">
+        <v>181048.6</v>
+      </c>
+      <c r="E61" s="85">
+        <f t="shared" si="3"/>
+        <v>0.389997978436658</v>
+      </c>
+      <c r="F61" s="336"/>
+    </row>
+    <row r="62" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A62" s="188"/>
+      <c r="B62" s="316" t="s">
+        <v>480</v>
+      </c>
+      <c r="C62" s="317"/>
+      <c r="D62" s="317"/>
+      <c r="E62" s="318"/>
+      <c r="F62" s="340"/>
+    </row>
+    <row r="63" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A63" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B63" s="79" t="s">
         <v>314</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="C63" s="332">
+      <c r="C63" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D63" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E63" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F63" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="64" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A64" s="186" t="s">
+        <v>481</v>
+      </c>
+      <c r="B64" s="82" t="s">
+        <v>482</v>
+      </c>
+      <c r="C64" s="333">
         <v>263800</v>
       </c>
-      <c r="D63" s="333">
+      <c r="D64" s="351">
         <v>174108.14</v>
-      </c>
-[...17 lines deleted...]
-        <v>184669.12</v>
       </c>
       <c r="E64" s="85">
         <f>1-D64/C64</f>
-        <v>0.339995997140815</v>
-[...4 lines deleted...]
-      <c r="A65" s="185"/>
+        <v>0.33999946929492</v>
+      </c>
+      <c r="F64" s="335" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="65" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A65" s="187"/>
       <c r="B65" s="82" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>199187.36</v>
+        <v>483</v>
+      </c>
+      <c r="C65" s="333">
+        <v>279800</v>
+      </c>
+      <c r="D65" s="351">
+        <v>184669.12</v>
       </c>
       <c r="E65" s="85">
         <f>1-D65/C65</f>
+        <v>0.339995997140815</v>
+      </c>
+      <c r="F65" s="336"/>
+    </row>
+    <row r="66" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A66" s="187"/>
+      <c r="B66" s="82" t="s">
+        <v>484</v>
+      </c>
+      <c r="C66" s="333">
+        <v>301800</v>
+      </c>
+      <c r="D66" s="351">
+        <v>199187.36</v>
+      </c>
+      <c r="E66" s="85">
+        <f>1-D66/C66</f>
         <v>0.340002120609675</v>
       </c>
-      <c r="F65" s="326"/>
-[...96 lines deleted...]
-    <row r="72" s="290" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="F66" s="336"/>
+    </row>
+    <row r="67" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A67" s="188"/>
+      <c r="B67" s="352" t="s">
+        <v>485</v>
+      </c>
+      <c r="C67" s="353"/>
+      <c r="D67" s="353"/>
+      <c r="E67" s="354"/>
+      <c r="F67" s="340"/>
+    </row>
+    <row r="68" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A68" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B68" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C68" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D68" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E68" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F68" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="69" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A69" s="345" t="s">
+        <v>486</v>
+      </c>
+      <c r="B69" s="310" t="s">
+        <v>487</v>
+      </c>
+      <c r="C69" s="311">
+        <v>369800</v>
+      </c>
+      <c r="D69" s="355" t="s">
+        <v>488</v>
+      </c>
+      <c r="E69" s="85" t="s">
+        <v>489</v>
+      </c>
+      <c r="F69" s="335" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="70" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A70" s="346"/>
+      <c r="B70" s="310" t="s">
+        <v>490</v>
+      </c>
+      <c r="C70" s="311">
+        <v>399800</v>
+      </c>
+      <c r="D70" s="355" t="s">
+        <v>488</v>
+      </c>
+      <c r="E70" s="85" t="s">
+        <v>489</v>
+      </c>
+      <c r="F70" s="336"/>
+    </row>
+    <row r="71" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A71" s="348"/>
+      <c r="B71" s="316" t="s">
+        <v>491</v>
+      </c>
+      <c r="C71" s="317"/>
+      <c r="D71" s="317"/>
+      <c r="E71" s="318"/>
+      <c r="F71" s="340"/>
+    </row>
+    <row r="72" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A72" s="79" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B72" s="79" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C72" s="79" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D72" s="79" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
       <c r="E72" s="79" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F72" s="80" t="s">
-        <v>311</v>
-[...94 lines deleted...]
-      <c r="C78" s="330">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="73" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A73" s="345" t="s">
+        <v>492</v>
+      </c>
+      <c r="B73" s="310" t="s">
+        <v>487</v>
+      </c>
+      <c r="C73" s="311">
+        <v>389800</v>
+      </c>
+      <c r="D73" s="355" t="s">
+        <v>488</v>
+      </c>
+      <c r="E73" s="85" t="s">
+        <v>489</v>
+      </c>
+      <c r="F73" s="335" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="74" s="300" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A74" s="346"/>
+      <c r="B74" s="310" t="s">
+        <v>490</v>
+      </c>
+      <c r="C74" s="311">
+        <v>419800</v>
+      </c>
+      <c r="D74" s="355" t="s">
+        <v>488</v>
+      </c>
+      <c r="E74" s="85" t="s">
+        <v>489</v>
+      </c>
+      <c r="F74" s="336"/>
+    </row>
+    <row r="75" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A75" s="348"/>
+      <c r="B75" s="316" t="s">
+        <v>491</v>
+      </c>
+      <c r="C75" s="317"/>
+      <c r="D75" s="317"/>
+      <c r="E75" s="318"/>
+      <c r="F75" s="340"/>
+    </row>
+    <row r="76" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A76" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B76" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C76" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D76" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E76" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F76" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="77" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A77" s="320" t="s">
+        <v>493</v>
+      </c>
+      <c r="B77" s="349" t="s">
+        <v>494</v>
+      </c>
+      <c r="C77" s="350">
         <v>289900</v>
       </c>
-      <c r="D78" s="331">
+      <c r="D77" s="334">
         <v>188435.41</v>
+      </c>
+      <c r="E77" s="85">
+        <f>1-D77/C77</f>
+        <v>0.349998585719213</v>
+      </c>
+      <c r="F77" s="132" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="78" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A78" s="166"/>
+      <c r="B78" s="349" t="s">
+        <v>495</v>
+      </c>
+      <c r="C78" s="350">
+        <v>313700</v>
+      </c>
+      <c r="D78" s="334">
+        <v>203905.11</v>
       </c>
       <c r="E78" s="85">
         <f>1-D78/C78</f>
-        <v>0.349998585719213</v>
-[...14 lines deleted...]
-        <v>203905.11</v>
+        <v>0.349999649346509</v>
+      </c>
+      <c r="F78" s="128"/>
+    </row>
+    <row r="79" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A79" s="166"/>
+      <c r="B79" s="349" t="s">
+        <v>496</v>
+      </c>
+      <c r="C79" s="350">
+        <v>317100</v>
+      </c>
+      <c r="D79" s="334">
+        <v>206114.26</v>
       </c>
       <c r="E79" s="85">
         <f>1-D79/C79</f>
-        <v>0.349999649346509</v>
+        <v>0.350002333648691</v>
       </c>
       <c r="F79" s="128"/>
     </row>
-    <row r="80" s="288" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...8 lines deleted...]
-        <v>206114.26</v>
+    <row r="80" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A80" s="166"/>
+      <c r="B80" s="349" t="s">
+        <v>497</v>
+      </c>
+      <c r="C80" s="350">
+        <v>332700</v>
+      </c>
+      <c r="D80" s="334">
+        <v>216254.88</v>
       </c>
       <c r="E80" s="85">
         <f>1-D80/C80</f>
-        <v>0.350002333648691</v>
+        <v>0.350000360685302</v>
       </c>
       <c r="F80" s="128"/>
     </row>
-    <row r="81" s="288" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...8 lines deleted...]
-        <v>216254.88</v>
+    <row r="81" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A81" s="166"/>
+      <c r="B81" s="349" t="s">
+        <v>498</v>
+      </c>
+      <c r="C81" s="350">
+        <v>367100</v>
+      </c>
+      <c r="D81" s="334">
+        <v>238614.19</v>
       </c>
       <c r="E81" s="85">
         <f>1-D81/C81</f>
-        <v>0.350000360685302</v>
+        <v>0.350002206483247</v>
       </c>
       <c r="F81" s="128"/>
     </row>
-    <row r="82" s="288" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...53 lines deleted...]
-      <c r="C85" s="330">
+    <row r="82" s="298" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A82" s="323"/>
+      <c r="B82" s="356" t="s">
+        <v>499</v>
+      </c>
+      <c r="C82" s="357"/>
+      <c r="D82" s="357"/>
+      <c r="E82" s="358"/>
+      <c r="F82" s="131"/>
+    </row>
+    <row r="83" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A83" s="79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B83" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="C83" s="79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D83" s="79" t="s">
+        <v>316</v>
+      </c>
+      <c r="E83" s="79" t="s">
+        <v>317</v>
+      </c>
+      <c r="F83" s="80" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="84" s="298" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A84" s="320" t="s">
+        <v>500</v>
+      </c>
+      <c r="B84" s="349" t="s">
+        <v>501</v>
+      </c>
+      <c r="C84" s="350">
         <v>185800</v>
       </c>
-      <c r="D85" s="331">
+      <c r="D84" s="334">
         <v>144924.76</v>
       </c>
-      <c r="E85" s="85">
-        <f>1-D85/C85</f>
+      <c r="E84" s="85">
+        <f>1-D84/C84</f>
         <v>0.219995909580194</v>
       </c>
-      <c r="F85" s="132" t="s">
-[...21 lines deleted...]
-      <c r="F87" s="346"/>
+      <c r="F84" s="132" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="85" s="300" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A85" s="323"/>
+      <c r="B85" s="356" t="s">
+        <v>502</v>
+      </c>
+      <c r="C85" s="357"/>
+      <c r="D85" s="357"/>
+      <c r="E85" s="358"/>
+      <c r="F85" s="131"/>
+    </row>
+    <row r="86" hidden="1" spans="1:6">
+      <c r="A86" s="89" t="s">
+        <v>503</v>
+      </c>
+      <c r="B86" s="359"/>
+      <c r="C86" s="359"/>
+      <c r="D86" s="359"/>
+      <c r="E86" s="359"/>
+      <c r="F86" s="359"/>
     </row>
   </sheetData>
   <mergeCells count="51">
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="B17:E17"/>
-[...4 lines deleted...]
-    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B41:E41"/>
     <mergeCell ref="B46:E46"/>
-    <mergeCell ref="B50:E50"/>
-[...2 lines deleted...]
-    <mergeCell ref="B66:E66"/>
+    <mergeCell ref="B51:E51"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="B67:E67"/>
     <mergeCell ref="B71:E71"/>
-    <mergeCell ref="B76:E76"/>
-[...32 lines deleted...]
-    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="B85:E85"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A11:A16"/>
+    <mergeCell ref="A18:A22"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A27:A30"/>
+    <mergeCell ref="A32:A38"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="A43:A46"/>
+    <mergeCell ref="A48:A51"/>
+    <mergeCell ref="A53:A56"/>
+    <mergeCell ref="A58:A62"/>
+    <mergeCell ref="A64:A67"/>
+    <mergeCell ref="A69:A71"/>
+    <mergeCell ref="A73:A75"/>
+    <mergeCell ref="A77:A82"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="F11:F16"/>
+    <mergeCell ref="F18:F22"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="F27:F30"/>
+    <mergeCell ref="F32:F38"/>
+    <mergeCell ref="F40:F41"/>
+    <mergeCell ref="F43:F46"/>
+    <mergeCell ref="F48:F51"/>
+    <mergeCell ref="F53:F56"/>
+    <mergeCell ref="F58:F62"/>
+    <mergeCell ref="F64:F67"/>
+    <mergeCell ref="F69:F71"/>
+    <mergeCell ref="F73:F75"/>
+    <mergeCell ref="F77:F82"/>
+    <mergeCell ref="F84:F85"/>
     <mergeCell ref="A1:F5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
-  <dimension ref="A1:G127"/>
+  <dimension ref="A1:G130"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" outlineLevelCol="6"/>
   <cols>
-    <col min="1" max="1" width="14.5833333333333" style="207" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9.58333333333333" style="207" hidden="1"/>
+    <col min="1" max="1" width="14.5833333333333" style="208" customWidth="1"/>
+    <col min="2" max="2" width="83.5833333333333" style="208" customWidth="1"/>
+    <col min="3" max="3" width="13.8333333333333" style="208" customWidth="1"/>
+    <col min="4" max="4" width="19.5833333333333" style="208" customWidth="1"/>
+    <col min="5" max="5" width="14.0833333333333" style="208" customWidth="1"/>
+    <col min="6" max="6" width="13.3333333333333" style="208" customWidth="1"/>
+    <col min="7" max="7" width="14.5833333333333" style="208" customWidth="1"/>
+    <col min="8" max="10" width="0" style="208" hidden="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.58333333333333" style="208" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.75" customHeight="1" spans="1:7">
-      <c r="A1" s="208" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="210"/>
+      <c r="A1" s="209" t="s">
+        <v>504</v>
+      </c>
+      <c r="B1" s="210"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="210"/>
+      <c r="E1" s="210"/>
+      <c r="F1" s="210"/>
+      <c r="G1" s="211"/>
     </row>
     <row r="2" ht="18.75" customHeight="1" spans="1:7">
-      <c r="A2" s="211"/>
-[...5 lines deleted...]
-      <c r="G2" s="213"/>
+      <c r="A2" s="212"/>
+      <c r="B2" s="213"/>
+      <c r="C2" s="213"/>
+      <c r="D2" s="213"/>
+      <c r="E2" s="213"/>
+      <c r="F2" s="213"/>
+      <c r="G2" s="214"/>
     </row>
     <row r="3" ht="18.75" customHeight="1" spans="1:7">
-      <c r="A3" s="211"/>
-[...5 lines deleted...]
-      <c r="G3" s="213"/>
+      <c r="A3" s="212"/>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="213"/>
+      <c r="F3" s="213"/>
+      <c r="G3" s="214"/>
     </row>
     <row r="4" ht="18.75" customHeight="1" spans="1:7">
-      <c r="A4" s="211"/>
-[...5 lines deleted...]
-      <c r="G4" s="213"/>
+      <c r="A4" s="212"/>
+      <c r="B4" s="213"/>
+      <c r="C4" s="213"/>
+      <c r="D4" s="213"/>
+      <c r="E4" s="213"/>
+      <c r="F4" s="213"/>
+      <c r="G4" s="214"/>
     </row>
     <row r="5" ht="18.75" customHeight="1" spans="1:7">
-      <c r="A5" s="211"/>
-[...5 lines deleted...]
-      <c r="G5" s="213"/>
+      <c r="A5" s="212"/>
+      <c r="B5" s="213"/>
+      <c r="C5" s="213"/>
+      <c r="D5" s="213"/>
+      <c r="E5" s="213"/>
+      <c r="F5" s="213"/>
+      <c r="G5" s="214"/>
     </row>
     <row r="6" customHeight="1" spans="1:7">
-      <c r="A6" s="214" t="s">
-[...16 lines deleted...]
-      <c r="G7" s="216"/>
+      <c r="A6" s="215" t="s">
+        <v>505</v>
+      </c>
+      <c r="B6" s="216"/>
+      <c r="C6" s="216"/>
+      <c r="D6" s="216"/>
+      <c r="E6" s="216"/>
+      <c r="F6" s="216"/>
+      <c r="G6" s="217"/>
+    </row>
+    <row r="7" ht="123" customHeight="1" spans="1:7">
+      <c r="A7" s="215"/>
+      <c r="B7" s="216"/>
+      <c r="C7" s="216"/>
+      <c r="D7" s="216"/>
+      <c r="E7" s="216"/>
+      <c r="F7" s="216"/>
+      <c r="G7" s="217"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:7">
-      <c r="A8" s="217"/>
-[...5 lines deleted...]
-      <c r="G8" s="219"/>
+      <c r="A8" s="218"/>
+      <c r="B8" s="219"/>
+      <c r="C8" s="219"/>
+      <c r="D8" s="219"/>
+      <c r="E8" s="219"/>
+      <c r="F8" s="219"/>
+      <c r="G8" s="220"/>
     </row>
     <row r="9" customHeight="1" spans="1:7">
-      <c r="A9" s="220"/>
-[...5 lines deleted...]
-      <c r="G9" s="222"/>
+      <c r="A9" s="221"/>
+      <c r="B9" s="222"/>
+      <c r="C9" s="222"/>
+      <c r="D9" s="222"/>
+      <c r="E9" s="222"/>
+      <c r="F9" s="222"/>
+      <c r="G9" s="223"/>
     </row>
     <row r="10" ht="18" customHeight="1" spans="1:7">
-      <c r="A10" s="223" t="s">
-[...16 lines deleted...]
-        <v>311</v>
+      <c r="A10" s="224" t="s">
+        <v>313</v>
+      </c>
+      <c r="B10" s="225" t="s">
+        <v>314</v>
+      </c>
+      <c r="C10" s="226" t="s">
+        <v>315</v>
+      </c>
+      <c r="D10" s="227"/>
+      <c r="E10" s="225" t="s">
+        <v>506</v>
+      </c>
+      <c r="F10" s="225" t="s">
+        <v>317</v>
+      </c>
+      <c r="G10" s="228" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A11" s="228" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="230">
+      <c r="A11" s="229" t="s">
+        <v>507</v>
+      </c>
+      <c r="B11" s="230" t="s">
+        <v>508</v>
+      </c>
+      <c r="C11" s="231">
         <v>695900</v>
       </c>
-      <c r="D11" s="226"/>
-      <c r="E11" s="231">
+      <c r="D11" s="227"/>
+      <c r="E11" s="232">
         <v>375786</v>
       </c>
-      <c r="F11" s="232">
+      <c r="F11" s="233">
         <f>1-E11/C11</f>
         <v>0.46</v>
       </c>
-      <c r="G11" s="233" t="s">
-        <v>314</v>
+      <c r="G11" s="234" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A12" s="228"/>
-[...3 lines deleted...]
-      <c r="C12" s="230">
+      <c r="A12" s="229"/>
+      <c r="B12" s="230" t="s">
+        <v>509</v>
+      </c>
+      <c r="C12" s="231">
         <v>695900</v>
       </c>
-      <c r="D12" s="226"/>
-      <c r="E12" s="231">
+      <c r="D12" s="227"/>
+      <c r="E12" s="232">
         <v>375786</v>
       </c>
-      <c r="F12" s="232">
+      <c r="F12" s="233">
         <f>1-E12/C12</f>
         <v>0.46</v>
       </c>
-      <c r="G12" s="233"/>
+      <c r="G12" s="234"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A13" s="228"/>
-[...3 lines deleted...]
-      <c r="C13" s="230">
+      <c r="A13" s="229"/>
+      <c r="B13" s="230" t="s">
+        <v>510</v>
+      </c>
+      <c r="C13" s="231">
         <v>721700</v>
       </c>
-      <c r="D13" s="226"/>
-      <c r="E13" s="231">
+      <c r="D13" s="227"/>
+      <c r="E13" s="232">
         <v>389718</v>
       </c>
-      <c r="F13" s="232">
+      <c r="F13" s="233">
         <f>1-E13/C13</f>
         <v>0.46</v>
       </c>
-      <c r="G13" s="233"/>
+      <c r="G13" s="234"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A14" s="228"/>
-[...3 lines deleted...]
-      <c r="C14" s="230">
+      <c r="A14" s="229"/>
+      <c r="B14" s="230" t="s">
+        <v>511</v>
+      </c>
+      <c r="C14" s="231">
         <v>781900</v>
       </c>
-      <c r="D14" s="226"/>
-      <c r="E14" s="231">
+      <c r="D14" s="227"/>
+      <c r="E14" s="232">
         <v>461321</v>
       </c>
-      <c r="F14" s="232">
+      <c r="F14" s="233">
         <f>1-E14/C14</f>
         <v>0.41</v>
       </c>
-      <c r="G14" s="233"/>
+      <c r="G14" s="234"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A15" s="228"/>
-[...3 lines deleted...]
-      <c r="C15" s="230">
+      <c r="A15" s="229"/>
+      <c r="B15" s="230" t="s">
+        <v>512</v>
+      </c>
+      <c r="C15" s="231">
         <v>781900</v>
       </c>
-      <c r="D15" s="226"/>
-      <c r="E15" s="231">
+      <c r="D15" s="227"/>
+      <c r="E15" s="232">
         <v>461321</v>
       </c>
-      <c r="F15" s="232">
+      <c r="F15" s="233">
         <f>1-E15/C15</f>
         <v>0.41</v>
       </c>
-      <c r="G15" s="233"/>
+      <c r="G15" s="234"/>
     </row>
     <row r="16" ht="33" customHeight="1" spans="1:7">
-      <c r="A16" s="228"/>
-[...7 lines deleted...]
-      <c r="G16" s="233"/>
+      <c r="A16" s="229"/>
+      <c r="B16" s="235" t="s">
+        <v>513</v>
+      </c>
+      <c r="C16" s="236"/>
+      <c r="D16" s="236"/>
+      <c r="E16" s="236"/>
+      <c r="F16" s="236"/>
+      <c r="G16" s="234"/>
     </row>
     <row r="17" ht="105" customHeight="1" spans="1:7">
-      <c r="A17" s="228"/>
-[...7 lines deleted...]
-      <c r="G17" s="233"/>
+      <c r="A17" s="229"/>
+      <c r="B17" s="235" t="s">
+        <v>514</v>
+      </c>
+      <c r="C17" s="236"/>
+      <c r="D17" s="236"/>
+      <c r="E17" s="236"/>
+      <c r="F17" s="236"/>
+      <c r="G17" s="234"/>
     </row>
     <row r="18" ht="55.75" customHeight="1" spans="1:7">
-      <c r="A18" s="228"/>
-[...7 lines deleted...]
-      <c r="G18" s="233"/>
+      <c r="A18" s="229"/>
+      <c r="B18" s="237" t="s">
+        <v>515</v>
+      </c>
+      <c r="C18" s="238"/>
+      <c r="D18" s="238"/>
+      <c r="E18" s="238"/>
+      <c r="F18" s="238"/>
+      <c r="G18" s="234"/>
     </row>
     <row r="19" ht="18" customHeight="1" spans="1:7">
-      <c r="A19" s="224" t="s">
-[...18 lines deleted...]
-        <v>311</v>
+      <c r="A19" s="225" t="s">
+        <v>313</v>
+      </c>
+      <c r="B19" s="225" t="s">
+        <v>314</v>
+      </c>
+      <c r="C19" s="225" t="s">
+        <v>315</v>
+      </c>
+      <c r="D19" s="225" t="s">
+        <v>516</v>
+      </c>
+      <c r="E19" s="225" t="s">
+        <v>450</v>
+      </c>
+      <c r="F19" s="225" t="s">
+        <v>317</v>
+      </c>
+      <c r="G19" s="228" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A20" s="238" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="240">
+      <c r="A20" s="239" t="s">
+        <v>517</v>
+      </c>
+      <c r="B20" s="240" t="s">
+        <v>518</v>
+      </c>
+      <c r="C20" s="241">
         <v>396900</v>
       </c>
-      <c r="D20" s="240">
+      <c r="D20" s="241">
         <f t="shared" ref="D20:D43" si="0">E20-500</f>
         <v>217795.6148</v>
       </c>
-      <c r="E20" s="241">
+      <c r="E20" s="242">
         <v>218295.6148</v>
       </c>
-      <c r="F20" s="242">
+      <c r="F20" s="243">
         <f t="shared" ref="F20:F43" si="1">1-E20/C20</f>
         <v>0.449998450995213</v>
       </c>
-      <c r="G20" s="243" t="s">
-        <v>314</v>
+      <c r="G20" s="244" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A21" s="244"/>
-[...3 lines deleted...]
-      <c r="C21" s="245">
+      <c r="A21" s="245"/>
+      <c r="B21" s="240" t="s">
+        <v>519</v>
+      </c>
+      <c r="C21" s="246">
         <v>399900</v>
       </c>
-      <c r="D21" s="240">
+      <c r="D21" s="241">
         <f t="shared" si="0"/>
         <v>219445.4826</v>
       </c>
-      <c r="E21" s="241">
+      <c r="E21" s="242">
         <v>219945.4826</v>
       </c>
-      <c r="F21" s="242">
+      <c r="F21" s="243">
         <f t="shared" si="1"/>
         <v>0.4499987931983</v>
       </c>
-      <c r="G21" s="246"/>
+      <c r="G21" s="247"/>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A22" s="244"/>
-[...3 lines deleted...]
-      <c r="C22" s="245">
+      <c r="A22" s="245"/>
+      <c r="B22" s="240" t="s">
+        <v>520</v>
+      </c>
+      <c r="C22" s="246">
         <v>420700</v>
       </c>
-      <c r="D22" s="240">
+      <c r="D22" s="241">
         <f t="shared" si="0"/>
         <v>230873.6698</v>
       </c>
-      <c r="E22" s="241">
+      <c r="E22" s="242">
         <v>231373.6698</v>
       </c>
-      <c r="F22" s="242">
+      <c r="F22" s="243">
         <f t="shared" si="1"/>
         <v>0.450026931780366</v>
       </c>
-      <c r="G22" s="246"/>
+      <c r="G22" s="247"/>
     </row>
     <row r="23" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A23" s="244"/>
-[...3 lines deleted...]
-      <c r="C23" s="240">
+      <c r="A23" s="245"/>
+      <c r="B23" s="240" t="s">
+        <v>521</v>
+      </c>
+      <c r="C23" s="241">
         <v>423700</v>
       </c>
-      <c r="D23" s="240">
+      <c r="D23" s="241">
         <f t="shared" si="0"/>
         <v>232531.764</v>
       </c>
-      <c r="E23" s="241">
+      <c r="E23" s="242">
         <v>233031.764</v>
       </c>
-      <c r="F23" s="242">
+      <c r="F23" s="243">
         <f t="shared" si="1"/>
         <v>0.450007637479349</v>
       </c>
-      <c r="G23" s="246"/>
+      <c r="G23" s="247"/>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A24" s="244"/>
-[...3 lines deleted...]
-      <c r="C24" s="248">
+      <c r="A24" s="245"/>
+      <c r="B24" s="248" t="s">
+        <v>522</v>
+      </c>
+      <c r="C24" s="249">
         <v>425900</v>
       </c>
-      <c r="D24" s="249">
+      <c r="D24" s="250">
         <f t="shared" si="0"/>
         <v>225227.8621</v>
       </c>
-      <c r="E24" s="250">
+      <c r="E24" s="251">
         <v>225727.8621</v>
       </c>
-      <c r="F24" s="251">
+      <c r="F24" s="252">
         <f t="shared" si="1"/>
         <v>0.469997975815919</v>
       </c>
-      <c r="G24" s="246"/>
+      <c r="G24" s="247"/>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A25" s="244"/>
-[...3 lines deleted...]
-      <c r="C25" s="248">
+      <c r="A25" s="245"/>
+      <c r="B25" s="248" t="s">
+        <v>523</v>
+      </c>
+      <c r="C25" s="249">
         <v>451700</v>
       </c>
-      <c r="D25" s="249">
+      <c r="D25" s="250">
         <f t="shared" si="0"/>
         <v>238902.0825</v>
       </c>
-      <c r="E25" s="250">
+      <c r="E25" s="251">
         <v>239402.0825</v>
       </c>
-      <c r="F25" s="251">
+      <c r="F25" s="252">
         <f t="shared" si="1"/>
         <v>0.469997603497897</v>
       </c>
-      <c r="G25" s="246"/>
+      <c r="G25" s="247"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A26" s="244"/>
-[...3 lines deleted...]
-      <c r="C26" s="248">
+      <c r="A26" s="245"/>
+      <c r="B26" s="248" t="s">
+        <v>524</v>
+      </c>
+      <c r="C26" s="249">
         <v>427900</v>
       </c>
-      <c r="D26" s="249">
+      <c r="D26" s="250">
         <f t="shared" si="0"/>
         <v>226287.9829</v>
       </c>
-      <c r="E26" s="250">
+      <c r="E26" s="251">
         <v>226787.9829</v>
       </c>
-      <c r="F26" s="251">
+      <c r="F26" s="252">
         <f t="shared" si="1"/>
         <v>0.469997702967983</v>
       </c>
-      <c r="G26" s="246"/>
+      <c r="G26" s="247"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A27" s="244"/>
-[...3 lines deleted...]
-      <c r="C27" s="249">
+      <c r="A27" s="245"/>
+      <c r="B27" s="248" t="s">
+        <v>525</v>
+      </c>
+      <c r="C27" s="250">
         <v>449700</v>
       </c>
-      <c r="D27" s="249">
+      <c r="D27" s="250">
         <f t="shared" si="0"/>
         <v>237824.684</v>
       </c>
-      <c r="E27" s="250">
+      <c r="E27" s="251">
         <v>238324.684</v>
       </c>
-      <c r="F27" s="251">
+      <c r="F27" s="252">
         <f t="shared" si="1"/>
         <v>0.470036281965755</v>
       </c>
-      <c r="G27" s="246"/>
+      <c r="G27" s="247"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A28" s="244"/>
-[...3 lines deleted...]
-      <c r="C28" s="248">
+      <c r="A28" s="245"/>
+      <c r="B28" s="248" t="s">
+        <v>526</v>
+      </c>
+      <c r="C28" s="249">
         <v>453700</v>
       </c>
-      <c r="D28" s="249">
+      <c r="D28" s="250">
         <f t="shared" si="0"/>
         <v>239962.2033</v>
       </c>
-      <c r="E28" s="250">
+      <c r="E28" s="251">
         <v>240462.2033</v>
       </c>
-      <c r="F28" s="251">
+      <c r="F28" s="252">
         <f t="shared" si="1"/>
         <v>0.469997347806921</v>
       </c>
-      <c r="G28" s="246"/>
+      <c r="G28" s="247"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A29" s="244"/>
-[...3 lines deleted...]
-      <c r="C29" s="248">
+      <c r="A29" s="245"/>
+      <c r="B29" s="248" t="s">
+        <v>527</v>
+      </c>
+      <c r="C29" s="249">
         <v>475500</v>
       </c>
-      <c r="D29" s="249">
+      <c r="D29" s="250">
         <f t="shared" si="0"/>
         <v>251517.5042</v>
       </c>
-      <c r="E29" s="250">
+      <c r="E29" s="251">
         <v>252017.5042</v>
       </c>
-      <c r="F29" s="251">
+      <c r="F29" s="252">
         <f t="shared" si="1"/>
         <v>0.469994733543638</v>
       </c>
-      <c r="G29" s="246"/>
+      <c r="G29" s="247"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A30" s="244"/>
-[...3 lines deleted...]
-      <c r="C30" s="248">
+      <c r="A30" s="245"/>
+      <c r="B30" s="248" t="s">
+        <v>528</v>
+      </c>
+      <c r="C30" s="249">
         <v>451700</v>
       </c>
-      <c r="D30" s="249">
+      <c r="D30" s="250">
         <f t="shared" si="0"/>
         <v>238889.6977</v>
       </c>
-      <c r="E30" s="250">
+      <c r="E30" s="251">
         <v>239389.6977</v>
       </c>
-      <c r="F30" s="251">
+      <c r="F30" s="252">
         <f t="shared" si="1"/>
         <v>0.470025021695816</v>
       </c>
-      <c r="G30" s="246"/>
+      <c r="G30" s="247"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A31" s="244"/>
-[...3 lines deleted...]
-      <c r="C31" s="248">
+      <c r="A31" s="245"/>
+      <c r="B31" s="248" t="s">
+        <v>529</v>
+      </c>
+      <c r="C31" s="249">
         <v>477500</v>
       </c>
-      <c r="D31" s="249">
+      <c r="D31" s="250">
         <f t="shared" si="0"/>
         <v>252582.3371</v>
       </c>
-      <c r="E31" s="250">
+      <c r="E31" s="251">
         <v>253082.3371</v>
       </c>
-      <c r="F31" s="251">
+      <c r="F31" s="252">
         <f t="shared" si="1"/>
         <v>0.46998463434555</v>
       </c>
-      <c r="G31" s="246"/>
+      <c r="G31" s="247"/>
     </row>
     <row r="32" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A32" s="244"/>
-[...3 lines deleted...]
-      <c r="C32" s="245">
+      <c r="A32" s="245"/>
+      <c r="B32" s="240" t="s">
+        <v>530</v>
+      </c>
+      <c r="C32" s="246">
         <v>425900</v>
       </c>
-      <c r="D32" s="240">
+      <c r="D32" s="241">
         <f t="shared" si="0"/>
         <v>229486.8773</v>
       </c>
-      <c r="E32" s="241">
+      <c r="E32" s="242">
         <v>229986.8773</v>
       </c>
-      <c r="F32" s="242">
+      <c r="F32" s="243">
         <f t="shared" si="1"/>
         <v>0.45999794012679</v>
       </c>
-      <c r="G32" s="246"/>
+      <c r="G32" s="247"/>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A33" s="244"/>
-[...3 lines deleted...]
-      <c r="C33" s="245">
+      <c r="A33" s="245"/>
+      <c r="B33" s="240" t="s">
+        <v>531</v>
+      </c>
+      <c r="C33" s="246">
         <v>451700</v>
       </c>
-      <c r="D33" s="240">
+      <c r="D33" s="241">
         <f t="shared" si="0"/>
         <v>243419.0993</v>
       </c>
-      <c r="E33" s="241">
+      <c r="E33" s="242">
         <v>243919.0993</v>
       </c>
-      <c r="F33" s="242">
+      <c r="F33" s="243">
         <f t="shared" si="1"/>
         <v>0.45999756630507</v>
       </c>
-      <c r="G33" s="246"/>
+      <c r="G33" s="247"/>
     </row>
     <row r="34" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A34" s="244"/>
-[...3 lines deleted...]
-      <c r="C34" s="245">
+      <c r="A34" s="245"/>
+      <c r="B34" s="240" t="s">
+        <v>532</v>
+      </c>
+      <c r="C34" s="246">
         <v>427900</v>
       </c>
-      <c r="D34" s="240">
+      <c r="D34" s="241">
         <f t="shared" si="0"/>
         <v>230566.9991</v>
       </c>
-      <c r="E34" s="241">
+      <c r="E34" s="242">
         <v>231066.9991</v>
       </c>
-      <c r="F34" s="242">
+      <c r="F34" s="243">
         <f t="shared" si="1"/>
         <v>0.45999766510867</v>
       </c>
-      <c r="G34" s="246"/>
+      <c r="G34" s="247"/>
     </row>
     <row r="35" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A35" s="244"/>
-[...3 lines deleted...]
-      <c r="C35" s="245">
+      <c r="A35" s="245"/>
+      <c r="B35" s="240" t="s">
+        <v>533</v>
+      </c>
+      <c r="C35" s="246">
         <v>449700</v>
       </c>
-      <c r="D35" s="240">
+      <c r="D35" s="241">
         <f t="shared" si="0"/>
         <v>242342.8873</v>
       </c>
-      <c r="E35" s="241">
+      <c r="E35" s="242">
         <v>242842.8873</v>
       </c>
-      <c r="F35" s="242">
+      <c r="F35" s="243">
         <f t="shared" si="1"/>
         <v>0.459989132088059</v>
       </c>
-      <c r="G35" s="246"/>
+      <c r="G35" s="247"/>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A36" s="244"/>
-[...3 lines deleted...]
-      <c r="C36" s="245">
+      <c r="A36" s="245"/>
+      <c r="B36" s="240" t="s">
+        <v>534</v>
+      </c>
+      <c r="C36" s="246">
         <v>453700</v>
       </c>
-      <c r="D36" s="240">
+      <c r="D36" s="241">
         <f t="shared" si="0"/>
         <v>244499.2211</v>
       </c>
-      <c r="E36" s="241">
+      <c r="E36" s="242">
         <v>244999.2211</v>
       </c>
-      <c r="F36" s="242">
+      <c r="F36" s="243">
         <f t="shared" si="1"/>
         <v>0.459997308573948</v>
       </c>
-      <c r="G36" s="246"/>
+      <c r="G36" s="247"/>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A37" s="244"/>
-[...3 lines deleted...]
-      <c r="C37" s="245">
+      <c r="A37" s="245"/>
+      <c r="B37" s="240" t="s">
+        <v>535</v>
+      </c>
+      <c r="C37" s="246">
         <v>475500</v>
       </c>
-      <c r="D37" s="240">
+      <c r="D37" s="241">
         <f t="shared" si="0"/>
         <v>256251.4923</v>
       </c>
-      <c r="E37" s="241">
+      <c r="E37" s="242">
         <v>256751.4923</v>
       </c>
-      <c r="F37" s="242">
+      <c r="F37" s="243">
         <f t="shared" si="1"/>
         <v>0.460038922607781</v>
       </c>
-      <c r="G37" s="246"/>
+      <c r="G37" s="247"/>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A38" s="244"/>
-[...3 lines deleted...]
-      <c r="C38" s="245">
+      <c r="A38" s="245"/>
+      <c r="B38" s="240" t="s">
+        <v>536</v>
+      </c>
+      <c r="C38" s="246">
         <v>451700</v>
       </c>
-      <c r="D38" s="240">
+      <c r="D38" s="241">
         <f t="shared" si="0"/>
         <v>243428.0941</v>
       </c>
-      <c r="E38" s="241">
+      <c r="E38" s="242">
         <v>243928.0941</v>
       </c>
-      <c r="F38" s="242">
+      <c r="F38" s="243">
         <f t="shared" si="1"/>
         <v>0.459977653088333</v>
       </c>
-      <c r="G38" s="246"/>
+      <c r="G38" s="247"/>
     </row>
     <row r="39" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A39" s="244"/>
-[...3 lines deleted...]
-      <c r="C39" s="245">
+      <c r="A39" s="245"/>
+      <c r="B39" s="240" t="s">
+        <v>537</v>
+      </c>
+      <c r="C39" s="246">
         <v>477500</v>
       </c>
-      <c r="D39" s="240">
+      <c r="D39" s="241">
         <f t="shared" si="0"/>
         <v>257336.3262</v>
       </c>
-      <c r="E39" s="241">
+      <c r="E39" s="242">
         <v>257836.3262</v>
       </c>
-      <c r="F39" s="242">
+      <c r="F39" s="243">
         <f t="shared" si="1"/>
         <v>0.460028636230366</v>
       </c>
-      <c r="G39" s="246"/>
+      <c r="G39" s="247"/>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A40" s="244"/>
-[...3 lines deleted...]
-      <c r="C40" s="248">
+      <c r="A40" s="245"/>
+      <c r="B40" s="248" t="s">
+        <v>538</v>
+      </c>
+      <c r="C40" s="249">
         <v>474900</v>
       </c>
-      <c r="D40" s="249">
+      <c r="D40" s="250">
         <f t="shared" si="0"/>
         <v>241700.1546</v>
       </c>
-      <c r="E40" s="250">
+      <c r="E40" s="251">
         <v>242200.1546</v>
       </c>
-      <c r="F40" s="251">
+      <c r="F40" s="252">
         <f t="shared" si="1"/>
         <v>0.489997568751316</v>
       </c>
-      <c r="G40" s="246"/>
+      <c r="G40" s="247"/>
     </row>
     <row r="41" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A41" s="244"/>
-[...3 lines deleted...]
-      <c r="C41" s="249">
+      <c r="A41" s="245"/>
+      <c r="B41" s="248" t="s">
+        <v>539</v>
+      </c>
+      <c r="C41" s="250">
         <v>476900</v>
       </c>
-      <c r="D41" s="249">
+      <c r="D41" s="250">
         <f t="shared" si="0"/>
         <v>242720.2621</v>
       </c>
-      <c r="E41" s="250">
+      <c r="E41" s="251">
         <v>243220.2621</v>
       </c>
-      <c r="F41" s="251">
+      <c r="F41" s="252">
         <f t="shared" si="1"/>
         <v>0.489997353533235</v>
       </c>
-      <c r="G41" s="246"/>
+      <c r="G41" s="247"/>
     </row>
     <row r="42" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A42" s="244"/>
-[...3 lines deleted...]
-      <c r="C42" s="248">
+      <c r="A42" s="245"/>
+      <c r="B42" s="248" t="s">
+        <v>540</v>
+      </c>
+      <c r="C42" s="249">
         <v>498700</v>
       </c>
-      <c r="D42" s="249">
+      <c r="D42" s="250">
         <f t="shared" si="0"/>
         <v>253842.6826</v>
       </c>
-      <c r="E42" s="250">
+      <c r="E42" s="251">
         <v>254342.6826</v>
       </c>
-      <c r="F42" s="251">
+      <c r="F42" s="252">
         <f t="shared" si="1"/>
         <v>0.489988605173451</v>
       </c>
-      <c r="G42" s="246"/>
+      <c r="G42" s="247"/>
     </row>
     <row r="43" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A43" s="244"/>
-[...3 lines deleted...]
-      <c r="C43" s="248">
+      <c r="A43" s="245"/>
+      <c r="B43" s="248" t="s">
+        <v>541</v>
+      </c>
+      <c r="C43" s="249">
         <v>500700</v>
       </c>
-      <c r="D43" s="249">
+      <c r="D43" s="250">
         <f t="shared" si="0"/>
         <v>254867.1406</v>
       </c>
-      <c r="E43" s="250">
+      <c r="E43" s="251">
         <v>255367.1406</v>
       </c>
-      <c r="F43" s="251">
+      <c r="F43" s="252">
         <f t="shared" si="1"/>
         <v>0.489979747153984</v>
       </c>
-      <c r="G43" s="246"/>
+      <c r="G43" s="247"/>
     </row>
     <row r="44" ht="20.15" customHeight="1" spans="1:7">
-      <c r="A44" s="244"/>
-[...15 lines deleted...]
-      <c r="G44" s="246"/>
+      <c r="A44" s="245"/>
+      <c r="B44" s="253" t="s">
+        <v>542</v>
+      </c>
+      <c r="C44" s="254" t="s">
+        <v>543</v>
+      </c>
+      <c r="D44" s="255" t="s">
+        <v>544</v>
+      </c>
+      <c r="E44" s="256" t="s">
+        <v>545</v>
+      </c>
+      <c r="F44" s="256" t="s">
+        <v>546</v>
+      </c>
+      <c r="G44" s="247"/>
     </row>
     <row r="45" ht="20.15" customHeight="1" spans="1:7">
-      <c r="A45" s="244"/>
-[...6 lines deleted...]
-      <c r="D45" s="258">
+      <c r="A45" s="245"/>
+      <c r="B45" s="257" t="s">
+        <v>547</v>
+      </c>
+      <c r="C45" s="258" t="s">
+        <v>548</v>
+      </c>
+      <c r="D45" s="259">
         <v>12</v>
       </c>
-      <c r="E45" s="259">
+      <c r="E45" s="260">
         <v>0</v>
       </c>
-      <c r="F45" s="260">
+      <c r="F45" s="261">
         <v>0.0199</v>
       </c>
-      <c r="G45" s="246"/>
+      <c r="G45" s="247"/>
     </row>
     <row r="46" ht="20.15" customHeight="1" spans="1:7">
-      <c r="A46" s="244"/>
-[...2 lines deleted...]
-      <c r="D46" s="258">
+      <c r="A46" s="245"/>
+      <c r="B46" s="262"/>
+      <c r="C46" s="258"/>
+      <c r="D46" s="259">
         <v>24</v>
       </c>
-      <c r="E46" s="259">
+      <c r="E46" s="260">
         <v>0</v>
       </c>
-      <c r="F46" s="260">
+      <c r="F46" s="261">
         <f>1.99%*2</f>
         <v>0.0398</v>
       </c>
-      <c r="G46" s="246"/>
+      <c r="G46" s="247"/>
     </row>
     <row r="47" ht="20.15" customHeight="1" spans="1:7">
-      <c r="A47" s="244"/>
-[...2 lines deleted...]
-      <c r="D47" s="258">
+      <c r="A47" s="245"/>
+      <c r="B47" s="262"/>
+      <c r="C47" s="258"/>
+      <c r="D47" s="259">
         <v>36</v>
       </c>
-      <c r="E47" s="259">
+      <c r="E47" s="260">
         <v>0</v>
       </c>
-      <c r="F47" s="260">
+      <c r="F47" s="261">
         <f>1.99%*3</f>
         <v>0.0597</v>
       </c>
-      <c r="G47" s="246"/>
+      <c r="G47" s="247"/>
     </row>
     <row r="48" ht="20.15" customHeight="1" spans="1:7">
-      <c r="A48" s="244"/>
-[...2 lines deleted...]
-      <c r="D48" s="258">
+      <c r="A48" s="245"/>
+      <c r="B48" s="262"/>
+      <c r="C48" s="258"/>
+      <c r="D48" s="259">
         <v>48</v>
       </c>
-      <c r="E48" s="259">
+      <c r="E48" s="260">
         <v>0</v>
       </c>
-      <c r="F48" s="260">
+      <c r="F48" s="261">
         <f>1.99%*4</f>
         <v>0.0796</v>
       </c>
-      <c r="G48" s="246"/>
+      <c r="G48" s="247"/>
     </row>
     <row r="49" ht="20.15" customHeight="1" spans="1:7">
-      <c r="A49" s="244"/>
-[...2 lines deleted...]
-      <c r="D49" s="258">
+      <c r="A49" s="245"/>
+      <c r="B49" s="263"/>
+      <c r="C49" s="258"/>
+      <c r="D49" s="259">
         <v>60</v>
       </c>
-      <c r="E49" s="259">
+      <c r="E49" s="260">
         <v>0</v>
       </c>
-      <c r="F49" s="260">
+      <c r="F49" s="261">
         <f>1.99%*5</f>
         <v>0.0995</v>
       </c>
-      <c r="G49" s="246"/>
+      <c r="G49" s="247"/>
     </row>
     <row r="50" ht="50.5" hidden="1" customHeight="1" spans="1:7">
-      <c r="A50" s="244"/>
-[...7 lines deleted...]
-      <c r="G50" s="246"/>
+      <c r="A50" s="245"/>
+      <c r="B50" s="235" t="s">
+        <v>549</v>
+      </c>
+      <c r="C50" s="236"/>
+      <c r="D50" s="236"/>
+      <c r="E50" s="236"/>
+      <c r="F50" s="236"/>
+      <c r="G50" s="247"/>
     </row>
     <row r="51" ht="107.9" customHeight="1" spans="1:7">
-      <c r="A51" s="244"/>
-[...7 lines deleted...]
-      <c r="G51" s="246"/>
+      <c r="A51" s="245"/>
+      <c r="B51" s="235" t="s">
+        <v>550</v>
+      </c>
+      <c r="C51" s="236"/>
+      <c r="D51" s="236"/>
+      <c r="E51" s="236"/>
+      <c r="F51" s="236"/>
+      <c r="G51" s="247"/>
     </row>
     <row r="52" ht="57" customHeight="1" spans="1:7">
-      <c r="A52" s="263"/>
-[...7 lines deleted...]
-      <c r="G52" s="263"/>
+      <c r="A52" s="264"/>
+      <c r="B52" s="235" t="s">
+        <v>551</v>
+      </c>
+      <c r="C52" s="236"/>
+      <c r="D52" s="236"/>
+      <c r="E52" s="236"/>
+      <c r="F52" s="236"/>
+      <c r="G52" s="264"/>
     </row>
     <row r="53" ht="68.15" customHeight="1" spans="1:7">
-      <c r="A53" s="263"/>
-[...7 lines deleted...]
-      <c r="G53" s="263"/>
+      <c r="A53" s="264"/>
+      <c r="B53" s="265" t="s">
+        <v>552</v>
+      </c>
+      <c r="C53" s="236"/>
+      <c r="D53" s="236"/>
+      <c r="E53" s="236"/>
+      <c r="F53" s="236"/>
+      <c r="G53" s="264"/>
     </row>
     <row r="54" ht="54.65" customHeight="1" spans="1:7">
-      <c r="A54" s="265"/>
-[...7 lines deleted...]
-      <c r="G54" s="265"/>
+      <c r="A54" s="266"/>
+      <c r="B54" s="267" t="s">
+        <v>553</v>
+      </c>
+      <c r="C54" s="236"/>
+      <c r="D54" s="236"/>
+      <c r="E54" s="236"/>
+      <c r="F54" s="236"/>
+      <c r="G54" s="266"/>
     </row>
     <row r="55" ht="18" customHeight="1" spans="1:7">
-      <c r="A55" s="223" t="s">
-[...18 lines deleted...]
-        <v>311</v>
+      <c r="A55" s="224" t="s">
+        <v>313</v>
+      </c>
+      <c r="B55" s="225" t="s">
+        <v>314</v>
+      </c>
+      <c r="C55" s="225" t="s">
+        <v>315</v>
+      </c>
+      <c r="D55" s="225" t="s">
+        <v>516</v>
+      </c>
+      <c r="E55" s="225" t="s">
+        <v>316</v>
+      </c>
+      <c r="F55" s="225" t="s">
+        <v>317</v>
+      </c>
+      <c r="G55" s="228" t="s">
+        <v>318</v>
       </c>
     </row>
     <row r="56" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A56" s="267" t="s">
-[...5 lines deleted...]
-      <c r="C56" s="269">
+      <c r="A56" s="268" t="s">
+        <v>554</v>
+      </c>
+      <c r="B56" s="269" t="s">
+        <v>555</v>
+      </c>
+      <c r="C56" s="270">
         <v>411900</v>
       </c>
-      <c r="D56" s="269">
+      <c r="D56" s="270">
         <f t="shared" ref="D56:D78" si="2">E56-500</f>
         <v>201331.5713</v>
       </c>
-      <c r="E56" s="270">
+      <c r="E56" s="271">
         <v>201831.5713</v>
       </c>
-      <c r="F56" s="271">
+      <c r="F56" s="272">
         <f t="shared" ref="F56:F78" si="3">1-E56/C56</f>
         <v>0.509998613012867</v>
       </c>
-      <c r="G56" s="243" t="s">
-        <v>314</v>
+      <c r="G56" s="244" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="57" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A57" s="272"/>
-[...3 lines deleted...]
-      <c r="C57" s="269">
+      <c r="A57" s="273"/>
+      <c r="B57" s="269" t="s">
+        <v>556</v>
+      </c>
+      <c r="C57" s="270">
         <v>419900</v>
       </c>
-      <c r="D57" s="269">
+      <c r="D57" s="270">
         <f t="shared" si="2"/>
         <v>205251.4848</v>
       </c>
-      <c r="E57" s="270">
+      <c r="E57" s="271">
         <v>205751.4848</v>
       </c>
-      <c r="F57" s="271">
+      <c r="F57" s="272">
         <f t="shared" si="3"/>
         <v>0.50999884543939</v>
       </c>
-      <c r="G57" s="246"/>
+      <c r="G57" s="247"/>
     </row>
     <row r="58" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A58" s="272"/>
-[...3 lines deleted...]
-      <c r="C58" s="269">
+      <c r="A58" s="273"/>
+      <c r="B58" s="269" t="s">
+        <v>557</v>
+      </c>
+      <c r="C58" s="270">
         <v>419900</v>
       </c>
-      <c r="D58" s="269">
+      <c r="D58" s="270">
         <f t="shared" si="2"/>
         <v>203350.0451</v>
       </c>
-      <c r="E58" s="270">
+      <c r="E58" s="271">
         <v>203850.0451</v>
       </c>
-      <c r="F58" s="271">
+      <c r="F58" s="272">
         <f t="shared" si="3"/>
         <v>0.514527160990712</v>
       </c>
-      <c r="G58" s="246"/>
+      <c r="G58" s="247"/>
     </row>
     <row r="59" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A59" s="272"/>
-[...3 lines deleted...]
-      <c r="C59" s="269">
+      <c r="A59" s="273"/>
+      <c r="B59" s="269" t="s">
+        <v>558</v>
+      </c>
+      <c r="C59" s="270">
         <v>431900</v>
       </c>
-      <c r="D59" s="269">
+      <c r="D59" s="270">
         <f t="shared" si="2"/>
-        <v>211131.6093</v>
-[...4 lines deleted...]
-      <c r="F59" s="271">
+        <v>213128.14</v>
+      </c>
+      <c r="E59" s="271">
+        <v>213628.14</v>
+      </c>
+      <c r="F59" s="272">
         <f t="shared" si="3"/>
-        <v>0.509998589256772</v>
-[...1 lines deleted...]
-      <c r="G59" s="246"/>
+        <v>0.505375920351933</v>
+      </c>
+      <c r="G59" s="247"/>
     </row>
     <row r="60" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A60" s="272"/>
-[...3 lines deleted...]
-      <c r="C60" s="269">
+      <c r="A60" s="273"/>
+      <c r="B60" s="269" t="s">
+        <v>559</v>
+      </c>
+      <c r="C60" s="270">
         <v>427900</v>
       </c>
-      <c r="D60" s="269">
+      <c r="D60" s="270">
         <f t="shared" si="2"/>
         <v>207233.7195</v>
       </c>
-      <c r="E60" s="270">
+      <c r="E60" s="271">
         <v>207733.7195</v>
       </c>
-      <c r="F60" s="271">
+      <c r="F60" s="272">
         <f t="shared" si="3"/>
         <v>0.514527414115447</v>
       </c>
-      <c r="G60" s="246"/>
+      <c r="G60" s="247"/>
     </row>
     <row r="61" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A61" s="272"/>
-[...3 lines deleted...]
-      <c r="C61" s="269">
+      <c r="A61" s="273"/>
+      <c r="B61" s="269" t="s">
+        <v>560</v>
+      </c>
+      <c r="C61" s="270">
         <v>439900</v>
       </c>
-      <c r="D61" s="269">
+      <c r="D61" s="270">
         <f t="shared" si="2"/>
-        <v>215051.5228</v>
-[...4 lines deleted...]
-      <c r="F61" s="271">
+        <v>217043.52</v>
+      </c>
+      <c r="E61" s="271">
+        <v>217543.52</v>
+      </c>
+      <c r="F61" s="272">
         <f t="shared" si="3"/>
-        <v>0.509998811548079</v>
-[...1 lines deleted...]
-      <c r="G61" s="246"/>
+        <v>0.50547051602637</v>
+      </c>
+      <c r="G61" s="247"/>
     </row>
     <row r="62" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A62" s="272"/>
-[...3 lines deleted...]
-      <c r="C62" s="269">
+      <c r="A62" s="273"/>
+      <c r="B62" s="269" t="s">
+        <v>561</v>
+      </c>
+      <c r="C62" s="270">
         <v>439900</v>
       </c>
-      <c r="D62" s="269">
+      <c r="D62" s="270">
         <f t="shared" si="2"/>
-        <v>213142.5121</v>
-[...4 lines deleted...]
-      <c r="F62" s="271">
+        <v>215134.52</v>
+      </c>
+      <c r="E62" s="271">
+        <v>215634.52</v>
+      </c>
+      <c r="F62" s="272">
         <f t="shared" si="3"/>
-        <v>0.514338458513299</v>
-[...1 lines deleted...]
-      <c r="G62" s="246"/>
+        <v>0.509810138667879</v>
+      </c>
+      <c r="G62" s="247"/>
     </row>
     <row r="63" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A63" s="272"/>
-[...3 lines deleted...]
-      <c r="C63" s="269">
+      <c r="A63" s="273"/>
+      <c r="B63" s="269" t="s">
+        <v>562</v>
+      </c>
+      <c r="C63" s="270">
         <v>447900</v>
       </c>
-      <c r="D63" s="269">
+      <c r="D63" s="270">
         <f t="shared" si="2"/>
-        <v>217069.9627</v>
-[...4 lines deleted...]
-      <c r="F63" s="271">
+        <v>219055.95</v>
+      </c>
+      <c r="E63" s="271">
+        <v>219555.95</v>
+      </c>
+      <c r="F63" s="272">
         <f t="shared" si="3"/>
-        <v>0.51424433422639</v>
-[...1 lines deleted...]
-      <c r="G63" s="246"/>
+        <v>0.509810337128823</v>
+      </c>
+      <c r="G63" s="247"/>
     </row>
     <row r="64" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A64" s="272"/>
-[...3 lines deleted...]
-      <c r="C64" s="274">
+      <c r="A64" s="273"/>
+      <c r="B64" s="274" t="s">
+        <v>563</v>
+      </c>
+      <c r="C64" s="275">
         <v>431900</v>
       </c>
-      <c r="D64" s="274">
+      <c r="D64" s="275">
         <f t="shared" si="2"/>
         <v>219769.6344</v>
       </c>
-      <c r="E64" s="275">
+      <c r="E64" s="276">
         <v>220269.6344</v>
       </c>
-      <c r="F64" s="276">
+      <c r="F64" s="277">
         <f t="shared" si="3"/>
         <v>0.489998531141468</v>
       </c>
-      <c r="G64" s="246"/>
-[...6 lines deleted...]
-      <c r="C65" s="269">
+      <c r="G64" s="247"/>
+    </row>
+    <row r="65" s="207" customFormat="1" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A65" s="273"/>
+      <c r="B65" s="278" t="s">
+        <v>564</v>
+      </c>
+      <c r="C65" s="270">
         <v>446900</v>
       </c>
-      <c r="D65" s="269">
+      <c r="D65" s="270">
         <f t="shared" si="2"/>
         <v>245295.7129</v>
       </c>
-      <c r="E65" s="270">
+      <c r="E65" s="271">
         <v>245795.7129</v>
       </c>
-      <c r="F65" s="271">
+      <c r="F65" s="272">
         <f t="shared" si="3"/>
         <v>0.449998404788543</v>
       </c>
-      <c r="G65" s="246"/>
-[...6 lines deleted...]
-      <c r="C66" s="269">
+      <c r="G65" s="247"/>
+    </row>
+    <row r="66" s="207" customFormat="1" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A66" s="273"/>
+      <c r="B66" s="278" t="s">
+        <v>565</v>
+      </c>
+      <c r="C66" s="270">
         <v>454900</v>
       </c>
-      <c r="D66" s="269">
+      <c r="D66" s="270">
         <f t="shared" si="2"/>
         <v>247292.3664</v>
       </c>
-      <c r="E66" s="270">
+      <c r="E66" s="271">
         <v>247792.3664</v>
       </c>
-      <c r="F66" s="271">
+      <c r="F66" s="272">
         <f t="shared" si="3"/>
         <v>0.455281674214113</v>
       </c>
-      <c r="G66" s="246"/>
-[...6 lines deleted...]
-      <c r="C67" s="269">
+      <c r="G66" s="247"/>
+    </row>
+    <row r="67" s="207" customFormat="1" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A67" s="273"/>
+      <c r="B67" s="278" t="s">
+        <v>566</v>
+      </c>
+      <c r="C67" s="270">
         <v>451900</v>
       </c>
-      <c r="D67" s="269">
+      <c r="D67" s="270">
         <f t="shared" si="2"/>
         <v>248301.5242</v>
       </c>
-      <c r="E67" s="270">
+      <c r="E67" s="271">
         <v>248801.5242</v>
       </c>
-      <c r="F67" s="271">
+      <c r="F67" s="272">
         <f t="shared" si="3"/>
         <v>0.449432342996238</v>
       </c>
-      <c r="G67" s="246"/>
-[...6 lines deleted...]
-      <c r="C68" s="269">
+      <c r="G67" s="247"/>
+    </row>
+    <row r="68" s="207" customFormat="1" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A68" s="273"/>
+      <c r="B68" s="278" t="s">
+        <v>567</v>
+      </c>
+      <c r="C68" s="270">
         <v>459900</v>
       </c>
-      <c r="D68" s="269">
+      <c r="D68" s="270">
         <f t="shared" si="2"/>
         <v>250276.2896</v>
       </c>
-      <c r="E68" s="270">
+      <c r="E68" s="271">
         <v>250776.2896</v>
       </c>
-      <c r="F68" s="271">
+      <c r="F68" s="272">
         <f t="shared" si="3"/>
         <v>0.454715612959339</v>
       </c>
-      <c r="G68" s="246"/>
+      <c r="G68" s="247"/>
     </row>
     <row r="69" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A69" s="272"/>
-[...3 lines deleted...]
-      <c r="C69" s="274">
+      <c r="A69" s="273"/>
+      <c r="B69" s="274" t="s">
+        <v>568</v>
+      </c>
+      <c r="C69" s="275">
         <v>466900</v>
       </c>
-      <c r="D69" s="274">
+      <c r="D69" s="275">
         <f t="shared" si="2"/>
         <v>265633.7919</v>
       </c>
-      <c r="E69" s="275">
+      <c r="E69" s="276">
         <v>266133.7919</v>
       </c>
-      <c r="F69" s="276">
+      <c r="F69" s="277">
         <f t="shared" si="3"/>
         <v>0.429998303919469</v>
       </c>
-      <c r="G69" s="246"/>
+      <c r="G69" s="247"/>
     </row>
     <row r="70" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A70" s="272"/>
-[...3 lines deleted...]
-      <c r="C70" s="274">
+      <c r="A70" s="273"/>
+      <c r="B70" s="274" t="s">
+        <v>569</v>
+      </c>
+      <c r="C70" s="275">
         <v>473900</v>
       </c>
-      <c r="D70" s="274">
+      <c r="D70" s="275">
         <f t="shared" si="2"/>
         <v>269623.9236</v>
       </c>
-      <c r="E70" s="275">
+      <c r="E70" s="276">
         <v>270123.9236</v>
       </c>
-      <c r="F70" s="276">
+      <c r="F70" s="277">
         <f t="shared" si="3"/>
         <v>0.429998051065626</v>
       </c>
-      <c r="G70" s="246"/>
+      <c r="G70" s="247"/>
     </row>
     <row r="71" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A71" s="272"/>
-[...3 lines deleted...]
-      <c r="C71" s="274">
+      <c r="A71" s="273"/>
+      <c r="B71" s="274" t="s">
+        <v>570</v>
+      </c>
+      <c r="C71" s="275">
         <v>474900</v>
       </c>
-      <c r="D71" s="274">
+      <c r="D71" s="275">
         <f t="shared" si="2"/>
         <v>267639.9713</v>
       </c>
-      <c r="E71" s="275">
+      <c r="E71" s="276">
         <v>268139.9713</v>
       </c>
-      <c r="F71" s="276">
+      <c r="F71" s="277">
         <f t="shared" si="3"/>
         <v>0.435375929037692</v>
       </c>
-      <c r="G71" s="246"/>
+      <c r="G71" s="247"/>
     </row>
     <row r="72" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A72" s="272"/>
-[...3 lines deleted...]
-      <c r="C72" s="274">
+      <c r="A72" s="273"/>
+      <c r="B72" s="274" t="s">
+        <v>571</v>
+      </c>
+      <c r="C72" s="275">
         <v>481900</v>
       </c>
-      <c r="D72" s="274">
+      <c r="D72" s="275">
         <f t="shared" si="2"/>
         <v>271637.9226</v>
       </c>
-      <c r="E72" s="275">
+      <c r="E72" s="276">
         <v>272137.9226</v>
       </c>
-      <c r="F72" s="276">
+      <c r="F72" s="277">
         <f t="shared" si="3"/>
         <v>0.435281339282009</v>
       </c>
-      <c r="G72" s="246"/>
+      <c r="G72" s="247"/>
     </row>
     <row r="73" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A73" s="272"/>
-[...3 lines deleted...]
-      <c r="C73" s="274">
+      <c r="A73" s="273"/>
+      <c r="B73" s="274" t="s">
+        <v>572</v>
+      </c>
+      <c r="C73" s="275">
         <v>490700</v>
       </c>
-      <c r="D73" s="274">
+      <c r="D73" s="275">
         <f t="shared" si="2"/>
         <v>271422.7367</v>
       </c>
-      <c r="E73" s="275">
+      <c r="E73" s="276">
         <v>271922.7367</v>
       </c>
-      <c r="F73" s="276">
+      <c r="F73" s="277">
         <f t="shared" si="3"/>
         <v>0.445847286121867</v>
       </c>
-      <c r="G73" s="246"/>
+      <c r="G73" s="247"/>
     </row>
     <row r="74" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A74" s="272"/>
-[...3 lines deleted...]
-      <c r="C74" s="274">
+      <c r="A74" s="273"/>
+      <c r="B74" s="274" t="s">
+        <v>573</v>
+      </c>
+      <c r="C74" s="275">
         <v>497700</v>
       </c>
-      <c r="D74" s="274">
+      <c r="D74" s="275">
         <f t="shared" si="2"/>
         <v>275442.7682</v>
       </c>
-      <c r="E74" s="275">
+      <c r="E74" s="276">
         <v>275942.7682</v>
       </c>
-      <c r="F74" s="276">
+      <c r="F74" s="277">
         <f t="shared" si="3"/>
         <v>0.445564058268033</v>
       </c>
-      <c r="G74" s="246"/>
+      <c r="G74" s="247"/>
     </row>
     <row r="75" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A75" s="272"/>
-[...3 lines deleted...]
-      <c r="C75" s="274">
+      <c r="A75" s="273"/>
+      <c r="B75" s="274" t="s">
+        <v>574</v>
+      </c>
+      <c r="C75" s="275">
         <v>498700</v>
       </c>
-      <c r="D75" s="274">
+      <c r="D75" s="275">
         <f t="shared" si="2"/>
         <v>273456.4316</v>
       </c>
-      <c r="E75" s="275">
+      <c r="E75" s="276">
         <v>273956.4316</v>
       </c>
-      <c r="F75" s="276">
+      <c r="F75" s="277">
         <f t="shared" si="3"/>
         <v>0.450658849809505</v>
       </c>
-      <c r="G75" s="246"/>
+      <c r="G75" s="247"/>
     </row>
     <row r="76" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A76" s="272"/>
-[...3 lines deleted...]
-      <c r="C76" s="274">
+      <c r="A76" s="273"/>
+      <c r="B76" s="274" t="s">
+        <v>575</v>
+      </c>
+      <c r="C76" s="275">
         <v>505700</v>
       </c>
-      <c r="D76" s="274">
+      <c r="D76" s="275">
         <f t="shared" si="2"/>
         <v>277445.0604</v>
       </c>
-      <c r="E76" s="275">
+      <c r="E76" s="276">
         <v>277945.0604</v>
       </c>
-      <c r="F76" s="276">
+      <c r="F76" s="277">
         <f t="shared" si="3"/>
         <v>0.450375597389757</v>
       </c>
-      <c r="G76" s="246"/>
+      <c r="G76" s="247"/>
     </row>
     <row r="77" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A77" s="272"/>
-[...3 lines deleted...]
-      <c r="C77" s="269">
+      <c r="A77" s="273"/>
+      <c r="B77" s="278" t="s">
+        <v>576</v>
+      </c>
+      <c r="C77" s="270">
         <v>496900</v>
       </c>
-      <c r="D77" s="269">
+      <c r="D77" s="270">
         <f t="shared" si="2"/>
         <v>292671.8782</v>
       </c>
-      <c r="E77" s="270">
+      <c r="E77" s="271">
         <v>293171.8782</v>
       </c>
-      <c r="F77" s="271">
+      <c r="F77" s="272">
         <f t="shared" si="3"/>
         <v>0.409998232642383</v>
       </c>
-      <c r="G77" s="246"/>
+      <c r="G77" s="247"/>
     </row>
     <row r="78" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A78" s="272"/>
-[...3 lines deleted...]
-      <c r="C78" s="269">
+      <c r="A78" s="273"/>
+      <c r="B78" s="278" t="s">
+        <v>577</v>
+      </c>
+      <c r="C78" s="270">
         <v>504900</v>
       </c>
-      <c r="D78" s="269">
+      <c r="D78" s="270">
         <f t="shared" si="2"/>
         <v>294676.7355</v>
       </c>
-      <c r="E78" s="270">
+      <c r="E78" s="271">
         <v>295176.7355</v>
       </c>
-      <c r="F78" s="271">
+      <c r="F78" s="272">
         <f t="shared" si="3"/>
         <v>0.415375845712022</v>
       </c>
-      <c r="G78" s="246"/>
+      <c r="G78" s="247"/>
     </row>
     <row r="79" ht="20.25" customHeight="1" spans="1:7">
-      <c r="A79" s="272"/>
-[...15 lines deleted...]
-      <c r="G79" s="246"/>
+      <c r="A79" s="273"/>
+      <c r="B79" s="253" t="s">
+        <v>578</v>
+      </c>
+      <c r="C79" s="254" t="s">
+        <v>543</v>
+      </c>
+      <c r="D79" s="255" t="s">
+        <v>544</v>
+      </c>
+      <c r="E79" s="256" t="s">
+        <v>545</v>
+      </c>
+      <c r="F79" s="256" t="s">
+        <v>546</v>
+      </c>
+      <c r="G79" s="247"/>
     </row>
     <row r="80" ht="17.15" customHeight="1" spans="1:7">
-      <c r="A80" s="272"/>
-[...6 lines deleted...]
-      <c r="D80" s="258">
+      <c r="A80" s="273"/>
+      <c r="B80" s="257" t="s">
+        <v>547</v>
+      </c>
+      <c r="C80" s="258" t="s">
+        <v>548</v>
+      </c>
+      <c r="D80" s="259">
         <v>12</v>
       </c>
-      <c r="E80" s="259">
+      <c r="E80" s="260">
         <v>0</v>
       </c>
-      <c r="F80" s="260">
+      <c r="F80" s="261">
         <v>0.0199</v>
       </c>
-      <c r="G80" s="246"/>
+      <c r="G80" s="247"/>
     </row>
     <row r="81" ht="15" customHeight="1" spans="1:7">
-      <c r="A81" s="272"/>
-[...2 lines deleted...]
-      <c r="D81" s="258">
+      <c r="A81" s="273"/>
+      <c r="B81" s="262"/>
+      <c r="C81" s="258"/>
+      <c r="D81" s="259">
         <v>24</v>
       </c>
-      <c r="E81" s="259">
+      <c r="E81" s="260">
         <v>0</v>
       </c>
-      <c r="F81" s="260">
+      <c r="F81" s="261">
         <f>1.99%*2</f>
         <v>0.0398</v>
       </c>
-      <c r="G81" s="246"/>
+      <c r="G81" s="247"/>
     </row>
     <row r="82" ht="16" customHeight="1" spans="1:7">
-      <c r="A82" s="272"/>
-[...2 lines deleted...]
-      <c r="D82" s="258">
+      <c r="A82" s="273"/>
+      <c r="B82" s="262"/>
+      <c r="C82" s="258"/>
+      <c r="D82" s="259">
         <v>36</v>
       </c>
-      <c r="E82" s="259">
+      <c r="E82" s="260">
         <v>0</v>
       </c>
-      <c r="F82" s="260">
+      <c r="F82" s="261">
         <f>1.99%*3</f>
         <v>0.0597</v>
       </c>
-      <c r="G82" s="246"/>
+      <c r="G82" s="247"/>
     </row>
     <row r="83" ht="16" customHeight="1" spans="1:7">
-      <c r="A83" s="272"/>
-[...2 lines deleted...]
-      <c r="D83" s="258">
+      <c r="A83" s="273"/>
+      <c r="B83" s="262"/>
+      <c r="C83" s="258"/>
+      <c r="D83" s="259">
         <v>48</v>
       </c>
-      <c r="E83" s="259">
+      <c r="E83" s="260">
         <v>0</v>
       </c>
-      <c r="F83" s="260">
+      <c r="F83" s="261">
         <f>1.99%*4</f>
         <v>0.0796</v>
       </c>
-      <c r="G83" s="246"/>
+      <c r="G83" s="247"/>
     </row>
     <row r="84" ht="18" customHeight="1" spans="1:7">
-      <c r="A84" s="272"/>
+      <c r="A84" s="273"/>
       <c r="B84" s="262"/>
-      <c r="C84" s="257"/>
-      <c r="D84" s="258">
+      <c r="C84" s="279"/>
+      <c r="D84" s="280">
         <v>60</v>
       </c>
-      <c r="E84" s="259">
+      <c r="E84" s="281">
         <v>0</v>
       </c>
-      <c r="F84" s="260">
+      <c r="F84" s="282">
         <f>1.99%*5</f>
         <v>0.0995</v>
       </c>
-      <c r="G84" s="246"/>
-[...86 lines deleted...]
-      <c r="C91" s="240">
+      <c r="G84" s="247"/>
+    </row>
+    <row r="85" ht="70" customHeight="1" spans="1:7">
+      <c r="A85" s="273"/>
+      <c r="B85" s="283" t="s">
+        <v>579</v>
+      </c>
+      <c r="C85" s="284"/>
+      <c r="D85" s="284"/>
+      <c r="E85" s="284"/>
+      <c r="F85" s="285"/>
+      <c r="G85" s="247"/>
+    </row>
+    <row r="86" ht="96" customHeight="1" spans="1:7">
+      <c r="A86" s="273"/>
+      <c r="B86" s="283" t="s">
+        <v>580</v>
+      </c>
+      <c r="C86" s="284"/>
+      <c r="D86" s="284"/>
+      <c r="E86" s="284"/>
+      <c r="F86" s="285"/>
+      <c r="G86" s="247"/>
+    </row>
+    <row r="87" ht="215" customHeight="1" spans="1:7">
+      <c r="A87" s="273"/>
+      <c r="B87" s="283" t="s">
+        <v>581</v>
+      </c>
+      <c r="C87" s="284"/>
+      <c r="D87" s="284"/>
+      <c r="E87" s="284"/>
+      <c r="F87" s="285"/>
+      <c r="G87" s="247"/>
+    </row>
+    <row r="88" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A88" s="286"/>
+      <c r="B88" s="283" t="s">
+        <v>582</v>
+      </c>
+      <c r="C88" s="287"/>
+      <c r="D88" s="287"/>
+      <c r="E88" s="287"/>
+      <c r="F88" s="288"/>
+      <c r="G88" s="289"/>
+    </row>
+    <row r="89" ht="135" customHeight="1" spans="1:7">
+      <c r="A89" s="264"/>
+      <c r="B89" s="235" t="s">
+        <v>583</v>
+      </c>
+      <c r="C89" s="236"/>
+      <c r="D89" s="236"/>
+      <c r="E89" s="236"/>
+      <c r="F89" s="236"/>
+      <c r="G89" s="290"/>
+    </row>
+    <row r="90" ht="58" customHeight="1" spans="1:7">
+      <c r="A90" s="264"/>
+      <c r="B90" s="235" t="s">
+        <v>584</v>
+      </c>
+      <c r="C90" s="236"/>
+      <c r="D90" s="236"/>
+      <c r="E90" s="236"/>
+      <c r="F90" s="236"/>
+      <c r="G90" s="290"/>
+    </row>
+    <row r="91" ht="63" customHeight="1" spans="1:7">
+      <c r="A91" s="264"/>
+      <c r="B91" s="235" t="s">
+        <v>585</v>
+      </c>
+      <c r="C91" s="236"/>
+      <c r="D91" s="236"/>
+      <c r="E91" s="236"/>
+      <c r="F91" s="236"/>
+      <c r="G91" s="290"/>
+    </row>
+    <row r="92" ht="77.15" customHeight="1" spans="1:7">
+      <c r="A92" s="266"/>
+      <c r="B92" s="291" t="s">
+        <v>586</v>
+      </c>
+      <c r="C92" s="292"/>
+      <c r="D92" s="292"/>
+      <c r="E92" s="292"/>
+      <c r="F92" s="292"/>
+      <c r="G92" s="293"/>
+    </row>
+    <row r="93" ht="18" customHeight="1" spans="1:7">
+      <c r="A93" s="224" t="s">
+        <v>313</v>
+      </c>
+      <c r="B93" s="225" t="s">
+        <v>314</v>
+      </c>
+      <c r="C93" s="225" t="s">
+        <v>315</v>
+      </c>
+      <c r="D93" s="225" t="s">
+        <v>516</v>
+      </c>
+      <c r="E93" s="225" t="s">
+        <v>316</v>
+      </c>
+      <c r="F93" s="225" t="s">
+        <v>317</v>
+      </c>
+      <c r="G93" s="228" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="94" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A94" s="268" t="s">
+        <v>587</v>
+      </c>
+      <c r="B94" s="294" t="s">
+        <v>588</v>
+      </c>
+      <c r="C94" s="241">
         <v>406900</v>
       </c>
-      <c r="D91" s="240">
-        <f t="shared" ref="D91:D104" si="4">E91-500</f>
+      <c r="D94" s="241">
+        <f t="shared" ref="D94:D107" si="4">E94-500</f>
         <v>235502.6696</v>
       </c>
-      <c r="E91" s="241">
+      <c r="E94" s="242">
         <v>236002.6696</v>
       </c>
-      <c r="F91" s="242">
-        <f t="shared" ref="F91:F104" si="5">1-E91/C91</f>
+      <c r="F94" s="243">
+        <f t="shared" ref="F94:F107" si="5">1-E94/C94</f>
         <v>0.419998354386827</v>
       </c>
-      <c r="G91" s="243" t="s">
-[...8 lines deleted...]
-      <c r="C92" s="240">
+      <c r="G94" s="244" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="95" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A95" s="273"/>
+      <c r="B95" s="240" t="s">
+        <v>589</v>
+      </c>
+      <c r="C95" s="241">
         <v>408900</v>
       </c>
-      <c r="D92" s="240">
+      <c r="D95" s="241">
         <f t="shared" si="4"/>
         <v>236662.7841</v>
       </c>
-      <c r="E92" s="241">
+      <c r="E95" s="242">
         <v>237162.7841</v>
       </c>
-      <c r="F92" s="242">
+      <c r="F95" s="243">
         <f t="shared" si="5"/>
         <v>0.419998082416239</v>
       </c>
-      <c r="G92" s="246"/>
-[...6 lines deleted...]
-      <c r="C93" s="249">
+      <c r="G95" s="247"/>
+    </row>
+    <row r="96" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A96" s="273"/>
+      <c r="B96" s="295" t="s">
+        <v>590</v>
+      </c>
+      <c r="C96" s="250">
         <v>450900</v>
       </c>
-      <c r="D93" s="249">
+      <c r="D96" s="250">
         <f t="shared" si="4"/>
         <v>247495.9472</v>
       </c>
-      <c r="E93" s="250">
+      <c r="E96" s="251">
         <v>247995.9472</v>
       </c>
-      <c r="F93" s="251">
+      <c r="F96" s="252">
         <f t="shared" si="5"/>
         <v>0.449997899312486</v>
       </c>
-      <c r="G93" s="246"/>
-[...6 lines deleted...]
-      <c r="C94" s="249">
+      <c r="G96" s="247"/>
+    </row>
+    <row r="97" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A97" s="273"/>
+      <c r="B97" s="248" t="s">
+        <v>591</v>
+      </c>
+      <c r="C97" s="250">
         <v>452900</v>
       </c>
-      <c r="D94" s="249">
+      <c r="D97" s="250">
         <f t="shared" si="4"/>
         <v>248596.0813</v>
       </c>
-      <c r="E94" s="250">
+      <c r="E97" s="251">
         <v>249096.0813</v>
       </c>
-      <c r="F94" s="251">
+      <c r="F97" s="252">
         <f t="shared" si="5"/>
         <v>0.44999761249724</v>
       </c>
-      <c r="G94" s="246"/>
-[...6 lines deleted...]
-      <c r="C95" s="249">
+      <c r="G97" s="247"/>
+    </row>
+    <row r="98" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A98" s="273"/>
+      <c r="B98" s="248" t="s">
+        <v>592</v>
+      </c>
+      <c r="C98" s="250">
         <v>470700</v>
       </c>
-      <c r="D95" s="249">
+      <c r="D98" s="250">
         <f t="shared" si="4"/>
         <v>258385.8137</v>
       </c>
-      <c r="E95" s="250">
+      <c r="E98" s="251">
         <v>258885.8137</v>
       </c>
-      <c r="F95" s="251">
+      <c r="F98" s="252">
         <f t="shared" si="5"/>
         <v>0.449998271298067</v>
       </c>
-      <c r="G95" s="246"/>
-[...6 lines deleted...]
-      <c r="C96" s="249">
+      <c r="G98" s="247"/>
+    </row>
+    <row r="99" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A99" s="273"/>
+      <c r="B99" s="248" t="s">
+        <v>593</v>
+      </c>
+      <c r="C99" s="250">
         <v>472700</v>
       </c>
-      <c r="D96" s="249">
+      <c r="D99" s="250">
         <f t="shared" si="4"/>
         <v>259485.9252</v>
       </c>
-      <c r="E96" s="250">
+      <c r="E99" s="251">
         <v>259985.9252</v>
       </c>
-      <c r="F96" s="251">
+      <c r="F99" s="252">
         <f t="shared" si="5"/>
         <v>0.449998042733235</v>
       </c>
-      <c r="G96" s="246"/>
-[...6 lines deleted...]
-      <c r="C97" s="249">
+      <c r="G99" s="247"/>
+    </row>
+    <row r="100" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A100" s="273"/>
+      <c r="B100" s="248" t="s">
+        <v>594</v>
+      </c>
+      <c r="C100" s="250">
         <v>472700</v>
       </c>
-      <c r="D97" s="249">
+      <c r="D100" s="250">
         <f t="shared" si="4"/>
         <v>259485.9252</v>
       </c>
-      <c r="E97" s="250">
+      <c r="E100" s="251">
         <v>259985.9252</v>
       </c>
-      <c r="F97" s="251">
+      <c r="F100" s="252">
         <f t="shared" si="5"/>
         <v>0.449998042733235</v>
       </c>
-      <c r="G97" s="246"/>
-[...6 lines deleted...]
-      <c r="C98" s="249">
+      <c r="G100" s="247"/>
+    </row>
+    <row r="101" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A101" s="273"/>
+      <c r="B101" s="248" t="s">
+        <v>595</v>
+      </c>
+      <c r="C101" s="250">
         <v>474700</v>
       </c>
-      <c r="D98" s="249">
+      <c r="D101" s="250">
         <f t="shared" si="4"/>
         <v>260586.0593</v>
       </c>
-      <c r="E98" s="250">
+      <c r="E101" s="251">
         <v>261086.0593</v>
       </c>
-      <c r="F98" s="251">
+      <c r="F101" s="252">
         <f t="shared" si="5"/>
         <v>0.449997768485359</v>
       </c>
-      <c r="G98" s="246"/>
-[...6 lines deleted...]
-      <c r="C99" s="249">
+      <c r="G101" s="247"/>
+    </row>
+    <row r="102" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A102" s="273"/>
+      <c r="B102" s="248" t="s">
+        <v>596</v>
+      </c>
+      <c r="C102" s="250">
         <v>492500</v>
       </c>
-      <c r="D99" s="249">
+      <c r="D102" s="250">
         <f t="shared" si="4"/>
         <v>270375.7917</v>
       </c>
-      <c r="E99" s="250">
+      <c r="E102" s="251">
         <v>270875.7917</v>
       </c>
-      <c r="F99" s="251">
+      <c r="F102" s="252">
         <f t="shared" si="5"/>
         <v>0.44999839248731</v>
       </c>
-      <c r="G99" s="246"/>
-[...6 lines deleted...]
-      <c r="C100" s="249">
+      <c r="G102" s="247"/>
+    </row>
+    <row r="103" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A103" s="273"/>
+      <c r="B103" s="248" t="s">
+        <v>597</v>
+      </c>
+      <c r="C103" s="250">
         <v>494500</v>
       </c>
-      <c r="D100" s="249">
+      <c r="D103" s="250">
         <f t="shared" si="4"/>
         <v>271475.9032</v>
       </c>
-      <c r="E100" s="250">
+      <c r="E103" s="251">
         <v>271975.9032</v>
       </c>
-      <c r="F100" s="251">
+      <c r="F103" s="252">
         <f t="shared" si="5"/>
         <v>0.449998173508595</v>
       </c>
-      <c r="G100" s="246"/>
-[...6 lines deleted...]
-      <c r="C101" s="240">
+      <c r="G103" s="247"/>
+    </row>
+    <row r="104" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A104" s="273"/>
+      <c r="B104" s="240" t="s">
+        <v>598</v>
+      </c>
+      <c r="C104" s="241">
         <v>505900</v>
       </c>
-      <c r="D101" s="240">
+      <c r="D104" s="241">
         <f t="shared" si="4"/>
         <v>267628.0385</v>
       </c>
-      <c r="E101" s="241">
+      <c r="E104" s="242">
         <v>268128.0385</v>
       </c>
-      <c r="F101" s="242">
+      <c r="F104" s="243">
         <f t="shared" si="5"/>
         <v>0.469997947222771</v>
       </c>
-      <c r="G101" s="246"/>
-[...6 lines deleted...]
-      <c r="C102" s="240">
+      <c r="G104" s="247"/>
+    </row>
+    <row r="105" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A105" s="273"/>
+      <c r="B105" s="294" t="s">
+        <v>599</v>
+      </c>
+      <c r="C105" s="241">
         <v>507900</v>
       </c>
-      <c r="D102" s="240">
+      <c r="D105" s="241">
         <f t="shared" si="4"/>
         <v>268688.1593</v>
       </c>
-      <c r="E102" s="241">
+      <c r="E105" s="242">
         <v>269188.1593</v>
       </c>
-      <c r="F102" s="242">
+      <c r="F105" s="243">
         <f t="shared" si="5"/>
         <v>0.469997717464068</v>
       </c>
-      <c r="G102" s="246"/>
-[...6 lines deleted...]
-      <c r="C103" s="240">
+      <c r="G105" s="247"/>
+    </row>
+    <row r="106" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A106" s="286"/>
+      <c r="B106" s="240" t="s">
+        <v>600</v>
+      </c>
+      <c r="C106" s="241">
         <v>527700</v>
       </c>
-      <c r="D103" s="240">
+      <c r="D106" s="241">
         <f t="shared" si="4"/>
         <v>279182.0173</v>
       </c>
-      <c r="E103" s="241">
+      <c r="E106" s="242">
         <v>279682.0173</v>
       </c>
-      <c r="F103" s="242">
+      <c r="F106" s="243">
         <f t="shared" si="5"/>
         <v>0.469998072200114</v>
       </c>
-      <c r="G103" s="280"/>
-[...6 lines deleted...]
-      <c r="C104" s="240">
+      <c r="G106" s="289"/>
+    </row>
+    <row r="107" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A107" s="286"/>
+      <c r="B107" s="240" t="s">
+        <v>601</v>
+      </c>
+      <c r="C107" s="241">
         <v>529700</v>
       </c>
-      <c r="D104" s="240">
+      <c r="D107" s="241">
         <f t="shared" si="4"/>
         <v>280242.1381</v>
       </c>
-      <c r="E104" s="241">
+      <c r="E107" s="242">
         <v>280742.1381</v>
       </c>
-      <c r="F104" s="242">
+      <c r="F107" s="243">
         <f t="shared" si="5"/>
         <v>0.469997851425335</v>
       </c>
-      <c r="G104" s="280"/>
-[...28 lines deleted...]
-      <c r="D106" s="258">
+      <c r="G107" s="289"/>
+    </row>
+    <row r="108" ht="20.15" customHeight="1" spans="1:7">
+      <c r="A108" s="286"/>
+      <c r="B108" s="253" t="s">
+        <v>602</v>
+      </c>
+      <c r="C108" s="254" t="s">
+        <v>543</v>
+      </c>
+      <c r="D108" s="255" t="s">
+        <v>544</v>
+      </c>
+      <c r="E108" s="256" t="s">
+        <v>545</v>
+      </c>
+      <c r="F108" s="256" t="s">
+        <v>546</v>
+      </c>
+      <c r="G108" s="289"/>
+    </row>
+    <row r="109" ht="20.15" customHeight="1" spans="1:7">
+      <c r="A109" s="286"/>
+      <c r="B109" s="257" t="s">
+        <v>547</v>
+      </c>
+      <c r="C109" s="258" t="s">
+        <v>548</v>
+      </c>
+      <c r="D109" s="259">
         <v>12</v>
       </c>
-      <c r="E106" s="259">
+      <c r="E109" s="260">
         <v>0</v>
       </c>
-      <c r="F106" s="260">
+      <c r="F109" s="261">
         <v>0.0199</v>
       </c>
-      <c r="G106" s="280"/>
-[...5 lines deleted...]
-      <c r="D107" s="258">
+      <c r="G109" s="289"/>
+    </row>
+    <row r="110" ht="20.15" customHeight="1" spans="1:7">
+      <c r="A110" s="286"/>
+      <c r="B110" s="262"/>
+      <c r="C110" s="258"/>
+      <c r="D110" s="259">
         <v>24</v>
       </c>
-      <c r="E107" s="259">
+      <c r="E110" s="260">
         <v>0</v>
       </c>
-      <c r="F107" s="260">
+      <c r="F110" s="261">
         <f>1.99%*2</f>
         <v>0.0398</v>
       </c>
-      <c r="G107" s="280"/>
-[...5 lines deleted...]
-      <c r="D108" s="258">
+      <c r="G110" s="289"/>
+    </row>
+    <row r="111" ht="20.15" customHeight="1" spans="1:7">
+      <c r="A111" s="286"/>
+      <c r="B111" s="262"/>
+      <c r="C111" s="258"/>
+      <c r="D111" s="259">
         <v>36</v>
       </c>
-      <c r="E108" s="259">
+      <c r="E111" s="260">
         <v>0</v>
       </c>
-      <c r="F108" s="260">
+      <c r="F111" s="261">
         <f>1.99%*3</f>
         <v>0.0597</v>
       </c>
-      <c r="G108" s="280"/>
-[...5 lines deleted...]
-      <c r="D109" s="258">
+      <c r="G111" s="289"/>
+    </row>
+    <row r="112" ht="20.15" customHeight="1" spans="1:7">
+      <c r="A112" s="286"/>
+      <c r="B112" s="262"/>
+      <c r="C112" s="258"/>
+      <c r="D112" s="259">
         <v>48</v>
       </c>
-      <c r="E109" s="259">
+      <c r="E112" s="260">
         <v>0</v>
       </c>
-      <c r="F109" s="260">
+      <c r="F112" s="261">
         <f>1.99%*4</f>
         <v>0.0796</v>
       </c>
-      <c r="G109" s="280"/>
-[...5 lines deleted...]
-      <c r="D110" s="258">
+      <c r="G112" s="289"/>
+    </row>
+    <row r="113" ht="20.15" customHeight="1" spans="1:7">
+      <c r="A113" s="286"/>
+      <c r="B113" s="263"/>
+      <c r="C113" s="258"/>
+      <c r="D113" s="259">
         <v>60</v>
       </c>
-      <c r="E110" s="259">
+      <c r="E113" s="260">
         <v>0</v>
       </c>
-      <c r="F110" s="260">
+      <c r="F113" s="261">
         <f>1.99%*5</f>
         <v>0.0995</v>
       </c>
-      <c r="G110" s="280"/>
-[...75 lines deleted...]
-      <c r="C116" s="286">
+      <c r="G113" s="289"/>
+    </row>
+    <row r="114" ht="101.15" customHeight="1" spans="1:7">
+      <c r="A114" s="264"/>
+      <c r="B114" s="235" t="s">
+        <v>603</v>
+      </c>
+      <c r="C114" s="236"/>
+      <c r="D114" s="236"/>
+      <c r="E114" s="236"/>
+      <c r="F114" s="236"/>
+      <c r="G114" s="290"/>
+    </row>
+    <row r="115" ht="60" customHeight="1" spans="1:7">
+      <c r="A115" s="264"/>
+      <c r="B115" s="235" t="s">
+        <v>604</v>
+      </c>
+      <c r="C115" s="236"/>
+      <c r="D115" s="236"/>
+      <c r="E115" s="236"/>
+      <c r="F115" s="236"/>
+      <c r="G115" s="290"/>
+    </row>
+    <row r="116" ht="53.5" customHeight="1" spans="1:7">
+      <c r="A116" s="264"/>
+      <c r="B116" s="265" t="s">
+        <v>552</v>
+      </c>
+      <c r="C116" s="236"/>
+      <c r="D116" s="236"/>
+      <c r="E116" s="236"/>
+      <c r="F116" s="236"/>
+      <c r="G116" s="290"/>
+    </row>
+    <row r="117" ht="49.75" customHeight="1" spans="1:7">
+      <c r="A117" s="266"/>
+      <c r="B117" s="291" t="s">
+        <v>605</v>
+      </c>
+      <c r="C117" s="292"/>
+      <c r="D117" s="292"/>
+      <c r="E117" s="292"/>
+      <c r="F117" s="292"/>
+      <c r="G117" s="293"/>
+    </row>
+    <row r="118" ht="18" customHeight="1" spans="1:7">
+      <c r="A118" s="224" t="s">
+        <v>313</v>
+      </c>
+      <c r="B118" s="225" t="s">
+        <v>314</v>
+      </c>
+      <c r="C118" s="225" t="s">
+        <v>315</v>
+      </c>
+      <c r="D118" s="225" t="s">
+        <v>516</v>
+      </c>
+      <c r="E118" s="225" t="s">
+        <v>316</v>
+      </c>
+      <c r="F118" s="225" t="s">
+        <v>317</v>
+      </c>
+      <c r="G118" s="228" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="119" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A119" s="229" t="s">
+        <v>606</v>
+      </c>
+      <c r="B119" s="230" t="s">
+        <v>607</v>
+      </c>
+      <c r="C119" s="296">
         <v>306900</v>
       </c>
-      <c r="D116" s="286"/>
-[...13 lines deleted...]
-      <c r="C117" s="286">
+      <c r="D119" s="296"/>
+      <c r="E119" s="232" t="s">
+        <v>608</v>
+      </c>
+      <c r="F119" s="233"/>
+      <c r="G119" s="234" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="120" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A120" s="229"/>
+      <c r="B120" s="230" t="s">
+        <v>609</v>
+      </c>
+      <c r="C120" s="296">
         <v>339800</v>
       </c>
-      <c r="D117" s="286"/>
-[...11 lines deleted...]
-      <c r="C118" s="286">
+      <c r="D120" s="296"/>
+      <c r="E120" s="232" t="s">
+        <v>608</v>
+      </c>
+      <c r="F120" s="233"/>
+      <c r="G120" s="234"/>
+    </row>
+    <row r="121" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A121" s="229"/>
+      <c r="B121" s="230" t="s">
+        <v>610</v>
+      </c>
+      <c r="C121" s="296">
         <v>339800</v>
       </c>
-      <c r="D118" s="286"/>
-[...11 lines deleted...]
-      <c r="C119" s="286">
+      <c r="D121" s="296"/>
+      <c r="E121" s="232" t="s">
+        <v>608</v>
+      </c>
+      <c r="F121" s="233"/>
+      <c r="G121" s="234"/>
+    </row>
+    <row r="122" ht="20.25" customHeight="1" spans="1:7">
+      <c r="A122" s="229"/>
+      <c r="B122" s="230" t="s">
+        <v>611</v>
+      </c>
+      <c r="C122" s="296">
         <v>384900</v>
       </c>
-      <c r="D119" s="286"/>
-[...33 lines deleted...]
-      <c r="D121" s="258">
+      <c r="D122" s="296"/>
+      <c r="E122" s="232" t="s">
+        <v>608</v>
+      </c>
+      <c r="F122" s="233"/>
+      <c r="G122" s="234"/>
+    </row>
+    <row r="123" ht="20.15" hidden="1" customHeight="1" spans="1:7">
+      <c r="A123" s="229"/>
+      <c r="B123" s="253" t="s">
+        <v>612</v>
+      </c>
+      <c r="C123" s="254" t="s">
+        <v>543</v>
+      </c>
+      <c r="D123" s="255" t="s">
+        <v>544</v>
+      </c>
+      <c r="E123" s="256" t="s">
+        <v>545</v>
+      </c>
+      <c r="F123" s="256" t="s">
+        <v>546</v>
+      </c>
+      <c r="G123" s="234"/>
+    </row>
+    <row r="124" ht="20.15" hidden="1" customHeight="1" spans="1:7">
+      <c r="A124" s="229"/>
+      <c r="B124" s="257" t="s">
+        <v>547</v>
+      </c>
+      <c r="C124" s="258" t="s">
+        <v>548</v>
+      </c>
+      <c r="D124" s="259">
         <v>12</v>
       </c>
-      <c r="E121" s="259">
+      <c r="E124" s="260">
         <v>0</v>
       </c>
-      <c r="F121" s="260">
+      <c r="F124" s="261">
         <v>0.0199</v>
       </c>
-      <c r="G121" s="233"/>
-[...5 lines deleted...]
-      <c r="D122" s="258">
+      <c r="G124" s="234"/>
+    </row>
+    <row r="125" ht="20.15" hidden="1" customHeight="1" spans="1:7">
+      <c r="A125" s="229"/>
+      <c r="B125" s="262"/>
+      <c r="C125" s="258"/>
+      <c r="D125" s="259">
         <v>24</v>
       </c>
-      <c r="E122" s="259">
+      <c r="E125" s="260">
         <v>0</v>
       </c>
-      <c r="F122" s="260">
+      <c r="F125" s="261">
         <f>1.99%*2</f>
         <v>0.0398</v>
       </c>
-      <c r="G122" s="233"/>
-[...5 lines deleted...]
-      <c r="D123" s="258">
+      <c r="G125" s="234"/>
+    </row>
+    <row r="126" ht="20.15" hidden="1" customHeight="1" spans="1:7">
+      <c r="A126" s="229"/>
+      <c r="B126" s="262"/>
+      <c r="C126" s="258"/>
+      <c r="D126" s="259">
         <v>36</v>
       </c>
-      <c r="E123" s="259">
+      <c r="E126" s="260">
         <v>0</v>
       </c>
-      <c r="F123" s="260">
+      <c r="F126" s="261">
         <f>1.99%*3</f>
         <v>0.0597</v>
       </c>
-      <c r="G123" s="233"/>
-[...5 lines deleted...]
-      <c r="D124" s="258">
+      <c r="G126" s="234"/>
+    </row>
+    <row r="127" ht="20.15" hidden="1" customHeight="1" spans="1:7">
+      <c r="A127" s="229"/>
+      <c r="B127" s="262"/>
+      <c r="C127" s="258"/>
+      <c r="D127" s="259">
         <v>48</v>
       </c>
-      <c r="E124" s="259">
+      <c r="E127" s="260">
         <v>0</v>
       </c>
-      <c r="F124" s="260">
+      <c r="F127" s="261">
         <f>1.99%*4</f>
         <v>0.0796</v>
       </c>
-      <c r="G124" s="233"/>
-[...5 lines deleted...]
-      <c r="D125" s="258">
+      <c r="G127" s="234"/>
+    </row>
+    <row r="128" ht="20.15" hidden="1" customHeight="1" spans="1:7">
+      <c r="A128" s="229"/>
+      <c r="B128" s="263"/>
+      <c r="C128" s="258"/>
+      <c r="D128" s="259">
         <v>60</v>
       </c>
-      <c r="E125" s="259">
+      <c r="E128" s="260">
         <v>0</v>
       </c>
-      <c r="F125" s="260">
+      <c r="F128" s="261">
         <f>1.99%*5</f>
         <v>0.0995</v>
       </c>
-      <c r="G125" s="233"/>
-[...21 lines deleted...]
-      <c r="G127" s="287"/>
+      <c r="G128" s="234"/>
+    </row>
+    <row r="129" ht="52.75" customHeight="1" spans="1:7">
+      <c r="A129" s="229"/>
+      <c r="B129" s="291" t="s">
+        <v>613</v>
+      </c>
+      <c r="C129" s="230"/>
+      <c r="D129" s="230"/>
+      <c r="E129" s="230"/>
+      <c r="F129" s="230"/>
+      <c r="G129" s="234"/>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" s="297" t="s">
+        <v>427</v>
+      </c>
+      <c r="B130" s="297"/>
+      <c r="C130" s="297"/>
+      <c r="D130" s="297"/>
+      <c r="E130" s="297"/>
+      <c r="F130" s="297"/>
+      <c r="G130" s="297"/>
     </row>
   </sheetData>
-  <mergeCells count="47">
+  <mergeCells count="50">
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B50:F50"/>
     <mergeCell ref="B51:F51"/>
     <mergeCell ref="B52:F52"/>
     <mergeCell ref="B53:F53"/>
     <mergeCell ref="B54:F54"/>
     <mergeCell ref="B85:F85"/>
     <mergeCell ref="B86:F86"/>
     <mergeCell ref="B87:F87"/>
     <mergeCell ref="B88:F88"/>
     <mergeCell ref="B89:F89"/>
-    <mergeCell ref="B111:F111"/>
-[...1 lines deleted...]
-    <mergeCell ref="B113:F113"/>
+    <mergeCell ref="B90:F90"/>
+    <mergeCell ref="B91:F91"/>
+    <mergeCell ref="B92:F92"/>
     <mergeCell ref="B114:F114"/>
-    <mergeCell ref="B126:F126"/>
-    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="B115:F115"/>
+    <mergeCell ref="B116:F116"/>
+    <mergeCell ref="B117:F117"/>
+    <mergeCell ref="B129:F129"/>
+    <mergeCell ref="A130:G130"/>
     <mergeCell ref="A11:A18"/>
     <mergeCell ref="A20:A54"/>
-    <mergeCell ref="A56:A89"/>
-[...1 lines deleted...]
-    <mergeCell ref="A116:A126"/>
+    <mergeCell ref="A56:A92"/>
+    <mergeCell ref="A94:A117"/>
+    <mergeCell ref="A119:A129"/>
     <mergeCell ref="B45:B49"/>
     <mergeCell ref="B80:B84"/>
-    <mergeCell ref="B106:B110"/>
-    <mergeCell ref="B121:B125"/>
+    <mergeCell ref="B109:B113"/>
+    <mergeCell ref="B124:B128"/>
     <mergeCell ref="C45:C49"/>
     <mergeCell ref="C80:C84"/>
-    <mergeCell ref="C106:C110"/>
-    <mergeCell ref="C121:C125"/>
+    <mergeCell ref="C109:C113"/>
+    <mergeCell ref="C124:C128"/>
     <mergeCell ref="G11:G18"/>
     <mergeCell ref="G20:G54"/>
-    <mergeCell ref="G56:G89"/>
-[...1 lines deleted...]
-    <mergeCell ref="G116:G126"/>
+    <mergeCell ref="G56:G92"/>
+    <mergeCell ref="G94:G117"/>
+    <mergeCell ref="G119:G129"/>
     <mergeCell ref="A1:G5"/>
     <mergeCell ref="A6:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
-  <dimension ref="A1:XFD161"/>
+  <dimension ref="A1:XFD166"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" style="4" customWidth="1"/>
     <col min="3" max="6" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>599</v>
+        <v>614</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="7"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="8"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="10"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="8"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="10"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="10"/>
     </row>
     <row r="5" ht="18.65" customHeight="1" spans="1:6">
       <c r="A5" s="8"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="10"/>
     </row>
     <row r="6" ht="18.75" customHeight="1" spans="1:6">
       <c r="A6" s="11" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="13"/>
     </row>
     <row r="7" ht="3.75" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" ht="10.5" customHeight="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="18" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-    <row r="11" ht="20.25" customHeight="1" spans="1:6">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="11" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="20" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C11" s="22">
-        <v>351800</v>
-[...11 lines deleted...]
-    <row r="12" ht="20.25" customHeight="1" spans="1:6">
+        <v>378800</v>
+      </c>
+      <c r="D11" s="205" t="s">
+        <v>618</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="F11" s="43" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="12" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
       <c r="B12" s="21" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
       <c r="C12" s="22">
-        <v>376800</v>
-[...9 lines deleted...]
-    <row r="13" ht="20.25" customHeight="1" spans="1:6">
+        <v>397800</v>
+      </c>
+      <c r="D12" s="205">
+        <v>329104.62</v>
+      </c>
+      <c r="E12" s="24">
+        <v>0.18</v>
+      </c>
+      <c r="F12" s="60"/>
+    </row>
+    <row r="13" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
       <c r="B13" s="21" t="s">
-        <v>605</v>
+        <v>620</v>
       </c>
       <c r="C13" s="22">
-        <v>399800</v>
-[...4 lines deleted...]
-      <c r="E13" s="151">
+        <v>420800</v>
+      </c>
+      <c r="D13" s="205">
+        <v>347964.62</v>
+      </c>
+      <c r="E13" s="24">
         <v>0.18</v>
       </c>
-      <c r="F13" s="25"/>
-[...1 lines deleted...]
-    <row r="14" ht="20.25" customHeight="1" spans="1:6">
+      <c r="F13" s="60"/>
+    </row>
+    <row r="14" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="26"/>
       <c r="B14" s="21" t="s">
-        <v>606</v>
+        <v>621</v>
       </c>
       <c r="C14" s="22">
-        <v>421800</v>
-[...9 lines deleted...]
-    <row r="15" ht="20.25" customHeight="1" spans="1:6">
+        <v>439800</v>
+      </c>
+      <c r="D14" s="205">
+        <v>367942.62</v>
+      </c>
+      <c r="E14" s="24">
+        <v>0.17</v>
+      </c>
+      <c r="F14" s="60"/>
+    </row>
+    <row r="15" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="26"/>
       <c r="B15" s="21" t="s">
-        <v>607</v>
+        <v>622</v>
       </c>
       <c r="C15" s="22">
-        <v>426800</v>
-[...9 lines deleted...]
-    <row r="16" ht="20.25" customHeight="1" spans="1:6">
+        <v>439800</v>
+      </c>
+      <c r="D15" s="205">
+        <v>367942.62</v>
+      </c>
+      <c r="E15" s="24">
+        <v>0.17</v>
+      </c>
+      <c r="F15" s="60"/>
+    </row>
+    <row r="16" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A16" s="26"/>
       <c r="B16" s="21" t="s">
-        <v>608</v>
+        <v>623</v>
       </c>
       <c r="C16" s="22">
-        <v>462800</v>
-[...55 lines deleted...]
-      <c r="F19" s="30" t="s">
+        <v>466800</v>
+      </c>
+      <c r="D16" s="205">
+        <v>390352.62</v>
+      </c>
+      <c r="E16" s="24">
+        <v>0.17</v>
+      </c>
+      <c r="F16" s="60"/>
+    </row>
+    <row r="17" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A17" s="26"/>
+      <c r="B17" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="C17" s="22">
+        <v>466800</v>
+      </c>
+      <c r="D17" s="205">
+        <v>390352.62</v>
+      </c>
+      <c r="E17" s="24">
+        <v>0.17</v>
+      </c>
+      <c r="F17" s="60"/>
+    </row>
+    <row r="18" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A18" s="26"/>
+      <c r="B18" s="21" t="s">
+        <v>625</v>
+      </c>
+      <c r="C18" s="22">
+        <v>509800</v>
+      </c>
+      <c r="D18" s="205">
+        <v>471924.62</v>
+      </c>
+      <c r="E18" s="24">
+        <v>0.08</v>
+      </c>
+      <c r="F18" s="60"/>
+    </row>
+    <row r="19" s="3" customFormat="1" ht="45.75" customHeight="1" spans="1:6">
+      <c r="A19" s="28"/>
+      <c r="B19" s="38" t="s">
+        <v>626</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="47"/>
+    </row>
+    <row r="20" ht="18" customHeight="1" spans="1:6">
+      <c r="A20" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B20" s="18" t="s">
         <v>314</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="F20" s="31"/>
+      <c r="C20" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A21" s="26"/>
+      <c r="A21" s="20" t="s">
+        <v>627</v>
+      </c>
       <c r="B21" s="21" t="s">
-        <v>613</v>
+        <v>628</v>
       </c>
       <c r="C21" s="22">
-        <v>311900</v>
-[...7 lines deleted...]
-      <c r="F21" s="31"/>
+        <v>351800</v>
+      </c>
+      <c r="D21" s="205" t="s">
+        <v>618</v>
+      </c>
+      <c r="E21" s="151" t="s">
+        <v>489</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>321</v>
+      </c>
     </row>
     <row r="22" ht="20.25" customHeight="1" spans="1:6">
       <c r="A22" s="26"/>
       <c r="B22" s="21" t="s">
-        <v>614</v>
+        <v>629</v>
       </c>
       <c r="C22" s="22">
-        <v>311900</v>
-[...42 lines deleted...]
-      </c>
+        <v>376800</v>
+      </c>
+      <c r="D22" s="205" t="s">
+        <v>618</v>
+      </c>
+      <c r="E22" s="151" t="s">
+        <v>489</v>
+      </c>
+      <c r="F22" s="25"/>
+    </row>
+    <row r="23" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A23" s="26"/>
+      <c r="B23" s="21" t="s">
+        <v>630</v>
+      </c>
+      <c r="C23" s="22">
+        <v>399800</v>
+      </c>
+      <c r="D23" s="205">
+        <v>330744.62</v>
+      </c>
+      <c r="E23" s="151">
+        <v>0.18</v>
+      </c>
+      <c r="F23" s="25"/>
+    </row>
+    <row r="24" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A24" s="26"/>
+      <c r="B24" s="21" t="s">
+        <v>631</v>
+      </c>
+      <c r="C24" s="22">
+        <v>421800</v>
+      </c>
+      <c r="D24" s="205">
+        <v>348784.62</v>
+      </c>
+      <c r="E24" s="151">
+        <v>0.18</v>
+      </c>
+      <c r="F24" s="25"/>
+    </row>
+    <row r="25" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A25" s="26"/>
       <c r="B25" s="21" t="s">
-        <v>617</v>
+        <v>632</v>
       </c>
       <c r="C25" s="22">
-        <v>304600</v>
-[...2 lines deleted...]
-        <v>258772.62</v>
+        <v>426800</v>
+      </c>
+      <c r="D25" s="205">
+        <v>352884.62</v>
       </c>
       <c r="E25" s="151">
-        <v>0.16</v>
-[...5 lines deleted...]
-    <row r="26" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+        <v>0.18</v>
+      </c>
+      <c r="F25" s="25"/>
+    </row>
+    <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="26"/>
       <c r="B26" s="21" t="s">
-        <v>618</v>
+        <v>633</v>
       </c>
       <c r="C26" s="22">
-        <v>321600</v>
-[...39 lines deleted...]
-      <c r="F28" s="45"/>
+        <v>462800</v>
+      </c>
+      <c r="D26" s="205">
+        <v>382404.62</v>
+      </c>
+      <c r="E26" s="151">
+        <v>0.18</v>
+      </c>
+      <c r="F26" s="27"/>
+    </row>
+    <row r="27" ht="53.25" customHeight="1" spans="1:6">
+      <c r="A27" s="28"/>
+      <c r="B27" s="38" t="s">
+        <v>634</v>
+      </c>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="27"/>
+    </row>
+    <row r="28" ht="18" customHeight="1" spans="1:6">
+      <c r="A28" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D28" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E28" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F28" s="19" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="29" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A29" s="26"/>
+      <c r="A29" s="32" t="s">
+        <v>635</v>
+      </c>
       <c r="B29" s="21" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="C29" s="22">
-        <v>345600</v>
-[...76 lines deleted...]
-      <c r="A34" s="26"/>
+        <v>339800</v>
+      </c>
+      <c r="D29" s="205">
+        <v>322810</v>
+      </c>
+      <c r="E29" s="24">
+        <v>0.05</v>
+      </c>
+      <c r="F29" s="43" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="30" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A30" s="32"/>
+      <c r="B30" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="C30" s="22">
+        <v>388800</v>
+      </c>
+      <c r="D30" s="205" t="s">
+        <v>638</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="F30" s="45"/>
+    </row>
+    <row r="31" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A31" s="32"/>
+      <c r="B31" s="21" t="s">
+        <v>639</v>
+      </c>
+      <c r="C31" s="22">
+        <v>299900</v>
+      </c>
+      <c r="D31" s="205" t="s">
+        <v>638</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>489</v>
+      </c>
+      <c r="F31" s="45"/>
+    </row>
+    <row r="32" s="3" customFormat="1" ht="50" customHeight="1" spans="1:6">
+      <c r="A32" s="32"/>
+      <c r="B32" s="38" t="s">
+        <v>640</v>
+      </c>
+      <c r="C32" s="39"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="47"/>
+    </row>
+    <row r="33" ht="18" customHeight="1" spans="1:6">
+      <c r="A33" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C33" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E33" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F33" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="34" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A34" s="20" t="s">
+        <v>641</v>
+      </c>
       <c r="B34" s="21" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="C34" s="22">
-        <v>420800</v>
-[...9 lines deleted...]
-    <row r="35" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+        <v>273900</v>
+      </c>
+      <c r="D34" s="205">
+        <v>211072.62</v>
+      </c>
+      <c r="E34" s="151">
+        <v>0.24</v>
+      </c>
+      <c r="F34" s="30" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="35" ht="20.25" customHeight="1" spans="1:6">
       <c r="A35" s="26"/>
       <c r="B35" s="21" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
       <c r="C35" s="22">
-        <v>439800</v>
-[...9 lines deleted...]
-    <row r="36" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+        <v>301900</v>
+      </c>
+      <c r="D35" s="205">
+        <v>232352.62</v>
+      </c>
+      <c r="E35" s="151">
+        <v>0.24</v>
+      </c>
+      <c r="F35" s="31"/>
+    </row>
+    <row r="36" ht="20.25" customHeight="1" spans="1:6">
       <c r="A36" s="26"/>
       <c r="B36" s="21" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="C36" s="22">
-        <v>439800</v>
-[...9 lines deleted...]
-    <row r="37" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+        <v>311900</v>
+      </c>
+      <c r="D36" s="205">
+        <v>239952.62</v>
+      </c>
+      <c r="E36" s="151">
+        <v>0.24</v>
+      </c>
+      <c r="F36" s="31"/>
+    </row>
+    <row r="37" ht="20.25" customHeight="1" spans="1:6">
       <c r="A37" s="26"/>
       <c r="B37" s="21" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="C37" s="22">
-        <v>466800</v>
-[...69 lines deleted...]
-      </c>
+        <v>311900</v>
+      </c>
+      <c r="D37" s="205">
+        <v>239952.62</v>
+      </c>
+      <c r="E37" s="151">
+        <v>0.24</v>
+      </c>
+      <c r="F37" s="31"/>
+    </row>
+    <row r="38" ht="52.5" customHeight="1" spans="1:6">
+      <c r="A38" s="28"/>
+      <c r="B38" s="38" t="s">
+        <v>646</v>
+      </c>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="56"/>
+    </row>
+    <row r="39" ht="18" customHeight="1" spans="1:6">
+      <c r="A39" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C39" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E39" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F39" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="40" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A40" s="20" t="s">
+        <v>647</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>648</v>
+      </c>
+      <c r="C40" s="22">
+        <v>304600</v>
+      </c>
+      <c r="D40" s="205">
+        <v>258772.62</v>
+      </c>
+      <c r="E40" s="151">
+        <v>0.16</v>
+      </c>
+      <c r="F40" s="43" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="41" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A41" s="26"/>
+      <c r="B41" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="C41" s="22">
+        <v>321600</v>
+      </c>
+      <c r="D41" s="205" t="s">
+        <v>618</v>
+      </c>
+      <c r="E41" s="151" t="s">
+        <v>489</v>
+      </c>
+      <c r="F41" s="45"/>
     </row>
     <row r="42" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A42" s="32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A42" s="26"/>
       <c r="B42" s="21" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="C42" s="22">
-        <v>229000</v>
-[...9 lines deleted...]
-      </c>
+        <v>324600</v>
+      </c>
+      <c r="D42" s="205">
+        <v>275572.62</v>
+      </c>
+      <c r="E42" s="151">
+        <v>0.16</v>
+      </c>
+      <c r="F42" s="45"/>
     </row>
     <row r="43" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A43" s="32"/>
-[...1 lines deleted...]
-        <v>635</v>
+      <c r="A43" s="26"/>
+      <c r="B43" s="206" t="s">
+        <v>651</v>
       </c>
       <c r="C43" s="22">
-        <v>249000</v>
-[...5 lines deleted...]
-        <v>0.06</v>
+        <v>324600</v>
+      </c>
+      <c r="D43" s="205">
+        <v>275572.62</v>
+      </c>
+      <c r="E43" s="151">
+        <v>0.16</v>
       </c>
       <c r="F43" s="45"/>
     </row>
     <row r="44" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A44" s="32"/>
+      <c r="A44" s="26"/>
       <c r="B44" s="21" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="C44" s="22">
-        <v>285600</v>
-[...5 lines deleted...]
-        <v>0.06</v>
+        <v>345600</v>
+      </c>
+      <c r="D44" s="205">
+        <v>293212.62</v>
+      </c>
+      <c r="E44" s="151">
+        <v>0.16</v>
       </c>
       <c r="F44" s="45"/>
     </row>
-    <row r="45" s="3" customFormat="1" ht="50" customHeight="1" spans="1:6">
-      <c r="A45" s="32"/>
+    <row r="45" s="3" customFormat="1" ht="45.75" customHeight="1" spans="1:6">
+      <c r="A45" s="28"/>
       <c r="B45" s="38" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="40"/>
       <c r="F45" s="47"/>
     </row>
     <row r="46" ht="18" customHeight="1" spans="1:6">
       <c r="A46" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B46" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C46" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D46" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F46" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="47" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A47" s="32" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="B47" s="21" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="C47" s="22">
-        <v>251300</v>
-[...2 lines deleted...]
-        <v>186357.62</v>
+        <v>229000</v>
+      </c>
+      <c r="D47" s="205">
+        <v>215260</v>
       </c>
       <c r="E47" s="24">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="F47" s="43" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="48" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A48" s="32"/>
       <c r="B48" s="21" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="C48" s="22">
-        <v>275700</v>
-[...2 lines deleted...]
-        <v>204169.62</v>
+        <v>249000</v>
+      </c>
+      <c r="D48" s="205">
+        <v>234060</v>
       </c>
       <c r="E48" s="24">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="F48" s="45"/>
     </row>
     <row r="49" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A49" s="32"/>
       <c r="B49" s="21" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="C49" s="22">
-        <v>416600</v>
-[...2 lines deleted...]
-        <v>304118</v>
+        <v>285600</v>
+      </c>
+      <c r="D49" s="205">
+        <v>268464</v>
       </c>
       <c r="E49" s="24">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="F49" s="45"/>
     </row>
-    <row r="50" s="3" customFormat="1" ht="106.5" customHeight="1" spans="1:6">
+    <row r="50" s="3" customFormat="1" ht="50" customHeight="1" spans="1:6">
       <c r="A50" s="32"/>
       <c r="B50" s="38" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="C50" s="39"/>
       <c r="D50" s="39"/>
       <c r="E50" s="40"/>
       <c r="F50" s="47"/>
     </row>
-    <row r="51" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-[...13 lines deleted...]
-    <row r="56" hidden="1"/>
+    <row r="51" ht="18" customHeight="1" spans="1:6">
+      <c r="A51" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="52" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A52" s="32" t="s">
+        <v>659</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>660</v>
+      </c>
+      <c r="C52" s="22">
+        <v>251300</v>
+      </c>
+      <c r="D52" s="205">
+        <v>186357.62</v>
+      </c>
+      <c r="E52" s="24">
+        <v>0.27</v>
+      </c>
+      <c r="F52" s="43" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="53" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A53" s="32"/>
+      <c r="B53" s="21" t="s">
+        <v>661</v>
+      </c>
+      <c r="C53" s="22">
+        <v>275700</v>
+      </c>
+      <c r="D53" s="205">
+        <v>204169.62</v>
+      </c>
+      <c r="E53" s="24">
+        <v>0.27</v>
+      </c>
+      <c r="F53" s="45"/>
+    </row>
+    <row r="54" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A54" s="32"/>
+      <c r="B54" s="21" t="s">
+        <v>662</v>
+      </c>
+      <c r="C54" s="22">
+        <v>416600</v>
+      </c>
+      <c r="D54" s="205">
+        <v>304118</v>
+      </c>
+      <c r="E54" s="24">
+        <v>0.27</v>
+      </c>
+      <c r="F54" s="45"/>
+    </row>
+    <row r="55" s="3" customFormat="1" ht="106.5" customHeight="1" spans="1:6">
+      <c r="A55" s="32"/>
+      <c r="B55" s="38" t="s">
+        <v>663</v>
+      </c>
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="40"/>
+      <c r="F55" s="47"/>
+    </row>
+    <row r="56" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A56" s="50" t="s">
+        <v>427</v>
+      </c>
+      <c r="B56" s="50"/>
+      <c r="C56" s="50"/>
+      <c r="D56" s="50"/>
+      <c r="E56" s="50"/>
+      <c r="F56" s="50"/>
+    </row>
     <row r="57" hidden="1"/>
     <row r="58" hidden="1"/>
     <row r="59" hidden="1"/>
     <row r="60" hidden="1"/>
     <row r="61" hidden="1"/>
     <row r="62" hidden="1"/>
     <row r="63" hidden="1"/>
     <row r="64" hidden="1"/>
     <row r="65" hidden="1"/>
     <row r="66" hidden="1"/>
     <row r="67" hidden="1"/>
     <row r="68" hidden="1"/>
     <row r="69" hidden="1"/>
     <row r="70" hidden="1"/>
     <row r="71" hidden="1"/>
     <row r="72" hidden="1"/>
     <row r="73" hidden="1"/>
     <row r="74" hidden="1"/>
     <row r="75" hidden="1"/>
     <row r="76" hidden="1"/>
     <row r="77" hidden="1"/>
     <row r="78" hidden="1"/>
     <row r="79" hidden="1"/>
     <row r="80" hidden="1"/>
     <row r="81" hidden="1"/>
@@ -39613,764 +40068,741 @@
     <row r="137" hidden="1"/>
     <row r="138" hidden="1"/>
     <row r="139" hidden="1"/>
     <row r="140" hidden="1"/>
     <row r="141" hidden="1"/>
     <row r="142" hidden="1"/>
     <row r="143" hidden="1"/>
     <row r="144" hidden="1"/>
     <row r="145" hidden="1"/>
     <row r="146" hidden="1"/>
     <row r="147" hidden="1"/>
     <row r="148" hidden="1"/>
     <row r="149" hidden="1"/>
     <row r="150" hidden="1"/>
     <row r="151" hidden="1"/>
     <row r="152" hidden="1"/>
     <row r="153" hidden="1"/>
     <row r="154" hidden="1"/>
     <row r="155" hidden="1"/>
     <row r="156" hidden="1"/>
     <row r="157" hidden="1"/>
     <row r="158" hidden="1"/>
     <row r="159" hidden="1"/>
     <row r="160" hidden="1"/>
     <row r="161" hidden="1"/>
+    <row r="162" hidden="1"/>
+    <row r="163" hidden="1"/>
+    <row r="164" hidden="1"/>
+    <row r="165" hidden="1"/>
+    <row r="166" hidden="1"/>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="26">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
-    <mergeCell ref="B17:E17"/>
-[...2 lines deleted...]
-    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B38:E38"/>
     <mergeCell ref="B45:E45"/>
     <mergeCell ref="B50:E50"/>
-    <mergeCell ref="A51:F51"/>
-[...4 lines deleted...]
-    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A11:A19"/>
+    <mergeCell ref="A21:A27"/>
+    <mergeCell ref="A29:A32"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="A40:A45"/>
     <mergeCell ref="A47:A50"/>
-    <mergeCell ref="F11:F17"/>
-[...3 lines deleted...]
-    <mergeCell ref="F42:F45"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="F11:F19"/>
+    <mergeCell ref="F21:F27"/>
+    <mergeCell ref="F29:F32"/>
+    <mergeCell ref="F34:F38"/>
+    <mergeCell ref="F40:F45"/>
     <mergeCell ref="F47:F50"/>
+    <mergeCell ref="F52:F55"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
-  <dimension ref="A1:XFD154"/>
+  <dimension ref="A1:XFD152"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="58.0833333333333" style="4" customWidth="1"/>
     <col min="3" max="6" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
     <row r="2" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
     <row r="3" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
     <row r="4" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="55"/>
     </row>
     <row r="5" ht="18.65" customHeight="1" spans="1:6">
       <c r="A5" s="53"/>
       <c r="B5" s="54"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="55"/>
     </row>
     <row r="6" ht="18.75" customHeight="1" spans="1:6">
       <c r="A6" s="11" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="13"/>
     </row>
     <row r="7" ht="7.5" customHeight="1" spans="1:6">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="20.25" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="26" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="C11" s="22">
         <v>254800</v>
       </c>
       <c r="D11" s="23">
-        <v>163800</v>
+        <v>159800</v>
       </c>
       <c r="E11" s="151">
         <f t="shared" ref="E11:E15" si="0">1-D11/C11</f>
-        <v>0.357142857142857</v>
+        <v>0.372841444270016</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
       <c r="B12" s="21" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
       <c r="C12" s="22">
         <v>279800</v>
       </c>
       <c r="D12" s="23">
-        <v>186800</v>
+        <v>179800</v>
       </c>
       <c r="E12" s="151">
         <f t="shared" si="0"/>
-        <v>0.332380271622588</v>
+        <v>0.357398141529664</v>
       </c>
       <c r="F12" s="25"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
       <c r="B13" s="21" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
       <c r="C13" s="22">
         <v>274800</v>
       </c>
       <c r="D13" s="23">
-        <v>183800</v>
+        <v>179800</v>
       </c>
       <c r="E13" s="151">
         <f t="shared" si="0"/>
-        <v>0.331149927219796</v>
+        <v>0.34570596797671</v>
       </c>
       <c r="F13" s="27"/>
     </row>
     <row r="14" ht="20.25" customHeight="1" spans="1:6">
       <c r="A14" s="26"/>
       <c r="B14" s="21" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="C14" s="22">
         <v>299800</v>
       </c>
       <c r="D14" s="23">
-        <v>203800</v>
+        <v>199800</v>
       </c>
       <c r="E14" s="151">
         <f t="shared" si="0"/>
-        <v>0.320213475650434</v>
+        <v>0.333555703802535</v>
       </c>
       <c r="F14" s="27"/>
     </row>
     <row r="15" ht="20.25" customHeight="1" spans="1:6">
       <c r="A15" s="26"/>
       <c r="B15" s="21" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="C15" s="22">
         <v>365800</v>
       </c>
       <c r="D15" s="23">
-        <v>257800</v>
+        <v>253800</v>
       </c>
       <c r="E15" s="151">
         <f t="shared" si="0"/>
-        <v>0.295243302351011</v>
+        <v>0.306178239475123</v>
       </c>
       <c r="F15" s="27"/>
     </row>
     <row r="16" ht="91" customHeight="1" spans="1:6">
       <c r="A16" s="28"/>
       <c r="B16" s="21" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="27"/>
     </row>
     <row r="17" ht="20.25" customHeight="1" spans="1:6">
       <c r="A17" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B17" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C17" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D17" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E17" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F17" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="18" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A18" s="20" t="s">
-[...3 lines deleted...]
-        <v>653</v>
+      <c r="A18" s="26" t="s">
+        <v>673</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>674</v>
       </c>
       <c r="C18" s="22">
-        <v>237800</v>
+        <v>258800</v>
       </c>
       <c r="D18" s="23">
-        <v>169900</v>
+        <v>185900</v>
       </c>
       <c r="E18" s="151">
         <f>1-D18/C18</f>
-        <v>0.285534062237174</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.281684698608965</v>
+      </c>
+      <c r="F18" s="59" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="26"/>
       <c r="B19" s="21" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="C19" s="22">
-        <v>258800</v>
+        <v>278800</v>
       </c>
       <c r="D19" s="23">
-        <v>195900</v>
+        <v>199900</v>
       </c>
       <c r="E19" s="151">
         <f>1-D19/C19</f>
-        <v>0.243044822256569</v>
+        <v>0.28299856527977</v>
       </c>
       <c r="F19" s="59"/>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="26"/>
       <c r="B20" s="21" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="C20" s="22">
-        <v>278800</v>
+        <v>298800</v>
       </c>
       <c r="D20" s="23">
-        <v>210900</v>
+        <v>219900</v>
       </c>
       <c r="E20" s="151">
         <f>1-D20/C20</f>
-        <v>0.243543758967001</v>
+        <v>0.264056224899598</v>
       </c>
       <c r="F20" s="59"/>
     </row>
     <row r="21" ht="20.25" customHeight="1" spans="1:6">
       <c r="A21" s="26"/>
       <c r="B21" s="21" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
       <c r="C21" s="22">
-        <v>298800</v>
+        <v>268800</v>
       </c>
       <c r="D21" s="23">
-        <v>230900</v>
+        <v>205900</v>
       </c>
       <c r="E21" s="151">
         <f>1-D21/C21</f>
-        <v>0.227242302543507</v>
-[...3 lines deleted...]
-    <row r="22" ht="20.25" customHeight="1" spans="1:6">
+        <v>0.234002976190476</v>
+      </c>
+      <c r="F21" s="31"/>
+    </row>
+    <row r="22" ht="129" customHeight="1" spans="1:6">
       <c r="A22" s="26"/>
-      <c r="B22" s="21" t="s">
-[...22 lines deleted...]
-      <c r="F23" s="56"/>
+      <c r="B22" s="204" t="s">
+        <v>678</v>
+      </c>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="56"/>
+    </row>
+    <row r="23" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A23" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E23" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F23" s="19" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="24" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A24" s="18" t="s">
-[...15 lines deleted...]
-        <v>311</v>
+      <c r="A24" s="26" t="s">
+        <v>679</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>680</v>
+      </c>
+      <c r="C24" s="22">
+        <v>305800</v>
+      </c>
+      <c r="D24" s="23">
+        <v>207800</v>
+      </c>
+      <c r="E24" s="151">
+        <f t="shared" ref="E24:E33" si="1">1-D24/C24</f>
+        <v>0.320470896010464</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="25" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A25" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A25" s="26"/>
       <c r="B25" s="21" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
       <c r="C25" s="22">
-        <v>305800</v>
+        <v>325800</v>
       </c>
       <c r="D25" s="23">
-        <v>207800</v>
+        <v>222800</v>
       </c>
       <c r="E25" s="151">
-        <f t="shared" ref="E25:E34" si="1">1-D25/C25</f>
-[...4 lines deleted...]
-      </c>
+        <f t="shared" si="1"/>
+        <v>0.316144874155924</v>
+      </c>
+      <c r="F25" s="37"/>
     </row>
     <row r="26" ht="20.25" customHeight="1" spans="1:6">
       <c r="A26" s="26"/>
       <c r="B26" s="21" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="C26" s="22">
-        <v>325800</v>
+        <v>326800</v>
       </c>
       <c r="D26" s="23">
-        <v>222800</v>
+        <v>223800</v>
       </c>
       <c r="E26" s="151">
         <f t="shared" si="1"/>
-        <v>0.316144874155924</v>
+        <v>0.315177478580171</v>
       </c>
       <c r="F26" s="37"/>
     </row>
     <row r="27" ht="20.25" customHeight="1" spans="1:6">
       <c r="A27" s="26"/>
       <c r="B27" s="21" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
       <c r="C27" s="22">
-        <v>326800</v>
+        <v>345800</v>
       </c>
       <c r="D27" s="23">
-        <v>223800</v>
+        <v>227800</v>
       </c>
       <c r="E27" s="151">
         <f t="shared" si="1"/>
-        <v>0.315177478580171</v>
+        <v>0.341237709658762</v>
       </c>
       <c r="F27" s="37"/>
     </row>
     <row r="28" ht="20.25" customHeight="1" spans="1:6">
       <c r="A28" s="26"/>
       <c r="B28" s="21" t="s">
-        <v>663</v>
+        <v>684</v>
       </c>
       <c r="C28" s="22">
-        <v>345800</v>
+        <v>347800</v>
       </c>
       <c r="D28" s="23">
-        <v>237800</v>
+        <v>229800</v>
       </c>
       <c r="E28" s="151">
         <f t="shared" si="1"/>
-        <v>0.312319259687681</v>
+        <v>0.339275445658424</v>
       </c>
       <c r="F28" s="37"/>
     </row>
     <row r="29" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="26"/>
       <c r="B29" s="21" t="s">
-        <v>664</v>
+        <v>685</v>
       </c>
       <c r="C29" s="22">
-        <v>347800</v>
+        <v>375800</v>
       </c>
       <c r="D29" s="23">
-        <v>239800</v>
+        <v>257800</v>
       </c>
       <c r="E29" s="151">
         <f t="shared" si="1"/>
-        <v>0.310523289246693</v>
+        <v>0.313996806812134</v>
       </c>
       <c r="F29" s="37"/>
     </row>
     <row r="30" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="26"/>
       <c r="B30" s="21" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
       <c r="C30" s="22">
-        <v>375800</v>
+        <v>398800</v>
       </c>
       <c r="D30" s="23">
-        <v>267800</v>
+        <v>277800</v>
       </c>
       <c r="E30" s="151">
         <f t="shared" si="1"/>
-        <v>0.28738690792975</v>
+        <v>0.303410230692076</v>
       </c>
       <c r="F30" s="37"/>
     </row>
     <row r="31" ht="20.25" customHeight="1" spans="1:6">
       <c r="A31" s="26"/>
       <c r="B31" s="21" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="C31" s="22">
-        <v>398800</v>
+        <v>365800</v>
       </c>
       <c r="D31" s="23">
-        <v>287800</v>
+        <v>252800</v>
       </c>
       <c r="E31" s="151">
         <f t="shared" si="1"/>
-        <v>0.278335005015045</v>
+        <v>0.308911973756151</v>
       </c>
       <c r="F31" s="37"/>
     </row>
     <row r="32" ht="20.25" customHeight="1" spans="1:6">
       <c r="A32" s="26"/>
       <c r="B32" s="21" t="s">
-        <v>667</v>
+        <v>688</v>
       </c>
       <c r="C32" s="22">
-        <v>365800</v>
+        <v>405800</v>
       </c>
       <c r="D32" s="23">
-        <v>257800</v>
+        <v>277800</v>
       </c>
       <c r="E32" s="151">
         <f t="shared" si="1"/>
-        <v>0.295243302351011</v>
+        <v>0.31542631838344</v>
       </c>
       <c r="F32" s="37"/>
     </row>
     <row r="33" ht="20.25" customHeight="1" spans="1:6">
       <c r="A33" s="26"/>
       <c r="B33" s="21" t="s">
-        <v>668</v>
+        <v>689</v>
       </c>
       <c r="C33" s="22">
-        <v>405800</v>
+        <v>468800</v>
       </c>
       <c r="D33" s="23">
-        <v>287800</v>
+        <v>350800</v>
       </c>
       <c r="E33" s="151">
         <f t="shared" si="1"/>
-        <v>0.290783637259734</v>
+        <v>0.251706484641638</v>
       </c>
       <c r="F33" s="37"/>
     </row>
-    <row r="34" ht="20.25" customHeight="1" spans="1:6">
-[...24 lines deleted...]
-      <c r="F35" s="41"/>
+    <row r="34" ht="123" customHeight="1" spans="1:6">
+      <c r="A34" s="28"/>
+      <c r="B34" s="38" t="s">
+        <v>690</v>
+      </c>
+      <c r="C34" s="39"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="40"/>
+      <c r="F34" s="41"/>
+    </row>
+    <row r="35" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A35" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D35" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E35" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F35" s="19" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="36" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A36" s="18" t="s">
-[...15 lines deleted...]
-        <v>311</v>
+      <c r="A36" s="26" t="s">
+        <v>691</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>692</v>
+      </c>
+      <c r="C36" s="22">
+        <v>549800</v>
+      </c>
+      <c r="D36" s="23">
+        <v>414800</v>
+      </c>
+      <c r="E36" s="151">
+        <f t="shared" ref="E36:E40" si="2">1-D36/C36</f>
+        <v>0.245543834121499</v>
+      </c>
+      <c r="F36" s="25" t="s">
+        <v>321</v>
       </c>
     </row>
     <row r="37" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A37" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A37" s="26"/>
       <c r="B37" s="21" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="C37" s="22">
-        <v>509800</v>
-[...9 lines deleted...]
-      </c>
+        <v>629800</v>
+      </c>
+      <c r="D37" s="23">
+        <v>489800</v>
+      </c>
+      <c r="E37" s="151">
+        <f t="shared" si="2"/>
+        <v>0.222292791362337</v>
+      </c>
+      <c r="F37" s="25"/>
     </row>
     <row r="38" ht="20.25" customHeight="1" spans="1:6">
       <c r="A38" s="26"/>
       <c r="B38" s="21" t="s">
-        <v>674</v>
+        <v>694</v>
       </c>
       <c r="C38" s="22">
-        <v>549800</v>
+        <v>634800</v>
       </c>
       <c r="D38" s="23">
-        <v>414800</v>
+        <v>494800</v>
       </c>
       <c r="E38" s="151">
-        <f t="shared" ref="E38:E42" si="2">1-D38/C38</f>
-        <v>0.245543834121499</v>
+        <f t="shared" si="2"/>
+        <v>0.220541902961563</v>
       </c>
       <c r="F38" s="25"/>
     </row>
     <row r="39" ht="20.25" customHeight="1" spans="1:6">
       <c r="A39" s="26"/>
       <c r="B39" s="21" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="C39" s="22">
-        <v>629800</v>
+        <v>700800</v>
       </c>
       <c r="D39" s="23">
-        <v>489800</v>
+        <v>555800</v>
       </c>
       <c r="E39" s="151">
         <f t="shared" si="2"/>
-        <v>0.222292791362337</v>
+        <v>0.206906392694064</v>
       </c>
       <c r="F39" s="25"/>
     </row>
     <row r="40" ht="20.25" customHeight="1" spans="1:6">
       <c r="A40" s="26"/>
       <c r="B40" s="21" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
       <c r="C40" s="22">
-        <v>634800</v>
+        <v>705800</v>
       </c>
       <c r="D40" s="23">
-        <v>494800</v>
+        <v>560800</v>
       </c>
       <c r="E40" s="151">
         <f t="shared" si="2"/>
-        <v>0.220541902961563</v>
+        <v>0.20544063474072</v>
       </c>
       <c r="F40" s="25"/>
     </row>
-    <row r="41" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A41" s="26"/>
+    <row r="41" ht="76.5" customHeight="1" spans="1:6">
+      <c r="A41" s="28"/>
       <c r="B41" s="21" t="s">
-        <v>677</v>
-[...49 lines deleted...]
-    </row>
+        <v>697</v>
+      </c>
+      <c r="C41" s="35"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="34"/>
+    </row>
+    <row r="42" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A42" s="50" t="s">
+        <v>427</v>
+      </c>
+      <c r="B42" s="50"/>
+      <c r="C42" s="50"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="50"/>
+      <c r="F42" s="50"/>
+    </row>
+    <row r="43" hidden="1"/>
+    <row r="44" hidden="1"/>
     <row r="45" hidden="1"/>
     <row r="46" hidden="1"/>
     <row r="47" hidden="1"/>
     <row r="48" hidden="1"/>
     <row r="49" hidden="1"/>
     <row r="50" hidden="1"/>
     <row r="51" hidden="1"/>
     <row r="52" hidden="1"/>
     <row r="53" hidden="1"/>
     <row r="54" hidden="1"/>
     <row r="55" hidden="1"/>
     <row r="56" hidden="1"/>
     <row r="57" hidden="1"/>
     <row r="58" hidden="1"/>
     <row r="59" hidden="1"/>
     <row r="60" hidden="1"/>
     <row r="61" hidden="1"/>
     <row r="62" hidden="1"/>
     <row r="63" hidden="1"/>
     <row r="64" hidden="1"/>
     <row r="65" hidden="1"/>
     <row r="66" hidden="1"/>
     <row r="67" hidden="1"/>
     <row r="68" hidden="1"/>
     <row r="69" hidden="1"/>
@@ -40435,1804 +40867,1890 @@
     <row r="128" hidden="1"/>
     <row r="129" hidden="1"/>
     <row r="130" hidden="1"/>
     <row r="131" hidden="1"/>
     <row r="132" hidden="1"/>
     <row r="133" hidden="1"/>
     <row r="134" hidden="1"/>
     <row r="135" hidden="1"/>
     <row r="136" hidden="1"/>
     <row r="137" hidden="1"/>
     <row r="138" hidden="1"/>
     <row r="139" hidden="1"/>
     <row r="140" hidden="1"/>
     <row r="141" hidden="1"/>
     <row r="142" hidden="1"/>
     <row r="143" hidden="1"/>
     <row r="144" hidden="1"/>
     <row r="145" hidden="1"/>
     <row r="146" hidden="1"/>
     <row r="147" hidden="1"/>
     <row r="148" hidden="1"/>
     <row r="149" hidden="1"/>
     <row r="150" hidden="1"/>
     <row r="151" hidden="1"/>
     <row r="152" hidden="1"/>
-    <row r="153" hidden="1"/>
-    <row r="154" hidden="1"/>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
     <mergeCell ref="B16:E16"/>
-    <mergeCell ref="B23:E23"/>
-[...2 lines deleted...]
-    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="A42:F42"/>
     <mergeCell ref="A11:A16"/>
-    <mergeCell ref="A18:A23"/>
-[...1 lines deleted...]
-    <mergeCell ref="A37:A43"/>
+    <mergeCell ref="A18:A22"/>
+    <mergeCell ref="A24:A34"/>
+    <mergeCell ref="A36:A41"/>
     <mergeCell ref="F11:F16"/>
-    <mergeCell ref="F18:F23"/>
-[...1 lines deleted...]
-    <mergeCell ref="F37:F43"/>
+    <mergeCell ref="F18:F22"/>
+    <mergeCell ref="F24:F34"/>
+    <mergeCell ref="F36:F41"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <tabColor theme="3" tint="0.799340800195319"/>
   </sheetPr>
-  <dimension ref="A1:XFD229"/>
+  <dimension ref="A1:XFD234"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" customHeight="1" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="2" max="2" width="54.5833333333333" style="4" customWidth="1"/>
     <col min="3" max="5" width="13.8333333333333" style="4" customWidth="1"/>
     <col min="6" max="6" width="17.4166666666667" style="4" customWidth="1"/>
     <col min="7" max="8" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="13.8333333333333" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="1" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A1" s="5" t="s">
-        <v>680</v>
+        <v>698</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="52"/>
     </row>
-    <row r="2" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="2" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A2" s="53"/>
       <c r="B2" s="54"/>
       <c r="C2" s="54"/>
       <c r="D2" s="54"/>
       <c r="E2" s="54"/>
       <c r="F2" s="55"/>
     </row>
-    <row r="3" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="3" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A3" s="53"/>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="55"/>
     </row>
-    <row r="4" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="4" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A4" s="53"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="55"/>
     </row>
-    <row r="5" s="189" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
+    <row r="5" s="191" customFormat="1" ht="18.65" customHeight="1" spans="1:6">
       <c r="A5" s="53"/>
       <c r="B5" s="54"/>
       <c r="C5" s="54"/>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="55"/>
     </row>
     <row r="6" ht="7.5" customHeight="1" spans="1:6">
-      <c r="A6" s="190"/>
-[...4 lines deleted...]
-      <c r="F6" s="192"/>
+      <c r="A6" s="192"/>
+      <c r="B6" s="193"/>
+      <c r="C6" s="193"/>
+      <c r="D6" s="193"/>
+      <c r="E6" s="193"/>
+      <c r="F6" s="194"/>
     </row>
     <row r="7" ht="7.5" customHeight="1" spans="1:6">
-      <c r="A7" s="190"/>
-[...4 lines deleted...]
-      <c r="F7" s="192"/>
+      <c r="A7" s="192"/>
+      <c r="B7" s="193"/>
+      <c r="C7" s="193"/>
+      <c r="D7" s="193"/>
+      <c r="E7" s="193"/>
+      <c r="F7" s="194"/>
     </row>
     <row r="8" ht="4.5" customHeight="1" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="16"/>
     </row>
     <row r="9" s="1" customFormat="1" spans="1:6">
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
     </row>
     <row r="10" ht="18" customHeight="1" spans="1:6">
       <c r="A10" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" ht="20.25" customHeight="1" spans="1:6">
       <c r="A11" s="20" t="s">
-        <v>681</v>
+        <v>699</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
       <c r="C11" s="22">
-        <v>299900</v>
+        <v>309800</v>
       </c>
       <c r="D11" s="23">
-        <v>246600</v>
+        <v>275300</v>
       </c>
       <c r="E11" s="24">
         <f>1-D11/C11</f>
-        <v>0.177725908636212</v>
+        <v>0.111362169141382</v>
       </c>
       <c r="F11" s="30" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
     </row>
     <row r="12" ht="20.25" customHeight="1" spans="1:6">
       <c r="A12" s="26"/>
       <c r="B12" s="21" t="s">
-        <v>684</v>
+        <v>702</v>
       </c>
       <c r="C12" s="22">
-        <v>309900</v>
+        <v>339800</v>
       </c>
       <c r="D12" s="23">
-        <v>257000</v>
+        <v>305300</v>
       </c>
       <c r="E12" s="24">
-        <f t="shared" ref="E12:E15" si="0">1-D12/C12</f>
-        <v>0.170700225879316</v>
+        <f>1-D12/C12</f>
+        <v>0.101530311948205</v>
       </c>
       <c r="F12" s="59"/>
     </row>
     <row r="13" ht="20.25" customHeight="1" spans="1:6">
       <c r="A13" s="26"/>
       <c r="B13" s="21" t="s">
-        <v>685</v>
+        <v>703</v>
       </c>
       <c r="C13" s="22">
+        <v>359800</v>
+      </c>
+      <c r="D13" s="23">
+        <v>325300</v>
+      </c>
+      <c r="E13" s="24">
+        <f>1-D13/C13</f>
+        <v>0.0958866036687048</v>
+      </c>
+      <c r="F13" s="59"/>
+    </row>
+    <row r="14" ht="34.5" customHeight="1" spans="1:6">
+      <c r="A14" s="26"/>
+      <c r="B14" s="38" t="s">
+        <v>704</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="156"/>
+    </row>
+    <row r="15" ht="18" customHeight="1" spans="1:6">
+      <c r="A15" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E15" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="16" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A16" s="20" t="s">
+        <v>705</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>706</v>
+      </c>
+      <c r="C16" s="22">
+        <v>299900</v>
+      </c>
+      <c r="D16" s="23">
+        <v>246600</v>
+      </c>
+      <c r="E16" s="24">
+        <f>1-D16/C16</f>
+        <v>0.177725908636212</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="17" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A17" s="26"/>
+      <c r="B17" s="21" t="s">
+        <v>707</v>
+      </c>
+      <c r="C17" s="22">
+        <v>309900</v>
+      </c>
+      <c r="D17" s="23">
+        <v>257000</v>
+      </c>
+      <c r="E17" s="24">
+        <f t="shared" ref="E17:E20" si="0">1-D17/C17</f>
+        <v>0.170700225879316</v>
+      </c>
+      <c r="F17" s="59"/>
+    </row>
+    <row r="18" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A18" s="26"/>
+      <c r="B18" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="C18" s="22">
         <v>319900</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D18" s="23">
         <v>266300</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E18" s="24">
         <f t="shared" si="0"/>
         <v>0.167552360112535</v>
-      </c>
-[...81 lines deleted...]
-        <v>0.281672297297297</v>
       </c>
       <c r="F18" s="59"/>
     </row>
     <row r="19" ht="20.25" customHeight="1" spans="1:6">
       <c r="A19" s="26"/>
       <c r="B19" s="21" t="s">
-        <v>691</v>
+        <v>709</v>
       </c>
       <c r="C19" s="22">
-        <v>251800</v>
+        <v>339900</v>
       </c>
       <c r="D19" s="23">
-        <v>184100</v>
+        <v>286600</v>
       </c>
       <c r="E19" s="24">
-        <f t="shared" si="1"/>
-        <v>0.268864177918983</v>
+        <f t="shared" si="0"/>
+        <v>0.156810826713739</v>
       </c>
       <c r="F19" s="59"/>
     </row>
     <row r="20" ht="20.25" customHeight="1" spans="1:6">
       <c r="A20" s="26"/>
       <c r="B20" s="21" t="s">
-        <v>692</v>
+        <v>710</v>
       </c>
       <c r="C20" s="22">
-        <v>266800</v>
+        <v>359900</v>
       </c>
       <c r="D20" s="23">
-        <v>198000</v>
+        <v>306400</v>
       </c>
       <c r="E20" s="24">
-        <f t="shared" si="1"/>
-        <v>0.257871064467766</v>
+        <f t="shared" si="0"/>
+        <v>0.148652403445402</v>
       </c>
       <c r="F20" s="59"/>
     </row>
-    <row r="21" ht="42.75" customHeight="1" spans="1:6">
+    <row r="21" ht="34.5" customHeight="1" spans="1:6">
       <c r="A21" s="26"/>
       <c r="B21" s="38" t="s">
-        <v>693</v>
+        <v>711</v>
       </c>
       <c r="C21" s="39"/>
       <c r="D21" s="39"/>
       <c r="E21" s="40"/>
-      <c r="F21" s="155"/>
+      <c r="F21" s="156"/>
     </row>
     <row r="22" ht="18" customHeight="1" spans="1:6">
       <c r="A22" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B22" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C22" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E22" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F22" s="19" t="s">
-        <v>311</v>
-[...4 lines deleted...]
-        <v>694</v>
+        <v>318</v>
+      </c>
+    </row>
+    <row r="23" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A23" s="26" t="s">
+        <v>712</v>
       </c>
       <c r="B23" s="21" t="s">
-        <v>695</v>
+        <v>713</v>
       </c>
       <c r="C23" s="22">
+        <v>236800</v>
+      </c>
+      <c r="D23" s="23">
+        <v>170100</v>
+      </c>
+      <c r="E23" s="24">
+        <f t="shared" ref="E23:E25" si="1">1-D23/C23</f>
+        <v>0.281672297297297</v>
+      </c>
+      <c r="F23" s="59"/>
+    </row>
+    <row r="24" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A24" s="26"/>
+      <c r="B24" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="C24" s="22">
+        <v>251800</v>
+      </c>
+      <c r="D24" s="23">
+        <v>184100</v>
+      </c>
+      <c r="E24" s="24">
+        <f t="shared" si="1"/>
+        <v>0.268864177918983</v>
+      </c>
+      <c r="F24" s="59"/>
+    </row>
+    <row r="25" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A25" s="26"/>
+      <c r="B25" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="C25" s="22">
+        <v>266800</v>
+      </c>
+      <c r="D25" s="23">
+        <v>198000</v>
+      </c>
+      <c r="E25" s="24">
+        <f t="shared" si="1"/>
+        <v>0.257871064467766</v>
+      </c>
+      <c r="F25" s="59"/>
+    </row>
+    <row r="26" ht="42.75" customHeight="1" spans="1:6">
+      <c r="A26" s="26"/>
+      <c r="B26" s="38" t="s">
+        <v>716</v>
+      </c>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="156"/>
+    </row>
+    <row r="27" ht="18" customHeight="1" spans="1:6">
+      <c r="A27" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E27" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F27" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="28" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A28" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>718</v>
+      </c>
+      <c r="C28" s="22">
         <v>179900</v>
       </c>
-      <c r="D23" s="23">
+      <c r="D28" s="23">
         <v>149100</v>
       </c>
-      <c r="E23" s="24">
-        <f t="shared" ref="E23:E30" si="2">1-D23/C23</f>
+      <c r="E28" s="24">
+        <f t="shared" ref="E28:E35" si="2">1-D28/C28</f>
         <v>0.171206225680934</v>
       </c>
-      <c r="F23" s="43" t="s">
-[...86 lines deleted...]
-      <c r="F28" s="60"/>
+      <c r="F28" s="43" t="s">
+        <v>719</v>
+      </c>
     </row>
     <row r="29" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A29" s="48"/>
       <c r="B29" s="21" t="s">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="C29" s="22">
-        <v>239900</v>
+        <v>179900</v>
       </c>
       <c r="D29" s="23">
-        <v>204200</v>
+        <v>149100</v>
       </c>
       <c r="E29" s="24">
         <f t="shared" si="2"/>
-        <v>0.148812005002084</v>
+        <v>0.171206225680934</v>
       </c>
       <c r="F29" s="60"/>
     </row>
     <row r="30" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A30" s="48"/>
       <c r="B30" s="21" t="s">
-        <v>703</v>
+        <v>721</v>
       </c>
       <c r="C30" s="22">
-        <v>239900</v>
+        <v>205900</v>
       </c>
       <c r="D30" s="23">
-        <v>204200</v>
+        <v>173000</v>
       </c>
       <c r="E30" s="24">
         <f t="shared" si="2"/>
+        <v>0.159786304031083</v>
+      </c>
+      <c r="F30" s="60"/>
+    </row>
+    <row r="31" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A31" s="48"/>
+      <c r="B31" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="C31" s="22">
+        <v>205900</v>
+      </c>
+      <c r="D31" s="23">
+        <v>173000</v>
+      </c>
+      <c r="E31" s="24">
+        <f t="shared" si="2"/>
+        <v>0.159786304031083</v>
+      </c>
+      <c r="F31" s="60"/>
+    </row>
+    <row r="32" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A32" s="48"/>
+      <c r="B32" s="21" t="s">
+        <v>723</v>
+      </c>
+      <c r="C32" s="22">
+        <v>225900</v>
+      </c>
+      <c r="D32" s="23">
+        <v>191400</v>
+      </c>
+      <c r="E32" s="24">
+        <f t="shared" si="2"/>
+        <v>0.152722443559097</v>
+      </c>
+      <c r="F32" s="60"/>
+    </row>
+    <row r="33" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A33" s="48"/>
+      <c r="B33" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="C33" s="22">
+        <v>225900</v>
+      </c>
+      <c r="D33" s="23">
+        <v>191400</v>
+      </c>
+      <c r="E33" s="24">
+        <f t="shared" si="2"/>
+        <v>0.152722443559097</v>
+      </c>
+      <c r="F33" s="60"/>
+    </row>
+    <row r="34" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A34" s="48"/>
+      <c r="B34" s="21" t="s">
+        <v>725</v>
+      </c>
+      <c r="C34" s="22">
+        <v>239900</v>
+      </c>
+      <c r="D34" s="23">
+        <v>204200</v>
+      </c>
+      <c r="E34" s="24">
+        <f t="shared" si="2"/>
         <v>0.148812005002084</v>
       </c>
-      <c r="F30" s="60"/>
-[...70 lines deleted...]
-      <c r="A35" s="26"/>
+      <c r="F34" s="60"/>
+    </row>
+    <row r="35" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A35" s="48"/>
       <c r="B35" s="21" t="s">
-        <v>708</v>
+        <v>726</v>
       </c>
       <c r="C35" s="22">
-        <v>217000</v>
+        <v>239900</v>
       </c>
       <c r="D35" s="23">
-        <v>156400</v>
+        <v>204200</v>
       </c>
       <c r="E35" s="24">
-        <f>1-D35/C35</f>
-[...5 lines deleted...]
-      <c r="A36" s="26"/>
+        <f t="shared" si="2"/>
+        <v>0.148812005002084</v>
+      </c>
+      <c r="F35" s="60"/>
+    </row>
+    <row r="36" s="3" customFormat="1" ht="55.5" customHeight="1" spans="1:6">
+      <c r="A36" s="48"/>
       <c r="B36" s="38" t="s">
-        <v>709</v>
+        <v>727</v>
       </c>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="40"/>
-      <c r="F36" s="155"/>
-[...1 lines deleted...]
-    <row r="37" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="F36" s="195"/>
+    </row>
+    <row r="37" ht="18" customHeight="1" spans="1:6">
       <c r="A37" s="18" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B37" s="18" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C37" s="18" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D37" s="18" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E37" s="18" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="F37" s="19" t="s">
-        <v>311</v>
-[...4 lines deleted...]
-        <v>710</v>
+        <v>318</v>
+      </c>
+    </row>
+    <row r="38" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A38" s="20" t="s">
+        <v>728</v>
       </c>
       <c r="B38" s="21" t="s">
-        <v>711</v>
+        <v>729</v>
       </c>
       <c r="C38" s="22">
-        <v>250800</v>
+        <v>186800</v>
       </c>
       <c r="D38" s="23">
-        <v>214100</v>
+        <v>131700</v>
       </c>
       <c r="E38" s="24">
         <f>1-D38/C38</f>
-        <v>0.146331738437002</v>
-[...6 lines deleted...]
-      <c r="A39" s="33"/>
+        <v>0.294967880085653</v>
+      </c>
+      <c r="F38" s="30" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="39" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A39" s="26"/>
       <c r="B39" s="21" t="s">
-        <v>712</v>
-[...45 lines deleted...]
-      </c>
+        <v>730</v>
+      </c>
+      <c r="C39" s="22">
+        <v>209700</v>
+      </c>
+      <c r="D39" s="23">
+        <v>149600</v>
+      </c>
+      <c r="E39" s="24">
+        <f>1-D39/C39</f>
+        <v>0.286599904625656</v>
+      </c>
+      <c r="F39" s="59"/>
+    </row>
+    <row r="40" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A40" s="26"/>
+      <c r="B40" s="21" t="s">
+        <v>731</v>
+      </c>
+      <c r="C40" s="22">
+        <v>217000</v>
+      </c>
+      <c r="D40" s="23">
+        <v>156400</v>
+      </c>
+      <c r="E40" s="24">
+        <f>1-D40/C40</f>
+        <v>0.27926267281106</v>
+      </c>
+      <c r="F40" s="59"/>
+    </row>
+    <row r="41" ht="34.5" customHeight="1" spans="1:6">
+      <c r="A41" s="26"/>
+      <c r="B41" s="38" t="s">
+        <v>732</v>
+      </c>
+      <c r="C41" s="39"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="156"/>
     </row>
     <row r="42" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A42" s="48"/>
-[...13 lines deleted...]
-      <c r="F42" s="60"/>
+      <c r="A42" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E42" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F42" s="19" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="43" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A43" s="48"/>
+      <c r="A43" s="32" t="s">
+        <v>733</v>
+      </c>
       <c r="B43" s="21" t="s">
-        <v>716</v>
+        <v>734</v>
       </c>
       <c r="C43" s="22">
-        <v>176900</v>
+        <v>250800</v>
       </c>
       <c r="D43" s="23">
-        <v>143100</v>
+        <v>214100</v>
       </c>
       <c r="E43" s="24">
         <f>1-D43/C43</f>
-        <v>0.191068400226116</v>
-[...4 lines deleted...]
-      <c r="A44" s="48"/>
+        <v>0.146331738437002</v>
+      </c>
+      <c r="F43" s="25" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="44" s="17" customFormat="1" ht="38.5" customHeight="1" spans="1:6">
+      <c r="A44" s="33"/>
       <c r="B44" s="21" t="s">
-        <v>717</v>
-[...21 lines deleted...]
-      <c r="F45" s="193"/>
+        <v>735</v>
+      </c>
+      <c r="C44" s="35"/>
+      <c r="D44" s="35"/>
+      <c r="E44" s="35"/>
+      <c r="F44" s="34"/>
+    </row>
+    <row r="45" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A45" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B45" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C45" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E45" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F45" s="19" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="46" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A46" s="18" t="s">
-[...15 lines deleted...]
-        <v>311</v>
+      <c r="A46" s="42" t="s">
+        <v>736</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>737</v>
+      </c>
+      <c r="C46" s="22">
+        <v>164500</v>
+      </c>
+      <c r="D46" s="23">
+        <v>123700</v>
+      </c>
+      <c r="E46" s="24">
+        <f>1-D46/C46</f>
+        <v>0.248024316109422</v>
+      </c>
+      <c r="F46" s="43" t="s">
+        <v>719</v>
       </c>
     </row>
     <row r="47" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
-      <c r="A47" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A47" s="48"/>
       <c r="B47" s="21" t="s">
-        <v>720</v>
+        <v>738</v>
       </c>
       <c r="C47" s="22">
-        <v>299000</v>
+        <v>188500</v>
       </c>
       <c r="D47" s="23">
-        <v>239300</v>
+        <v>145400</v>
       </c>
       <c r="E47" s="24">
         <f>1-D47/C47</f>
+        <v>0.228647214854111</v>
+      </c>
+      <c r="F47" s="60"/>
+    </row>
+    <row r="48" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A48" s="48"/>
+      <c r="B48" s="21" t="s">
+        <v>739</v>
+      </c>
+      <c r="C48" s="22">
+        <v>176900</v>
+      </c>
+      <c r="D48" s="23">
+        <v>143100</v>
+      </c>
+      <c r="E48" s="24">
+        <f>1-D48/C48</f>
+        <v>0.191068400226116</v>
+      </c>
+      <c r="F48" s="60"/>
+    </row>
+    <row r="49" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A49" s="48"/>
+      <c r="B49" s="21" t="s">
+        <v>740</v>
+      </c>
+      <c r="C49" s="22">
+        <v>192900</v>
+      </c>
+      <c r="D49" s="23">
+        <v>159400</v>
+      </c>
+      <c r="E49" s="24">
+        <f>1-D49/C49</f>
+        <v>0.173665111456713</v>
+      </c>
+      <c r="F49" s="60"/>
+    </row>
+    <row r="50" s="17" customFormat="1" ht="56.5" customHeight="1" spans="1:6">
+      <c r="A50" s="48"/>
+      <c r="B50" s="21" t="s">
+        <v>741</v>
+      </c>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="195"/>
+    </row>
+    <row r="51" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A51" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D51" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="52" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A52" s="20" t="s">
+        <v>742</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>743</v>
+      </c>
+      <c r="C52" s="22">
+        <v>299000</v>
+      </c>
+      <c r="D52" s="23">
+        <v>239300</v>
+      </c>
+      <c r="E52" s="24">
+        <f>1-D52/C52</f>
         <v>0.199665551839465</v>
       </c>
-      <c r="F47" s="36" t="s">
-[...40 lines deleted...]
-      <c r="C50" s="22">
+      <c r="F52" s="36" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="53" s="17" customFormat="1" ht="44.5" customHeight="1" spans="1:6">
+      <c r="A53" s="28"/>
+      <c r="B53" s="21" t="s">
+        <v>744</v>
+      </c>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="41"/>
+    </row>
+    <row r="54" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A54" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B54" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C54" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D54" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E54" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F54" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="55" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A55" s="42" t="s">
+        <v>745</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>746</v>
+      </c>
+      <c r="C55" s="22">
         <v>289000</v>
       </c>
-      <c r="D50" s="23">
+      <c r="D55" s="23">
         <v>231600</v>
       </c>
-      <c r="E50" s="24">
-        <f>1-D50/C50</f>
+      <c r="E55" s="24">
+        <f>1-D55/C55</f>
         <v>0.198615916955017</v>
       </c>
-      <c r="F50" s="43" t="s">
-[...40 lines deleted...]
-      <c r="C53" s="194">
+      <c r="F55" s="43" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="56" s="17" customFormat="1" ht="40" customHeight="1" spans="1:6">
+      <c r="A56" s="46"/>
+      <c r="B56" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="47"/>
+    </row>
+    <row r="57" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A57" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D57" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E57" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="58" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A58" s="20" t="s">
+        <v>749</v>
+      </c>
+      <c r="B58" s="149" t="s">
+        <v>750</v>
+      </c>
+      <c r="C58" s="196">
         <v>289800</v>
       </c>
-      <c r="D53" s="150">
+      <c r="D58" s="150">
         <v>217700</v>
       </c>
-      <c r="E53" s="153">
+      <c r="E58" s="154">
         <v>0.248792270531401</v>
       </c>
-      <c r="F53" s="25" t="s">
-[...8 lines deleted...]
-      <c r="C54" s="194">
+      <c r="F58" s="25" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="59" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A59" s="26"/>
+      <c r="B59" s="149" t="s">
+        <v>751</v>
+      </c>
+      <c r="C59" s="196">
         <v>304800</v>
       </c>
-      <c r="D54" s="150">
+      <c r="D59" s="150">
         <v>221800</v>
       </c>
-      <c r="E54" s="153">
+      <c r="E59" s="154">
         <v>0.272309711286089</v>
       </c>
-      <c r="F54" s="27"/>
-[...6 lines deleted...]
-      <c r="C55" s="194">
+      <c r="F59" s="27"/>
+    </row>
+    <row r="60" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A60" s="26"/>
+      <c r="B60" s="149" t="s">
+        <v>752</v>
+      </c>
+      <c r="C60" s="196">
         <v>324800</v>
       </c>
-      <c r="D55" s="150">
+      <c r="D60" s="150">
         <v>238600</v>
       </c>
-      <c r="E55" s="153">
+      <c r="E60" s="154">
         <v>0.265394088669951</v>
       </c>
-      <c r="F55" s="27"/>
-[...6 lines deleted...]
-      <c r="C56" s="194">
+      <c r="F60" s="27"/>
+    </row>
+    <row r="61" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A61" s="26"/>
+      <c r="B61" s="149" t="s">
+        <v>753</v>
+      </c>
+      <c r="C61" s="196">
         <v>362800</v>
       </c>
-      <c r="D56" s="150">
+      <c r="D61" s="150">
         <v>267700</v>
       </c>
-      <c r="E56" s="153">
+      <c r="E61" s="154">
         <v>0.26212789415656</v>
       </c>
-      <c r="F56" s="27"/>
-[...6 lines deleted...]
-      <c r="C57" s="194">
+      <c r="F61" s="27"/>
+    </row>
+    <row r="62" s="17" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A62" s="26"/>
+      <c r="B62" s="149" t="s">
+        <v>754</v>
+      </c>
+      <c r="C62" s="196">
         <v>402800</v>
       </c>
-      <c r="D57" s="150">
+      <c r="D62" s="150">
         <v>287200</v>
       </c>
-      <c r="E57" s="153">
+      <c r="E62" s="154">
         <v>0.286991062562066</v>
       </c>
-      <c r="F57" s="27"/>
-[...38 lines deleted...]
-      <c r="C60" s="22">
+      <c r="F62" s="27"/>
+    </row>
+    <row r="63" s="17" customFormat="1" ht="44" customHeight="1" spans="1:6">
+      <c r="A63" s="28"/>
+      <c r="B63" s="149" t="s">
+        <v>755</v>
+      </c>
+      <c r="C63" s="197"/>
+      <c r="D63" s="197"/>
+      <c r="E63" s="197"/>
+      <c r="F63" s="27"/>
+    </row>
+    <row r="64" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A64" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C64" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D64" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E64" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="65" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A65" s="42" t="s">
+        <v>756</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>757</v>
+      </c>
+      <c r="C65" s="22">
         <v>158600</v>
       </c>
-      <c r="D60" s="23">
+      <c r="D65" s="23">
         <v>125700</v>
       </c>
-      <c r="E60" s="24">
-        <f>1-D60/C60</f>
+      <c r="E65" s="24">
+        <f>1-D65/C65</f>
         <v>0.207440100882724</v>
       </c>
-      <c r="F60" s="43" t="s">
-[...86 lines deleted...]
-      <c r="F65" s="45"/>
+      <c r="F65" s="43" t="s">
+        <v>701</v>
+      </c>
     </row>
     <row r="66" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A66" s="48"/>
       <c r="B66" s="21" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="C66" s="22">
-        <v>135900</v>
+        <v>175600</v>
       </c>
       <c r="D66" s="23">
-        <v>90500</v>
+        <v>142300</v>
       </c>
       <c r="E66" s="24">
-        <f t="shared" si="3"/>
-        <v>0.334069168506255</v>
+        <f>1-D66/C66</f>
+        <v>0.189635535307517</v>
       </c>
       <c r="F66" s="45"/>
     </row>
     <row r="67" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A67" s="48"/>
       <c r="B67" s="21" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="C67" s="22">
-        <v>146900</v>
+        <v>181600</v>
       </c>
       <c r="D67" s="23">
-        <v>100800</v>
+        <v>147900</v>
       </c>
       <c r="E67" s="24">
-        <f t="shared" si="3"/>
-        <v>0.313818924438393</v>
+        <f>1-D67/C67</f>
+        <v>0.18557268722467</v>
       </c>
       <c r="F67" s="45"/>
     </row>
     <row r="68" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A68" s="48"/>
       <c r="B68" s="21" t="s">
-        <v>742</v>
+        <v>760</v>
       </c>
       <c r="C68" s="22">
-        <v>143900</v>
+        <v>197600</v>
       </c>
       <c r="D68" s="23">
-        <v>98000</v>
+        <v>162800</v>
       </c>
       <c r="E68" s="24">
-        <f t="shared" si="3"/>
-        <v>0.318971507991661</v>
+        <f>1-D68/C68</f>
+        <v>0.176113360323887</v>
       </c>
       <c r="F68" s="45"/>
     </row>
     <row r="69" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A69" s="48"/>
       <c r="B69" s="21" t="s">
-        <v>743</v>
+        <v>761</v>
       </c>
       <c r="C69" s="22">
+        <v>216600</v>
+      </c>
+      <c r="D69" s="23">
+        <v>180500</v>
+      </c>
+      <c r="E69" s="24">
+        <f>1-D69/C69</f>
+        <v>0.166666666666667</v>
+      </c>
+      <c r="F69" s="45"/>
+    </row>
+    <row r="70" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A70" s="48"/>
+      <c r="B70" s="21" t="s">
+        <v>762</v>
+      </c>
+      <c r="C70" s="22">
+        <v>125900</v>
+      </c>
+      <c r="D70" s="23">
+        <v>81200</v>
+      </c>
+      <c r="E70" s="24">
+        <f t="shared" ref="E70:E74" si="3">1-D70/C70</f>
+        <v>0.355043685464654</v>
+      </c>
+      <c r="F70" s="45"/>
+    </row>
+    <row r="71" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A71" s="48"/>
+      <c r="B71" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="C71" s="22">
+        <v>135900</v>
+      </c>
+      <c r="D71" s="23">
+        <v>90500</v>
+      </c>
+      <c r="E71" s="24">
+        <f t="shared" si="3"/>
+        <v>0.334069168506255</v>
+      </c>
+      <c r="F71" s="45"/>
+    </row>
+    <row r="72" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A72" s="48"/>
+      <c r="B72" s="21" t="s">
+        <v>764</v>
+      </c>
+      <c r="C72" s="22">
+        <v>146900</v>
+      </c>
+      <c r="D72" s="23">
+        <v>100800</v>
+      </c>
+      <c r="E72" s="24">
+        <f t="shared" si="3"/>
+        <v>0.313818924438393</v>
+      </c>
+      <c r="F72" s="45"/>
+    </row>
+    <row r="73" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A73" s="48"/>
+      <c r="B73" s="21" t="s">
+        <v>765</v>
+      </c>
+      <c r="C73" s="22">
+        <v>143900</v>
+      </c>
+      <c r="D73" s="23">
+        <v>98000</v>
+      </c>
+      <c r="E73" s="24">
+        <f t="shared" si="3"/>
+        <v>0.318971507991661</v>
+      </c>
+      <c r="F73" s="45"/>
+    </row>
+    <row r="74" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A74" s="48"/>
+      <c r="B74" s="21" t="s">
+        <v>766</v>
+      </c>
+      <c r="C74" s="22">
         <v>154900</v>
       </c>
-      <c r="D69" s="23">
+      <c r="D74" s="23">
         <v>108200</v>
       </c>
-      <c r="E69" s="24">
+      <c r="E74" s="24">
         <f t="shared" si="3"/>
         <v>0.301484828921885</v>
       </c>
-      <c r="F69" s="45"/>
-[...38 lines deleted...]
-      <c r="C72" s="194">
+      <c r="F74" s="45"/>
+    </row>
+    <row r="75" s="3" customFormat="1" ht="43" customHeight="1" spans="1:6">
+      <c r="A75" s="48"/>
+      <c r="B75" s="152" t="s">
+        <v>767</v>
+      </c>
+      <c r="C75" s="35"/>
+      <c r="D75" s="35"/>
+      <c r="E75" s="35"/>
+      <c r="F75" s="45"/>
+    </row>
+    <row r="76" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A76" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E76" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="77" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A77" s="48" t="s">
+        <v>768</v>
+      </c>
+      <c r="B77" s="149" t="s">
+        <v>769</v>
+      </c>
+      <c r="C77" s="196">
         <v>150900</v>
       </c>
-      <c r="D72" s="150">
+      <c r="D77" s="150">
         <v>110300</v>
       </c>
-      <c r="E72" s="24">
-        <f t="shared" ref="E72:E77" si="4">1-D72/C72</f>
+      <c r="E77" s="24">
+        <f t="shared" ref="E77:E82" si="4">1-D77/C77</f>
         <v>0.269052352551359</v>
       </c>
-      <c r="F72" s="43" t="s">
-[...8 lines deleted...]
-      <c r="C73" s="194">
+      <c r="F77" s="43" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="78" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A78" s="48"/>
+      <c r="B78" s="149" t="s">
+        <v>771</v>
+      </c>
+      <c r="C78" s="196">
         <v>160900</v>
       </c>
-      <c r="D73" s="150">
+      <c r="D78" s="150">
         <v>119700</v>
       </c>
-      <c r="E73" s="24">
+      <c r="E78" s="24">
         <f t="shared" si="4"/>
         <v>0.256059664387819</v>
       </c>
-      <c r="F73" s="60"/>
-[...6 lines deleted...]
-      <c r="C74" s="194">
+      <c r="F78" s="60"/>
+    </row>
+    <row r="79" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A79" s="48"/>
+      <c r="B79" s="149" t="s">
+        <v>772</v>
+      </c>
+      <c r="C79" s="196">
         <v>170900</v>
       </c>
-      <c r="D74" s="150">
+      <c r="D79" s="150">
         <v>128000</v>
       </c>
-      <c r="E74" s="24">
+      <c r="E79" s="24">
         <f t="shared" si="4"/>
         <v>0.2510239906378</v>
       </c>
-      <c r="F74" s="60"/>
-[...6 lines deleted...]
-      <c r="C75" s="194">
+      <c r="F79" s="60"/>
+    </row>
+    <row r="80" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A80" s="48"/>
+      <c r="B80" s="149" t="s">
+        <v>773</v>
+      </c>
+      <c r="C80" s="196">
         <v>173900</v>
       </c>
-      <c r="D75" s="150">
+      <c r="D80" s="150">
         <v>131800</v>
       </c>
-      <c r="E75" s="24">
+      <c r="E80" s="24">
         <f t="shared" si="4"/>
         <v>0.242093156986774</v>
       </c>
-      <c r="F75" s="60"/>
-[...6 lines deleted...]
-      <c r="C76" s="194">
+      <c r="F80" s="60"/>
+    </row>
+    <row r="81" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A81" s="48"/>
+      <c r="B81" s="149" t="s">
+        <v>774</v>
+      </c>
+      <c r="C81" s="196">
         <v>183900</v>
       </c>
-      <c r="D76" s="150">
+      <c r="D81" s="150">
         <v>141100</v>
       </c>
-      <c r="E76" s="24">
+      <c r="E81" s="24">
         <f t="shared" si="4"/>
         <v>0.23273518216422</v>
       </c>
-      <c r="F76" s="60"/>
-[...6 lines deleted...]
-      <c r="C77" s="194">
+      <c r="F81" s="60"/>
+    </row>
+    <row r="82" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A82" s="48"/>
+      <c r="B82" s="149" t="s">
+        <v>775</v>
+      </c>
+      <c r="C82" s="196">
         <v>195900</v>
       </c>
-      <c r="D77" s="150">
+      <c r="D82" s="150">
         <v>152300</v>
       </c>
-      <c r="E77" s="24">
+      <c r="E82" s="24">
         <f t="shared" si="4"/>
         <v>0.222562531904033</v>
       </c>
-      <c r="F77" s="60"/>
-[...38 lines deleted...]
-      <c r="C80" s="194">
+      <c r="F82" s="60"/>
+    </row>
+    <row r="83" s="3" customFormat="1" ht="34" customHeight="1" spans="1:6">
+      <c r="A83" s="48"/>
+      <c r="B83" s="138" t="s">
+        <v>776</v>
+      </c>
+      <c r="C83" s="198"/>
+      <c r="D83" s="198"/>
+      <c r="E83" s="199"/>
+      <c r="F83" s="60"/>
+    </row>
+    <row r="84" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A84" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B84" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C84" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D84" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E84" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F84" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="85" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A85" s="48" t="s">
+        <v>777</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>778</v>
+      </c>
+      <c r="C85" s="196">
         <v>120900</v>
       </c>
-      <c r="D80" s="150">
+      <c r="D85" s="150">
         <v>85000</v>
       </c>
-      <c r="E80" s="24">
-        <f>1-D80/C80</f>
+      <c r="E85" s="24">
+        <f>1-D85/C85</f>
         <v>0.296939619520265</v>
       </c>
-      <c r="F80" s="43" t="s">
-[...89 lines deleted...]
-      </c>
       <c r="F85" s="43" t="s">
-        <v>747</v>
+        <v>770</v>
       </c>
     </row>
     <row r="86" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A86" s="48"/>
-      <c r="B86" s="196" t="s">
-[...6 lines deleted...]
-        <v>107900</v>
+      <c r="B86" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="C86" s="196">
+        <v>128900</v>
+      </c>
+      <c r="D86" s="150">
+        <v>92400</v>
       </c>
       <c r="E86" s="24">
-        <v>0.156372165754496</v>
+        <f>1-D86/C86</f>
+        <v>0.283165244375485</v>
       </c>
       <c r="F86" s="60"/>
     </row>
     <row r="87" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A87" s="48"/>
-      <c r="B87" s="196" t="s">
-[...6 lines deleted...]
-        <v>110700</v>
+      <c r="B87" s="21" t="s">
+        <v>780</v>
+      </c>
+      <c r="C87" s="196">
+        <v>139900</v>
+      </c>
+      <c r="D87" s="150">
+        <v>101800</v>
       </c>
       <c r="E87" s="24">
-        <v>0.154316271963331</v>
+        <f>1-D87/C87</f>
+        <v>0.272337383845604</v>
       </c>
       <c r="F87" s="60"/>
     </row>
     <row r="88" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
       <c r="A88" s="48"/>
-      <c r="B88" s="196" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="22">
+      <c r="B88" s="21" t="s">
+        <v>781</v>
+      </c>
+      <c r="C88" s="196">
+        <v>145900</v>
+      </c>
+      <c r="D88" s="150">
+        <v>107400</v>
+      </c>
+      <c r="E88" s="24">
+        <f>1-D88/C88</f>
+        <v>0.263879369431117</v>
+      </c>
+      <c r="F88" s="60"/>
+    </row>
+    <row r="89" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A89" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B89" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C89" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D89" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E89" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F89" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="90" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A90" s="42" t="s">
+        <v>782</v>
+      </c>
+      <c r="B90" s="152" t="s">
+        <v>783</v>
+      </c>
+      <c r="C90" s="22">
+        <v>120900</v>
+      </c>
+      <c r="D90" s="23">
+        <v>101400</v>
+      </c>
+      <c r="E90" s="24">
+        <v>0.161290322580645</v>
+      </c>
+      <c r="F90" s="43" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="91" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A91" s="48"/>
+      <c r="B91" s="152" t="s">
+        <v>784</v>
+      </c>
+      <c r="C91" s="22">
+        <v>127900</v>
+      </c>
+      <c r="D91" s="23">
+        <v>107900</v>
+      </c>
+      <c r="E91" s="24">
+        <v>0.156372165754496</v>
+      </c>
+      <c r="F91" s="60"/>
+    </row>
+    <row r="92" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A92" s="48"/>
+      <c r="B92" s="152" t="s">
+        <v>785</v>
+      </c>
+      <c r="C92" s="22">
+        <v>130900</v>
+      </c>
+      <c r="D92" s="23">
+        <v>110700</v>
+      </c>
+      <c r="E92" s="24">
+        <v>0.154316271963331</v>
+      </c>
+      <c r="F92" s="60"/>
+    </row>
+    <row r="93" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A93" s="48"/>
+      <c r="B93" s="152" t="s">
+        <v>786</v>
+      </c>
+      <c r="C93" s="22">
         <v>138900</v>
       </c>
-      <c r="D88" s="23">
+      <c r="D93" s="23">
         <v>117300</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E93" s="24">
         <v>0.155507559395248</v>
       </c>
-      <c r="F88" s="60"/>
-[...6 lines deleted...]
-      <c r="C89" s="22">
+      <c r="F93" s="60"/>
+    </row>
+    <row r="94" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A94" s="48"/>
+      <c r="B94" s="21" t="s">
+        <v>787</v>
+      </c>
+      <c r="C94" s="22">
         <v>143900</v>
       </c>
-      <c r="D89" s="23">
+      <c r="D94" s="23">
         <v>119900</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E94" s="24">
         <v>0.166782487838777</v>
       </c>
-      <c r="F89" s="45"/>
-[...6 lines deleted...]
-      <c r="C90" s="22">
+      <c r="F94" s="45"/>
+    </row>
+    <row r="95" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A95" s="48"/>
+      <c r="B95" s="21" t="s">
+        <v>788</v>
+      </c>
+      <c r="C95" s="22">
         <v>151900</v>
       </c>
-      <c r="D90" s="23">
+      <c r="D95" s="23">
         <v>129400</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E95" s="24">
         <v>0.148123765635286</v>
       </c>
-      <c r="F90" s="45"/>
-[...28 lines deleted...]
-      <c r="C92" s="22">
+      <c r="F95" s="45"/>
+    </row>
+    <row r="96" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A96" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="B96" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="C96" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="D96" s="18" t="s">
+        <v>316</v>
+      </c>
+      <c r="E96" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="97" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A97" s="61" t="s">
+        <v>789</v>
+      </c>
+      <c r="B97" s="152" t="s">
+        <v>790</v>
+      </c>
+      <c r="C97" s="22">
         <v>151000</v>
       </c>
-      <c r="D92" s="23">
+      <c r="D97" s="23">
         <v>132400</v>
       </c>
-      <c r="E92" s="24">
-        <f t="shared" ref="E92:E96" si="5">1-D92/C92</f>
+      <c r="E97" s="24">
+        <f t="shared" ref="E97:E101" si="5">1-D97/C97</f>
         <v>0.12317880794702</v>
       </c>
-      <c r="F92" s="199" t="s">
-[...8 lines deleted...]
-      <c r="C93" s="22">
+      <c r="F97" s="200" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="98" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A98" s="61"/>
+      <c r="B98" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="C98" s="22">
         <v>178800</v>
       </c>
-      <c r="D93" s="23">
+      <c r="D98" s="23">
         <v>158300</v>
       </c>
-      <c r="E93" s="24">
+      <c r="E98" s="24">
         <f t="shared" si="5"/>
         <v>0.114653243847875</v>
       </c>
-      <c r="F93" s="199"/>
-[...6 lines deleted...]
-      <c r="C94" s="22">
+      <c r="F98" s="200"/>
+    </row>
+    <row r="99" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A99" s="61"/>
+      <c r="B99" s="152" t="s">
+        <v>792</v>
+      </c>
+      <c r="C99" s="22">
         <v>0</v>
       </c>
-      <c r="D94" s="23">
+      <c r="D99" s="23">
         <v>0</v>
       </c>
-      <c r="E94" s="24">
+      <c r="E99" s="24">
         <v>0</v>
       </c>
-      <c r="F94" s="199"/>
-[...6 lines deleted...]
-      <c r="C95" s="22">
+      <c r="F99" s="200"/>
+    </row>
+    <row r="100" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A100" s="61"/>
+      <c r="B100" s="21" t="s">
+        <v>793</v>
+      </c>
+      <c r="C100" s="22">
         <v>1800</v>
       </c>
-      <c r="D95" s="23">
+      <c r="D100" s="23">
         <v>1700</v>
       </c>
-      <c r="E95" s="24">
+      <c r="E100" s="24">
         <f t="shared" si="5"/>
         <v>0.0555555555555556</v>
       </c>
-      <c r="F95" s="199"/>
-[...6 lines deleted...]
-      <c r="C96" s="22">
+      <c r="F100" s="200"/>
+    </row>
+    <row r="101" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A101" s="61"/>
+      <c r="B101" s="152" t="s">
+        <v>794</v>
+      </c>
+      <c r="C101" s="22">
         <v>3000</v>
       </c>
-      <c r="D96" s="23">
+      <c r="D101" s="23">
         <v>2800</v>
       </c>
-      <c r="E96" s="24">
+      <c r="E101" s="24">
         <f t="shared" si="5"/>
         <v>0.0666666666666667</v>
       </c>
-      <c r="F96" s="199"/>
-[...6 lines deleted...]
-      <c r="C97" s="22">
+      <c r="F101" s="200"/>
+    </row>
+    <row r="102" s="3" customFormat="1" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A102" s="62"/>
+      <c r="B102" s="21" t="s">
+        <v>795</v>
+      </c>
+      <c r="C102" s="22">
         <v>0</v>
       </c>
-      <c r="D97" s="23">
+      <c r="D102" s="23">
         <v>0</v>
       </c>
-      <c r="E97" s="24">
+      <c r="E102" s="24">
         <v>0</v>
       </c>
-      <c r="F97" s="200"/>
-[...18 lines deleted...]
-      <c r="C225" s="22">
+      <c r="F102" s="201"/>
+    </row>
+    <row r="103" ht="20.25" customHeight="1" spans="1:6">
+      <c r="A103" s="50" t="s">
+        <v>427</v>
+      </c>
+      <c r="B103" s="50"/>
+      <c r="C103" s="50"/>
+      <c r="D103" s="50"/>
+      <c r="E103" s="50"/>
+      <c r="F103" s="50"/>
+    </row>
+    <row r="230" ht="14.25" hidden="1" customHeight="1" spans="1:6">
+      <c r="A230" s="202" t="s">
+        <v>796</v>
+      </c>
+      <c r="B230" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="C230" s="22">
         <v>191900</v>
       </c>
-      <c r="D225" s="23">
+      <c r="D230" s="23">
         <v>165300</v>
       </c>
-      <c r="E225" s="24"/>
-[...9 lines deleted...]
-      <c r="C226" s="22">
+      <c r="E230" s="24"/>
+      <c r="F230" s="43" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="231" ht="14.25" hidden="1" customHeight="1" spans="1:6">
+      <c r="A231" s="203"/>
+      <c r="B231" s="21" t="s">
+        <v>799</v>
+      </c>
+      <c r="C231" s="22">
         <v>203900</v>
       </c>
-      <c r="D226" s="23">
+      <c r="D231" s="23">
         <v>176400</v>
       </c>
-      <c r="E226" s="24"/>
-[...7 lines deleted...]
-      <c r="C227" s="22">
+      <c r="E231" s="24"/>
+      <c r="F231" s="60"/>
+    </row>
+    <row r="232" ht="14.25" hidden="1" customHeight="1" spans="1:6">
+      <c r="A232" s="203"/>
+      <c r="B232" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="C232" s="22">
         <v>227900</v>
       </c>
-      <c r="D227" s="23">
+      <c r="D232" s="23">
         <v>203600</v>
       </c>
-      <c r="E227" s="24"/>
-[...7 lines deleted...]
-      <c r="C228" s="22">
+      <c r="E232" s="24"/>
+      <c r="F232" s="60"/>
+    </row>
+    <row r="233" ht="14.25" hidden="1" customHeight="1" spans="1:6">
+      <c r="A233" s="203"/>
+      <c r="B233" s="21" t="s">
+        <v>801</v>
+      </c>
+      <c r="C233" s="22">
         <v>247900</v>
       </c>
-      <c r="D228" s="23">
+      <c r="D233" s="23">
         <v>222000</v>
       </c>
-      <c r="E228" s="24"/>
-[...7 lines deleted...]
-      <c r="C229" s="22">
+      <c r="E233" s="24"/>
+      <c r="F233" s="60"/>
+    </row>
+    <row r="234" ht="14.25" hidden="1" customHeight="1" spans="1:6">
+      <c r="A234" s="203"/>
+      <c r="B234" s="21" t="s">
+        <v>802</v>
+      </c>
+      <c r="C234" s="22">
         <v>12000</v>
       </c>
-      <c r="D229" s="23">
+      <c r="D234" s="23">
         <v>11100</v>
       </c>
-      <c r="E229" s="24"/>
-      <c r="F229" s="60"/>
+      <c r="E234" s="24"/>
+      <c r="F234" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="46">
+  <mergeCells count="49">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:XFD9"/>
-    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B14:E14"/>
     <mergeCell ref="B21:E21"/>
-    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B26:E26"/>
     <mergeCell ref="B36:E36"/>
-    <mergeCell ref="B39:E39"/>
-[...36 lines deleted...]
-    <mergeCell ref="F225:F229"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="B75:E75"/>
+    <mergeCell ref="B83:E83"/>
+    <mergeCell ref="A103:F103"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="A16:A21"/>
+    <mergeCell ref="A23:A26"/>
+    <mergeCell ref="A28:A36"/>
+    <mergeCell ref="A38:A41"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="A58:A63"/>
+    <mergeCell ref="A65:A75"/>
+    <mergeCell ref="A77:A82"/>
+    <mergeCell ref="A85:A88"/>
+    <mergeCell ref="A90:A95"/>
+    <mergeCell ref="A97:A102"/>
+    <mergeCell ref="A230:A234"/>
+    <mergeCell ref="F11:F14"/>
+    <mergeCell ref="F16:F21"/>
+    <mergeCell ref="F23:F26"/>
+    <mergeCell ref="F28:F36"/>
+    <mergeCell ref="F38:F41"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="F46:F50"/>
+    <mergeCell ref="F52:F53"/>
+    <mergeCell ref="F55:F56"/>
+    <mergeCell ref="F58:F63"/>
+    <mergeCell ref="F65:F75"/>
+    <mergeCell ref="F77:F82"/>
+    <mergeCell ref="F85:F88"/>
+    <mergeCell ref="F90:F95"/>
+    <mergeCell ref="F97:F102"/>
+    <mergeCell ref="F230:F234"/>
     <mergeCell ref="A1:F5"/>
     <mergeCell ref="A6:F7"/>
   </mergeCells>
   <pageMargins left="0.3" right="0.179861111111111" top="0.279861111111111" bottom="0.339583333333333" header="0.159722222222222" footer="0.189583333333333"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>免税价目表首页</vt:lpstr>
@@ -42253,35 +42771,35 @@
       <vt:lpstr>广汽本田</vt:lpstr>
       <vt:lpstr>东风英菲尼迪</vt:lpstr>
       <vt:lpstr>长安马自达</vt:lpstr>
       <vt:lpstr>一汽大众</vt:lpstr>
       <vt:lpstr>奇瑞捷豹路虎</vt:lpstr>
       <vt:lpstr>北京现代</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.28043</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>154B9CCA48A5445294D9A9874CEDC3B1_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>